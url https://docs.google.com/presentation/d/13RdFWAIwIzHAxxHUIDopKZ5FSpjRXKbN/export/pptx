--- v0 (2026-01-09)
+++ v1 (2026-10-29)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide26.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide27.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
@@ -90,338 +91,340 @@
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
     <p:sldId id="279" r:id="rId28"/>
     <p:sldId id="280" r:id="rId29"/>
     <p:sldId id="281" r:id="rId30"/>
     <p:sldId id="282" r:id="rId31"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Abril Fatface"/>
       <p:regular r:id="rId32"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Poppins"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId33"/>
       <p:bold r:id="rId34"/>
       <p:italic r:id="rId35"/>
       <p:boldItalic r:id="rId36"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Poppins"/>
       <p:regular r:id="rId37"/>
       <p:bold r:id="rId38"/>
       <p:italic r:id="rId39"/>
       <p:boldItalic r:id="rId40"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Montserrat"/>
+      <p:font typeface="Lato"/>
       <p:regular r:id="rId41"/>
       <p:bold r:id="rId42"/>
       <p:italic r:id="rId43"/>
       <p:boldItalic r:id="rId44"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Inter"/>
+      <p:font typeface="Montserrat"/>
       <p:regular r:id="rId45"/>
       <p:bold r:id="rId46"/>
+      <p:italic r:id="rId47"/>
+      <p:boldItalic r:id="rId48"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Poppins SemiBold"/>
-      <p:regular r:id="rId47"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId50"/>
+      <p:regular r:id="rId49"/>
+      <p:bold r:id="rId50"/>
+      <p:italic r:id="rId51"/>
+      <p:boldItalic r:id="rId52"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId51" roundtripDataSignature="AMtx7mi5W4ZZwX6Vl9NCM91QfCI+4N7+6g=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId53" roundtripDataSignature="AMtx7mi2iA417PNkTLAYnmMrYMbxjYJNtQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/AbrilFatface-regular.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId51" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/AbrilFatface-regular.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId53" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1342,243 +1345,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1675,4230 +1678,4230 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g2b0b2c8e1e6_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;p1:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g2b0b2c8e1e6_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;p1:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g2b0b2c8e1e6_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;p1:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="202" name="Shape 202"/>
+        <p:cNvPr id="205" name="Shape 205"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="203" name="Google Shape;203;g2b0b2c8e1e6_0_182:notes"/>
+          <p:cNvPr id="206" name="Google Shape;206;p10:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;g2b0b2c8e1e6_0_182:notes"/>
+          <p:cNvPr id="207" name="Google Shape;207;p10:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="205" name="Google Shape;205;g2b0b2c8e1e6_0_182:notes"/>
+          <p:cNvPr id="208" name="Google Shape;208;p10:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="228" name="Shape 228"/>
+        <p:cNvPr id="232" name="Shape 232"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="229" name="Google Shape;229;g2b0b2c8e1e6_0_207:notes"/>
+          <p:cNvPr id="233" name="Google Shape;233;p11:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="230" name="Google Shape;230;g2b0b2c8e1e6_0_207:notes"/>
+          <p:cNvPr id="234" name="Google Shape;234;p11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="231" name="Google Shape;231;g2b0b2c8e1e6_0_207:notes"/>
+          <p:cNvPr id="235" name="Google Shape;235;p11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="279" name="Shape 279"/>
+        <p:cNvPr id="266" name="Shape 266"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="280" name="Google Shape;280;g2b0b2c8e1e6_0_257:notes"/>
+          <p:cNvPr id="267" name="Google Shape;267;p12:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="281" name="Google Shape;281;g2b0b2c8e1e6_0_257:notes"/>
+          <p:cNvPr id="268" name="Google Shape;268;p12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="282" name="Google Shape;282;g2b0b2c8e1e6_0_257:notes"/>
+          <p:cNvPr id="269" name="Google Shape;269;p12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="310" name="Shape 310"/>
+        <p:cNvPr id="291" name="Shape 291"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="311" name="Google Shape;311;g2b0b2c8e1e6_0_287:notes"/>
+          <p:cNvPr id="292" name="Google Shape;292;p13:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="312" name="Google Shape;312;g2b0b2c8e1e6_0_287:notes"/>
+          <p:cNvPr id="293" name="Google Shape;293;p13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="313" name="Google Shape;313;g2b0b2c8e1e6_0_287:notes"/>
+          <p:cNvPr id="294" name="Google Shape;294;p13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="325" name="Shape 325"/>
+        <p:cNvPr id="307" name="Shape 307"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;g2b0b2c8e1e6_0_301:notes"/>
+          <p:cNvPr id="308" name="Google Shape;308;p14:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;g2b0b2c8e1e6_0_301:notes"/>
+          <p:cNvPr id="309" name="Google Shape;309;p14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="328" name="Google Shape;328;g2b0b2c8e1e6_0_301:notes"/>
+          <p:cNvPr id="310" name="Google Shape;310;p14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="354" name="Shape 354"/>
+        <p:cNvPr id="325" name="Shape 325"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="355" name="Google Shape;355;g2b0b2c8e1e6_0_329:notes"/>
+          <p:cNvPr id="326" name="Google Shape;326;p15:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="356" name="Google Shape;356;g2b0b2c8e1e6_0_329:notes"/>
+          <p:cNvPr id="327" name="Google Shape;327;p15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="357" name="Google Shape;357;g2b0b2c8e1e6_0_329:notes"/>
+          <p:cNvPr id="328" name="Google Shape;328;p15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="422" name="Shape 422"/>
+        <p:cNvPr id="391" name="Shape 391"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="423" name="Google Shape;423;g2b0b2c8e1e6_0_396:notes"/>
+          <p:cNvPr id="392" name="Google Shape;392;p16:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="424" name="Google Shape;424;g2b0b2c8e1e6_0_396:notes"/>
+          <p:cNvPr id="393" name="Google Shape;393;p16:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="425" name="Google Shape;425;g2b0b2c8e1e6_0_396:notes"/>
+          <p:cNvPr id="394" name="Google Shape;394;p16:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="439" name="Shape 439"/>
+        <p:cNvPr id="408" name="Shape 408"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="440" name="Google Shape;440;g2b0b2c8e1e6_0_412:notes"/>
+          <p:cNvPr id="409" name="Google Shape;409;p17:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="441" name="Google Shape;441;g2b0b2c8e1e6_0_412:notes"/>
+          <p:cNvPr id="410" name="Google Shape;410;p17:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="442" name="Google Shape;442;g2b0b2c8e1e6_0_412:notes"/>
+          <p:cNvPr id="411" name="Google Shape;411;p17:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="456" name="Shape 456"/>
+        <p:cNvPr id="425" name="Shape 425"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="457" name="Google Shape;457;g2b0b2c8e1e6_0_428:notes"/>
+          <p:cNvPr id="426" name="Google Shape;426;p18:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="458" name="Google Shape;458;g2b0b2c8e1e6_0_428:notes"/>
+          <p:cNvPr id="427" name="Google Shape;427;p18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="459" name="Google Shape;459;g2b0b2c8e1e6_0_428:notes"/>
+          <p:cNvPr id="428" name="Google Shape;428;p18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="474" name="Shape 474"/>
+        <p:cNvPr id="444" name="Shape 444"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="475" name="Google Shape;475;g2b0b2c8e1e6_0_445:notes"/>
+          <p:cNvPr id="445" name="Google Shape;445;p19:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="476" name="Google Shape;476;g2b0b2c8e1e6_0_445:notes"/>
+          <p:cNvPr id="446" name="Google Shape;446;p19:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="477" name="Google Shape;477;g2b0b2c8e1e6_0_445:notes"/>
+          <p:cNvPr id="447" name="Google Shape;447;p19:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="24" name="Shape 24"/>
+        <p:cNvPr id="25" name="Shape 25"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;g2b0b2c8e1e6_0_12:notes"/>
+          <p:cNvPr id="26" name="Google Shape;26;p2:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;g2b0b2c8e1e6_0_12:notes"/>
+          <p:cNvPr id="27" name="Google Shape;27;p2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;g2b0b2c8e1e6_0_12:notes"/>
+          <p:cNvPr id="28" name="Google Shape;28;p2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="483" name="Shape 483"/>
+        <p:cNvPr id="454" name="Shape 454"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="484" name="Google Shape;484;g2b0b2c8e1e6_0_453:notes"/>
+          <p:cNvPr id="455" name="Google Shape;455;p20:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="485" name="Google Shape;485;g2b0b2c8e1e6_0_453:notes"/>
+          <p:cNvPr id="456" name="Google Shape;456;p20:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="486" name="Google Shape;486;g2b0b2c8e1e6_0_453:notes"/>
+          <p:cNvPr id="457" name="Google Shape;457;p20:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="518" name="Shape 518"/>
+        <p:cNvPr id="482" name="Shape 482"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="519" name="Google Shape;519;g2b0b2c8e1e6_0_487:notes"/>
+          <p:cNvPr id="483" name="Google Shape;483;p21:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="520" name="Google Shape;520;g2b0b2c8e1e6_0_487:notes"/>
+          <p:cNvPr id="484" name="Google Shape;484;p21:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="521" name="Google Shape;521;g2b0b2c8e1e6_0_487:notes"/>
+          <p:cNvPr id="485" name="Google Shape;485;p21:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="541" name="Shape 541"/>
+        <p:cNvPr id="503" name="Shape 503"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="542" name="Google Shape;542;g2b0b2c8e1e6_0_509:notes"/>
+          <p:cNvPr id="504" name="Google Shape;504;p22:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="543" name="Google Shape;543;g2b0b2c8e1e6_0_509:notes"/>
+          <p:cNvPr id="505" name="Google Shape;505;p22:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="544" name="Google Shape;544;g2b0b2c8e1e6_0_509:notes"/>
+          <p:cNvPr id="506" name="Google Shape;506;p22:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="588" name="Shape 588"/>
+        <p:cNvPr id="542" name="Shape 542"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="589" name="Google Shape;589;g2b0b2c8e1e6_0_555:notes"/>
+          <p:cNvPr id="543" name="Google Shape;543;p23:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="590" name="Google Shape;590;g2b0b2c8e1e6_0_555:notes"/>
+          <p:cNvPr id="544" name="Google Shape;544;p23:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="591" name="Google Shape;591;g2b0b2c8e1e6_0_555:notes"/>
+          <p:cNvPr id="545" name="Google Shape;545;p23:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="617" name="Shape 617"/>
+        <p:cNvPr id="569" name="Shape 569"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="618" name="Google Shape;618;g2b0b2c8e1e6_0_583:notes"/>
+          <p:cNvPr id="570" name="Google Shape;570;p24:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="619" name="Google Shape;619;g2b0b2c8e1e6_0_583:notes"/>
+          <p:cNvPr id="571" name="Google Shape;571;p24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="620" name="Google Shape;620;g2b0b2c8e1e6_0_583:notes"/>
+          <p:cNvPr id="572" name="Google Shape;572;p24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="643" name="Shape 643"/>
+        <p:cNvPr id="591" name="Shape 591"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="644" name="Google Shape;644;g2b0b2c8e1e6_0_608:notes"/>
+          <p:cNvPr id="592" name="Google Shape;592;p25:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="645" name="Google Shape;645;g2b0b2c8e1e6_0_608:notes"/>
+          <p:cNvPr id="593" name="Google Shape;593;p25:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="646" name="Google Shape;646;g2b0b2c8e1e6_0_608:notes"/>
+          <p:cNvPr id="594" name="Google Shape;594;p25:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="673" name="Shape 673"/>
+        <p:cNvPr id="621" name="Shape 621"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="674" name="Google Shape;674;g2b0b2c8e1e6_0_637:notes"/>
+          <p:cNvPr id="622" name="Google Shape;622;p26:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="675" name="Google Shape;675;g2b0b2c8e1e6_0_637:notes"/>
+          <p:cNvPr id="623" name="Google Shape;623;p26:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="676" name="Google Shape;676;g2b0b2c8e1e6_0_637:notes"/>
+          <p:cNvPr id="624" name="Google Shape;624;p26:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="743" name="Shape 743"/>
+        <p:cNvPr id="683" name="Shape 683"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="744" name="Google Shape;744;g2b0b2c8e1e6_0_706:notes"/>
+          <p:cNvPr id="684" name="Google Shape;684;p27:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="745" name="Google Shape;745;g2b0b2c8e1e6_0_706:notes"/>
+          <p:cNvPr id="685" name="Google Shape;685;p27:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="746" name="Google Shape;746;g2b0b2c8e1e6_0_706:notes"/>
+          <p:cNvPr id="686" name="Google Shape;686;p27:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="37" name="Shape 37"/>
+        <p:cNvPr id="39" name="Shape 39"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="38" name="Google Shape;38;g2b0b2c8e1e6_0_24:notes"/>
+          <p:cNvPr id="40" name="Google Shape;40;p3:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="Google Shape;39;g2b0b2c8e1e6_0_24:notes"/>
+          <p:cNvPr id="41" name="Google Shape;41;p3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;g2b0b2c8e1e6_0_24:notes"/>
+          <p:cNvPr id="42" name="Google Shape;42;p3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="84" name="Shape 84"/>
+        <p:cNvPr id="87" name="Shape 87"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;g2b0b2c8e1e6_0_70:notes"/>
+          <p:cNvPr id="88" name="Google Shape;88;p4:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;g2b0b2c8e1e6_0_70:notes"/>
+          <p:cNvPr id="89" name="Google Shape;89;p4:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;g2b0b2c8e1e6_0_70:notes"/>
+          <p:cNvPr id="90" name="Google Shape;90;p4:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="97" name="Shape 97"/>
+        <p:cNvPr id="102" name="Shape 102"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;g2b0b2c8e1e6_0_82:notes"/>
+          <p:cNvPr id="103" name="Google Shape;103;p5:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;g2b0b2c8e1e6_0_82:notes"/>
+          <p:cNvPr id="104" name="Google Shape;104;p5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="100" name="Google Shape;100;g2b0b2c8e1e6_0_82:notes"/>
+          <p:cNvPr id="105" name="Google Shape;105;p5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="118" name="Shape 118"/>
+        <p:cNvPr id="124" name="Shape 124"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="119" name="Google Shape;119;g2b0b2c8e1e6_0_102:notes"/>
+          <p:cNvPr id="125" name="Google Shape;125;p6:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="120" name="Google Shape;120;g2b0b2c8e1e6_0_102:notes"/>
+          <p:cNvPr id="126" name="Google Shape;126;p6:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;g2b0b2c8e1e6_0_102:notes"/>
+          <p:cNvPr id="127" name="Google Shape;127;p6:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="141" name="Shape 141"/>
+        <p:cNvPr id="144" name="Shape 144"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="142" name="Google Shape;142;g2b0b2c8e1e6_0_124:notes"/>
+          <p:cNvPr id="145" name="Google Shape;145;p7:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;g2b0b2c8e1e6_0_124:notes"/>
+          <p:cNvPr id="146" name="Google Shape;146;p7:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;g2b0b2c8e1e6_0_124:notes"/>
+          <p:cNvPr id="147" name="Google Shape;147;p7:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="155" name="Shape 155"/>
+        <p:cNvPr id="159" name="Shape 159"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;g2b0b2c8e1e6_0_137:notes"/>
+          <p:cNvPr id="160" name="Google Shape;160;p8:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;g2b0b2c8e1e6_0_137:notes"/>
+          <p:cNvPr id="161" name="Google Shape;161;p8:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;g2b0b2c8e1e6_0_137:notes"/>
+          <p:cNvPr id="162" name="Google Shape;162;p8:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="172" name="Shape 172"/>
+        <p:cNvPr id="177" name="Shape 177"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;g2b0b2c8e1e6_0_153:notes"/>
+          <p:cNvPr id="178" name="Google Shape;178;p9:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;g2b0b2c8e1e6_0_153:notes"/>
+          <p:cNvPr id="179" name="Google Shape;179;p9:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="175" name="Google Shape;175;g2b0b2c8e1e6_0_153:notes"/>
+          <p:cNvPr id="180" name="Google Shape;180;p9:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
@@ -5932,51 +5935,51 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
@@ -5986,29131 +5989,24898 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image206.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image198.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image201.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image194.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image195.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image203.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image208.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g2b0b2c8e1e6_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9299467" cy="8557539"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1704976" y="-876300"/>
+            <a:ext cx="8678704" cy="7294453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="17" name="Google Shape;17;g2b0b2c8e1e6_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10796349" cy="8229598"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-2295526" y="-2562224"/>
+            <a:ext cx="10391776" cy="8734424"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="18" name="Google Shape;18;g2b0b2c8e1e6_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="18" name="Google Shape;18;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12193524" cy="5486400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="9144000" y="6172200"/>
+            <a:ext cx="11220450" cy="5648325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;g2b0b2c8e1e6_0_0"/>
+          <p:cNvPr id="19" name="Google Shape;19;p1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11520340" y="2654300"/>
-            <a:ext cx="12041100" cy="6578700"/>
+            <a:off x="8639175" y="1990725"/>
+            <a:ext cx="9064943" cy="4969193"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="22200"/>
+              <a:buSzPts val="16650"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="22200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="16650" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>Mental</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="22200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="16650" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="22200"/>
+              <a:buSzPts val="16650"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="22200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="16650" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>Therapy </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="22200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="16650" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;g2b0b2c8e1e6_0_0"/>
+          <p:cNvPr id="20" name="Google Shape;20;p1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11660057" y="8966200"/>
-            <a:ext cx="12134100" cy="2709300"/>
+            <a:off x="8743950" y="6724650"/>
+            <a:ext cx="9018270" cy="2042160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="844A2C"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="Poppins SemiBold"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="844A2C"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins SemiBold"/>
                 <a:ea typeface="Poppins SemiBold"/>
                 <a:cs typeface="Poppins SemiBold"/>
                 <a:sym typeface="Poppins SemiBold"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;p1"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="22" name="Google Shape;22;p1"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Google Shape;23;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="22" name="Google Shape;22;g2b0b2c8e1e6_0_0"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="23" name="Google Shape;23;g2b0b2c8e1e6_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="24" name="Google Shape;24;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="393749" y="1816100"/>
-            <a:ext cx="10402600" cy="9588500"/>
+            <a:off x="495300" y="1990725"/>
+            <a:ext cx="7924800" cy="6276975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="206" name="Shape 206"/>
+        <p:cNvPr id="209" name="Shape 209"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="207" name="Google Shape;207;g2b0b2c8e1e6_0_182"/>
+          <p:cNvPr descr="preencoded.png" id="210" name="Google Shape;210;p10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="520753" y="0"/>
-            <a:ext cx="6592133" cy="6601806"/>
+            <a:off x="390520" y="-852391"/>
+            <a:ext cx="4943483" cy="5760789"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="208" name="Google Shape;208;g2b0b2c8e1e6_0_182"/>
+          <p:cNvPr descr="preencoded.png" id="211" name="Google Shape;211;p10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18468108" y="7607300"/>
-            <a:ext cx="5525191" cy="5549900"/>
+            <a:off x="13849350" y="5705475"/>
+            <a:ext cx="4143375" cy="4162425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="212" name="Google Shape;212;p10"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="213" name="Google Shape;213;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="214" name="Google Shape;214;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="209" name="Google Shape;209;g2b0b2c8e1e6_0_182"/>
+          <p:cNvPr id="215" name="Google Shape;215;p10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="6117900" cy="1710300"/>
+            <a:off x="6829425" y="352425"/>
+            <a:ext cx="4600575" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="216" name="Google Shape;216;p10"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="2489200"/>
-[...140 lines deleted...]
-              <a:buClr>
+            <a:off x="1333500" y="1866900"/>
+            <a:ext cx="15630525" cy="7629525"/>
+            <a:chOff x="1333500" y="1866900"/>
+            <a:chExt cx="15630525" cy="7629525"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="217" name="Google Shape;217;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1866900"/>
+              <a:ext cx="4829175" cy="7629525"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
                 <a:srgbClr val="805142"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="218" name="Google Shape;218;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3186112" y="2181219"/>
+              <a:ext cx="1123950" cy="1114438"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="219" name="Google Shape;219;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1866900"/>
+              <a:ext cx="4829175" cy="7629525"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="805142"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="220" name="Google Shape;220;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8591548" y="2181223"/>
+              <a:ext cx="1114428" cy="1114428"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="221" name="Google Shape;221;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1866900"/>
+              <a:ext cx="4829175" cy="7629525"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="805142"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="222" name="Google Shape;222;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13806481" y="2181222"/>
+              <a:ext cx="1485913" cy="1114431"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="223" name="Google Shape;223;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3106103" y="3495675"/>
+              <a:ext cx="1283970" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="224" name="Google Shape;224;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4343400"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="225" name="Google Shape;225;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2520315" y="8534400"/>
+              <a:ext cx="2455545" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="226" name="Google Shape;226;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8568690" y="3495675"/>
+              <a:ext cx="1160145" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="227" name="Google Shape;227;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4343400"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="228" name="Google Shape;228;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7892415" y="8534400"/>
+              <a:ext cx="2512695" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="229" name="Google Shape;229;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13350240" y="3495675"/>
+              <a:ext cx="2398395" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="230" name="Google Shape;230;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4343400"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...134 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="231" name="Google Shape;231;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13169265" y="8534400"/>
+              <a:ext cx="2760345" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="805142"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...556 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="232" name="Shape 232"/>
+        <p:cNvPr id="236" name="Shape 236"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="233" name="Google Shape;233;g2b0b2c8e1e6_0_207"/>
+          <p:cNvPr descr="preencoded.png" id="237" name="Google Shape;237;p11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14581422" y="0"/>
-            <a:ext cx="9805626" cy="8775700"/>
+            <a:off x="10934700" y="-704850"/>
+            <a:ext cx="8667750" cy="7286626"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="234" name="Google Shape;234;g2b0b2c8e1e6_0_207"/>
+          <p:cNvPr descr="preencoded.png" id="238" name="Google Shape;238;p11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2616527" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="-6224588" y="4071938"/>
+            <a:ext cx="13849350" cy="2524125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="235" name="Google Shape;235;g2b0b2c8e1e6_0_207"/>
+          <p:cNvPr descr="preencoded.png" id="239" name="Google Shape;239;p11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2972171" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="-7596188" y="2433638"/>
+            <a:ext cx="16621125" cy="3028950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="240" name="Google Shape;240;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="241" name="Google Shape;241;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="242" name="Google Shape;242;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="243" name="Google Shape;243;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...294 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:off x="2495550" y="809626"/>
+            <a:ext cx="13355955" cy="8750617"/>
+            <a:chOff x="2495550" y="809626"/>
+            <a:chExt cx="13355955" cy="8750617"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="244" name="Google Shape;244;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="1209666"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="245" name="Google Shape;245;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5105400" y="1209666"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="246" name="Google Shape;246;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5105400" y="5143500"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="247" name="Google Shape;247;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="5143500"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="248" name="Google Shape;248;p11"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5396226">
+              <a:off x="4686297" y="5148263"/>
+              <a:ext cx="8677280" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="249" name="Google Shape;249;p11"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2509">
+              <a:off x="2495548" y="5138738"/>
+              <a:ext cx="13049253" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="250" name="Google Shape;250;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2559058" y="873137"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="251" name="Google Shape;251;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2571731" y="6099572"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="252" name="Google Shape;252;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12506325" y="962025"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="253" name="Google Shape;253;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12430126" y="6095997"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="254" name="Google Shape;254;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7496175" y="3076575"/>
+              <a:ext cx="1160145" cy="2074545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="255" name="Google Shape;255;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9496425" y="3076575"/>
+              <a:ext cx="1664970" cy="2074545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="256" name="Google Shape;256;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7391400" y="5638800"/>
+              <a:ext cx="1341120" cy="2074545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="257" name="Google Shape;257;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9686925" y="5638800"/>
+              <a:ext cx="1264920" cy="2074545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="258" name="Google Shape;258;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="2633663"/>
+              <a:ext cx="3497580" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Strengths</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="259" name="Google Shape;259;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="3252788"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="260" name="Google Shape;260;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="7920038"/>
+              <a:ext cx="3497580" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Opportunities</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="261" name="Google Shape;261;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="8539163"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...397 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="262" name="Google Shape;262;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="2633663"/>
+              <a:ext cx="3497580" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Weaknesses</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="263" name="Google Shape;263;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="3252788"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="264" name="Google Shape;264;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="7920038"/>
+              <a:ext cx="3497580" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Threats</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="265" name="Google Shape;265;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="8539163"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...764 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="283" name="Shape 283"/>
+        <p:cNvPr id="270" name="Shape 270"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="284" name="Google Shape;284;g2b0b2c8e1e6_0_257"/>
+          <p:cNvPr descr="preencoded.png" id="271" name="Google Shape;271;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9299467" cy="8557544"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1704976" y="-876300"/>
+            <a:ext cx="8678704" cy="7294453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="285" name="Google Shape;285;g2b0b2c8e1e6_0_257"/>
+          <p:cNvPr descr="preencoded.png" id="272" name="Google Shape;272;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10796349" cy="8229600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-2295526" y="-2562224"/>
+            <a:ext cx="10391776" cy="8734424"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="286" name="Google Shape;286;g2b0b2c8e1e6_0_257"/>
+          <p:cNvPr descr="preencoded.png" id="273" name="Google Shape;273;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12193524" cy="5486400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="9144000" y="6172200"/>
+            <a:ext cx="11220450" cy="5648325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="274" name="Google Shape;274;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="275" name="Google Shape;275;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="276" name="Google Shape;276;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="287" name="Google Shape;287;g2b0b2c8e1e6_0_257"/>
+          <p:cNvPr id="277" name="Google Shape;277;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1710300"/>
+            <a:off x="1047750" y="857250"/>
+            <a:ext cx="7915275" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="290" name="Google Shape;290;g2b0b2c8e1e6_0_257"/>
+          <p:cNvPr id="278" name="Google Shape;278;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1244756" y="5029200"/>
-[...123 lines deleted...]
-            <a:ext cx="2193000" cy="1710300"/>
+            <a:off x="933450" y="3986213"/>
+            <a:ext cx="1657350" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>75%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="279" name="Google Shape;279;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2476500" y="3771900"/>
+            <a:ext cx="4954905" cy="1564005"/>
+            <a:chOff x="2476500" y="3771900"/>
+            <a:chExt cx="4954905" cy="1564005"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="280" name="Google Shape;280;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2476500" y="3771900"/>
+              <a:ext cx="4954905" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="281" name="Google Shape;281;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2476500" y="4314825"/>
+              <a:ext cx="4947285" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="294" name="Google Shape;294;g2b0b2c8e1e6_0_257"/>
+          <p:cNvPr id="282" name="Google Shape;282;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3302413" y="5029200"/>
-[...249 lines deleted...]
-            <a:ext cx="2421900" cy="1710300"/>
+            <a:off x="933450" y="5686425"/>
+            <a:ext cx="1828800" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>60%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="283" name="Google Shape;283;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2647950" y="5700713"/>
+            <a:ext cx="4783455" cy="1106805"/>
+            <a:chOff x="2647950" y="5700713"/>
+            <a:chExt cx="4783455" cy="1106805"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="284" name="Google Shape;284;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2647950" y="5700713"/>
+              <a:ext cx="4783455" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="285" name="Google Shape;285;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2647950" y="6243638"/>
+              <a:ext cx="4775835" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="300" name="Google Shape;300;g2b0b2c8e1e6_0_257"/>
+          <p:cNvPr id="286" name="Google Shape;286;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3531041" y="7600950"/>
-[...249 lines deleted...]
-            <a:ext cx="2421900" cy="1710300"/>
+            <a:off x="933450" y="7386638"/>
+            <a:ext cx="1828800" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>90%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="287" name="Google Shape;287;p12"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3531041" y="9563100"/>
-[...72 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:off x="2647950" y="7172325"/>
+            <a:ext cx="4783455" cy="1564005"/>
+            <a:chOff x="2647950" y="7172325"/>
+            <a:chExt cx="4783455" cy="1564005"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="288" name="Google Shape;288;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2647950" y="7172325"/>
+              <a:ext cx="4783455" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="289" name="Google Shape;289;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2647950" y="7715250"/>
+              <a:ext cx="4775835" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="309" name="Google Shape;309;g2b0b2c8e1e6_0_257"/>
+          <p:cNvPr descr="preencoded.png" id="290" name="Google Shape;290;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9818327" y="1409700"/>
-            <a:ext cx="12523765" cy="11125200"/>
+            <a:off x="8134350" y="923925"/>
+            <a:ext cx="10153650" cy="8534400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="314" name="Shape 314"/>
+        <p:cNvPr id="295" name="Shape 295"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="315" name="Google Shape;315;g2b0b2c8e1e6_0_287"/>
+          <p:cNvPr descr="preencoded.png" id="296" name="Google Shape;296;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4496362" y="0"/>
-            <a:ext cx="16308838" cy="13716000"/>
+            <a:off x="3371849" y="-742950"/>
+            <a:ext cx="12230101" cy="12534900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="316" name="Google Shape;316;g2b0b2c8e1e6_0_287"/>
+          <p:cNvPr descr="preencoded.png" id="297" name="Google Shape;297;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4039105" y="0"/>
-            <a:ext cx="16308838" cy="13716000"/>
+            <a:off x="3028949" y="-742950"/>
+            <a:ext cx="12230101" cy="12534900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="317" name="Google Shape;317;g2b0b2c8e1e6_0_287"/>
+          <p:cNvPr descr="preencoded.png" id="298" name="Google Shape;298;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3569146" y="0"/>
-            <a:ext cx="16308838" cy="13716000"/>
+            <a:off x="2676524" y="-1123950"/>
+            <a:ext cx="12230101" cy="12534900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="299" name="Google Shape;299;p13"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="300" name="Google Shape;300;p13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="301" name="Google Shape;301;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="302" name="Google Shape;302;p13"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...133 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+            <a:off x="3168015" y="2552700"/>
+            <a:ext cx="11942445" cy="5478780"/>
+            <a:chOff x="3168015" y="2552700"/>
+            <a:chExt cx="11942445" cy="5478780"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="303" name="Google Shape;303;p13"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3168015" y="2552700"/>
+              <a:ext cx="11942445" cy="4366260"/>
+              <a:chOff x="3168015" y="2552700"/>
+              <a:chExt cx="11942445" cy="4366260"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="304" name="Google Shape;304;p13"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4581525" y="2552700"/>
+                <a:ext cx="9115425" cy="3886200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="3A140F"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Abril Fatface"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="3A140F"/>
+                    </a:solidFill>
+                    <a:latin typeface="Abril Fatface"/>
+                    <a:ea typeface="Abril Fatface"/>
+                    <a:cs typeface="Abril Fatface"/>
+                    <a:sym typeface="Abril Fatface"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="305" name="Google Shape;305;p13"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3168015" y="5791200"/>
+                <a:ext cx="11942445" cy="1127760"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Poppins SemiBold"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins SemiBold"/>
+                    <a:ea typeface="Poppins SemiBold"/>
+                    <a:cs typeface="Poppins SemiBold"/>
+                    <a:sym typeface="Poppins SemiBold"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="306" name="Google Shape;306;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5632133" y="7010400"/>
+              <a:ext cx="7014210" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="3A140F"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...143 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="329" name="Shape 329"/>
+        <p:cNvPr id="311" name="Shape 311"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="330" name="Google Shape;330;g2b0b2c8e1e6_0_301"/>
+          <p:cNvPr descr="preencoded.png" id="312" name="Google Shape;312;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="520753" y="0"/>
-            <a:ext cx="6592133" cy="6601817"/>
+            <a:off x="390520" y="-852391"/>
+            <a:ext cx="4943483" cy="5760789"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="331" name="Google Shape;331;g2b0b2c8e1e6_0_301"/>
+          <p:cNvPr descr="preencoded.png" id="313" name="Google Shape;313;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18468108" y="7607300"/>
-            <a:ext cx="5525191" cy="5549900"/>
+            <a:off x="13849350" y="5705475"/>
+            <a:ext cx="4143375" cy="4162425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="314" name="Google Shape;314;p14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="315" name="Google Shape;315;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="316" name="Google Shape;316;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="332" name="Google Shape;332;g2b0b2c8e1e6_0_301"/>
+          <p:cNvPr id="317" name="Google Shape;317;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="7807200" cy="2739000"/>
+            <a:off x="2771775" y="2447925"/>
+            <a:ext cx="5875020" cy="2074545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>233 Coins</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="337" name="Google Shape;337;g2b0b2c8e1e6_0_301"/>
+          <p:cNvPr id="318" name="Google Shape;318;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="5461000"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="2512695" y="4095750"/>
+            <a:ext cx="5966460" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;g2b0b2c8e1e6_0_301"/>
+          <p:cNvPr id="319" name="Google Shape;319;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="6985000"/>
-[...82 lines deleted...]
-            <a:ext cx="8277300" cy="2739000"/>
+            <a:off x="2595563" y="5238750"/>
+            <a:ext cx="6227445" cy="2074545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>456 Hours</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="342" name="Google Shape;342;g2b0b2c8e1e6_0_301"/>
+          <p:cNvPr id="320" name="Google Shape;320;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="9182100"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="2512695" y="6886575"/>
+            <a:ext cx="5966460" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;g2b0b2c8e1e6_0_301"/>
+          <p:cNvPr id="321" name="Google Shape;321;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="3263900"/>
-[...82 lines deleted...]
-            <a:ext cx="3666600" cy="2739000"/>
+            <a:off x="11944350" y="2447925"/>
+            <a:ext cx="2769870" cy="2074545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="347" name="Google Shape;347;g2b0b2c8e1e6_0_301"/>
+          <p:cNvPr id="322" name="Google Shape;322;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="5461000"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="10132695" y="4095750"/>
+            <a:ext cx="5966460" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="349" name="Google Shape;349;g2b0b2c8e1e6_0_301"/>
+          <p:cNvPr id="323" name="Google Shape;323;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="6985000"/>
-[...82 lines deleted...]
-            <a:ext cx="6168600" cy="2739000"/>
+            <a:off x="11006138" y="5238750"/>
+            <a:ext cx="4646295" cy="2074545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>535 Km</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="352" name="Google Shape;352;g2b0b2c8e1e6_0_301"/>
+          <p:cNvPr id="324" name="Google Shape;324;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="9182100"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="10132695" y="6886575"/>
+            <a:ext cx="5966460" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="358" name="Shape 358"/>
+        <p:cNvPr id="329" name="Shape 329"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="359" name="Google Shape;359;g2b0b2c8e1e6_0_329"/>
+          <p:cNvPr descr="preencoded.png" id="330" name="Google Shape;330;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14581422" y="0"/>
-            <a:ext cx="9805626" cy="8775700"/>
+            <a:off x="10934700" y="-704850"/>
+            <a:ext cx="8667750" cy="7286626"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="360" name="Google Shape;360;g2b0b2c8e1e6_0_329"/>
+          <p:cNvPr descr="preencoded.png" id="331" name="Google Shape;331;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2616527" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="-6224588" y="4071938"/>
+            <a:ext cx="13849350" cy="2524125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="361" name="Google Shape;361;g2b0b2c8e1e6_0_329"/>
+          <p:cNvPr descr="preencoded.png" id="332" name="Google Shape;332;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2972171" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="-7596188" y="2433638"/>
+            <a:ext cx="16621125" cy="3028950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="333" name="Google Shape;333;p15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="334" name="Google Shape;334;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="335" name="Google Shape;335;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="362" name="Google Shape;362;g2b0b2c8e1e6_0_329"/>
+          <p:cNvPr id="336" name="Google Shape;336;p15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1710300"/>
+            <a:off x="5181600" y="857250"/>
+            <a:ext cx="7915275" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="337" name="Google Shape;337;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709938" cy="4712871"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709938" cy="4712871"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="338" name="Google Shape;338;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217916" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="339" name="Google Shape;339;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="340" name="Google Shape;340;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="341" name="Google Shape;341;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="342" name="Google Shape;342;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="343" name="Google Shape;343;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="344" name="Google Shape;344;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="345" name="Google Shape;345;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="346" name="Google Shape;346;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="347" name="Google Shape;347;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="348" name="Google Shape;348;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="349" name="Google Shape;349;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="350" name="Google Shape;350;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="351" name="Google Shape;351;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="352" name="Google Shape;352;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="353" name="Google Shape;353;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="354" name="Google Shape;354;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="355" name="Google Shape;355;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="356" name="Google Shape;356;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="357" name="Google Shape;357;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="358" name="Google Shape;358;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="359" name="Google Shape;359;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="360" name="Google Shape;360;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165487" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="361" name="Google Shape;361;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="362" name="Google Shape;362;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="363" name="Google Shape;363;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="364" name="Google Shape;364;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="365" name="Google Shape;365;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="366" name="Google Shape;366;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="367" name="Google Shape;367;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="368" name="Google Shape;368;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="369" name="Google Shape;369;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="370" name="Google Shape;370;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="371" name="Google Shape;371;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="372" name="Google Shape;372;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="373" name="Google Shape;373;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="374" name="Google Shape;374;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="375" name="Google Shape;375;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="376" name="Google Shape;376;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="377" name="Google Shape;377;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="378" name="Google Shape;378;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365512" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="379" name="Google Shape;379;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="380" name="Google Shape;380;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="381" name="Google Shape;381;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="382" name="Google Shape;382;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId17">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="383" name="Google Shape;383;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12206288" y="4695825"/>
+              <a:ext cx="1541145" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="805142"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="384" name="Google Shape;384;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12520613" y="5314950"/>
+              <a:ext cx="859155" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="385" name="Google Shape;385;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5996940" cy="1716405"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5996940" cy="1716405"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="386" name="Google Shape;386;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5996940" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="805142"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="387" name="Google Shape;387;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8582025"/>
+              <a:ext cx="5966460" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="388" name="Google Shape;388;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5996940" cy="1716405"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5996940" cy="1716405"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="389" name="Google Shape;389;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5996940" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="805142"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="390" name="Google Shape;390;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8582025"/>
+              <a:ext cx="5966460" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="805142"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="426" name="Shape 426"/>
+        <p:cNvPr id="395" name="Shape 395"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="427" name="Google Shape;427;g2b0b2c8e1e6_0_396"/>
+          <p:cNvPr descr="preencoded.png" id="396" name="Google Shape;396;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9299467" cy="8557544"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1704976" y="-876300"/>
+            <a:ext cx="8678704" cy="7294453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="428" name="Google Shape;428;g2b0b2c8e1e6_0_396"/>
+          <p:cNvPr descr="preencoded.png" id="397" name="Google Shape;397;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10796349" cy="8229600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-2295526" y="-2562224"/>
+            <a:ext cx="10391776" cy="8734424"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="429" name="Google Shape;429;g2b0b2c8e1e6_0_396"/>
+          <p:cNvPr descr="preencoded.png" id="398" name="Google Shape;398;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12193524" cy="5486400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="9144000" y="6172200"/>
+            <a:ext cx="11220450" cy="5648325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="399" name="Google Shape;399;p16"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="400" name="Google Shape;400;p16"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="401" name="Google Shape;401;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="402" name="Google Shape;402;p16"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644640" cy="1792605"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644640" cy="1792605"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="403" name="Google Shape;403;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644640" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="404" name="Google Shape;404;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5086350"/>
+              <a:ext cx="6614160" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="431" name="Google Shape;431;g2b0b2c8e1e6_0_396"/>
-[...234 lines deleted...]
-          <p:cNvPr descr=" " id="436" name="Google Shape;436;g2b0b2c8e1e6_0_396"/>
+          <p:cNvPr descr="preencoded.png" id="405" name="Google Shape;405;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="254032" y="3251200"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="437" name="Google Shape;437;g2b0b2c8e1e6_0_396"/>
+          <p:cNvPr descr="preencoded.png" id="406" name="Google Shape;406;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184673" y="3594100"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="438" name="Google Shape;438;g2b0b2c8e1e6_0_396"/>
+          <p:cNvPr id="407" name="Google Shape;407;p16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7011276" y="1219200"/>
-            <a:ext cx="10690500" cy="1710300"/>
+            <a:off x="5257800" y="914400"/>
+            <a:ext cx="7915275" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="443" name="Shape 443"/>
+        <p:cNvPr id="412" name="Shape 412"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="444" name="Google Shape;444;g2b0b2c8e1e6_0_412"/>
+          <p:cNvPr descr="preencoded.png" id="413" name="Google Shape;413;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="520753" y="0"/>
-            <a:ext cx="6592133" cy="6601817"/>
+            <a:off x="390520" y="-852391"/>
+            <a:ext cx="4943483" cy="5760789"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="445" name="Google Shape;445;g2b0b2c8e1e6_0_412"/>
+          <p:cNvPr descr="preencoded.png" id="414" name="Google Shape;414;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18468108" y="7607300"/>
-            <a:ext cx="5525191" cy="5549900"/>
+            <a:off x="13849350" y="5705475"/>
+            <a:ext cx="4143375" cy="4162425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="415" name="Google Shape;415;p17"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="416" name="Google Shape;416;p17"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="417" name="Google Shape;417;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="418" name="Google Shape;418;p17"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3114675"/>
+            <a:ext cx="6644640" cy="2249805"/>
+            <a:chOff x="2209800" y="3114675"/>
+            <a:chExt cx="6644640" cy="2249805"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="419" name="Google Shape;419;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3114675"/>
+              <a:ext cx="6644640" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="420" name="Google Shape;420;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3886200"/>
+              <a:ext cx="6614160" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="446" name="Google Shape;446;g2b0b2c8e1e6_0_412"/>
+          <p:cNvPr id="421" name="Google Shape;421;p17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="1028700"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776085" cy="3002280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...2 lines deleted...]
-                <a:sym typeface="Abril Fatface"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="451" name="Google Shape;451;g2b0b2c8e1e6_0_412"/>
+          <p:cNvPr id="422" name="Google Shape;422;p17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="5181600"/>
-[...274 lines deleted...]
-            <a:ext cx="12900600" cy="1710300"/>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="9572625" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="454" name="Google Shape;454;g2b0b2c8e1e6_0_412"/>
+          <p:cNvPr descr="preencoded.png" id="423" name="Google Shape;423;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="455" name="Google Shape;455;g2b0b2c8e1e6_0_412"/>
+          <p:cNvPr descr="preencoded.png" id="424" name="Google Shape;424;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="460" name="Shape 460"/>
+        <p:cNvPr id="429" name="Shape 429"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="461" name="Google Shape;461;g2b0b2c8e1e6_0_428"/>
+          <p:cNvPr descr="preencoded.png" id="430" name="Google Shape;430;p18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14581422" y="0"/>
-            <a:ext cx="9805626" cy="8775700"/>
+            <a:off x="10934700" y="-704850"/>
+            <a:ext cx="8667750" cy="7286626"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="462" name="Google Shape;462;g2b0b2c8e1e6_0_428"/>
+          <p:cNvPr descr="preencoded.png" id="431" name="Google Shape;431;p18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2616527" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="-6224588" y="4071938"/>
+            <a:ext cx="13849350" cy="2524125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="463" name="Google Shape;463;g2b0b2c8e1e6_0_428"/>
+          <p:cNvPr descr="preencoded.png" id="432" name="Google Shape;432;p18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2972171" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="-7596188" y="2433638"/>
+            <a:ext cx="16621125" cy="3028950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="433" name="Google Shape;433;p18"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="434" name="Google Shape;434;p18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="435" name="Google Shape;435;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="436" name="Google Shape;436;p18"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="657225" y="6229350"/>
+            <a:ext cx="4377690" cy="2249805"/>
+            <a:chOff x="657225" y="6229350"/>
+            <a:chExt cx="4377690" cy="2249805"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="437" name="Google Shape;437;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="6229350"/>
+              <a:ext cx="4377690" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="438" name="Google Shape;438;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="7000875"/>
+              <a:ext cx="4347210" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="464" name="Google Shape;464;g2b0b2c8e1e6_0_428"/>
+          <p:cNvPr id="439" name="Google Shape;439;p18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...276 lines deleted...]
-            <a:ext cx="7007100" cy="5825100"/>
+            <a:off x="619125" y="923925"/>
+            <a:ext cx="5153025" cy="4381500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="471" name="Google Shape;471;g2b0b2c8e1e6_0_428"/>
+          <p:cNvPr id="440" name="Google Shape;440;p18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16766096" y="4419600"/>
-            <a:ext cx="6994200" cy="5622000"/>
+            <a:off x="12573000" y="3314700"/>
+            <a:ext cx="5204460" cy="4221480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Uncover hidden treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="441" name="Google Shape;441;p18"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="749300"/>
-[...37 lines deleted...]
-      </p:pic>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="442" name="Google Shape;442;p18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="443" name="Google Shape;443;p18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="478" name="Shape 478"/>
+        <p:cNvPr id="448" name="Shape 448"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="479" name="Google Shape;479;g2b0b2c8e1e6_0_445"/>
+          <p:cNvPr descr="preencoded.png" id="449" name="Google Shape;449;p19"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="450" name="Google Shape;450;p19"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="451" name="Google Shape;451;p19"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="452" name="Google Shape;452;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="480" name="Google Shape;480;g2b0b2c8e1e6_0_445"/>
+          <p:cNvPr id="453" name="Google Shape;453;p19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="3081900"/>
+            <a:off x="9982200" y="0"/>
+            <a:ext cx="5495925" cy="2324100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvPr id="29" name="Shape 29"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="29" name="Google Shape;29;g2b0b2c8e1e6_0_12"/>
+          <p:cNvPr descr="preencoded.png" id="30" name="Google Shape;30;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8649781" y="0"/>
-            <a:ext cx="15737267" cy="13716000"/>
+            <a:off x="6486524" y="-742950"/>
+            <a:ext cx="12230101" cy="12534900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="30" name="Google Shape;30;g2b0b2c8e1e6_0_12"/>
+          <p:cNvPr descr="preencoded.png" id="31" name="Google Shape;31;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8192524" y="0"/>
-            <a:ext cx="16194524" cy="13716000"/>
+            <a:off x="6143624" y="-742950"/>
+            <a:ext cx="12230101" cy="12534900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="31" name="Google Shape;31;g2b0b2c8e1e6_0_12"/>
+          <p:cNvPr descr="preencoded.png" id="32" name="Google Shape;32;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7722565" y="0"/>
-            <a:ext cx="16308838" cy="13716000"/>
+            <a:off x="5791199" y="-1123950"/>
+            <a:ext cx="12230101" cy="12534900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="33" name="Google Shape;33;p2"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="34" name="Google Shape;34;p2"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Google Shape;35;p2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Google Shape;32;g2b0b2c8e1e6_0_12"/>
+          <p:cNvPr id="36" name="Google Shape;36;p2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7375500" cy="2739000"/>
+            <a:off x="7787640" y="2581275"/>
+            <a:ext cx="5551170" cy="2074545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;g2b0b2c8e1e6_0_12"/>
+          <p:cNvPr id="37" name="Google Shape;37;p2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10694737" y="6921500"/>
-            <a:ext cx="9445800" cy="3793200"/>
+            <a:off x="8020050" y="5191125"/>
+            <a:ext cx="7042785" cy="2849880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="36" name="Google Shape;36;g2b0b2c8e1e6_0_12"/>
+          <p:cNvPr descr="preencoded.png" id="38" name="Google Shape;38;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="660483" y="1943100"/>
-            <a:ext cx="10008851" cy="10172700"/>
+            <a:off x="0" y="1952625"/>
+            <a:ext cx="7724775" cy="6477000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="487" name="Shape 487"/>
+        <p:cNvPr id="458" name="Shape 458"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="488" name="Google Shape;488;g2b0b2c8e1e6_0_453"/>
+          <p:cNvPr descr="preencoded.png" id="459" name="Google Shape;459;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9299467" cy="8557544"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1704976" y="-876300"/>
+            <a:ext cx="8678704" cy="7294453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="489" name="Google Shape;489;g2b0b2c8e1e6_0_453"/>
+          <p:cNvPr descr="preencoded.png" id="460" name="Google Shape;460;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10796349" cy="8229600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-2295526" y="-2562224"/>
+            <a:ext cx="10391776" cy="8734424"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="490" name="Google Shape;490;g2b0b2c8e1e6_0_453"/>
+          <p:cNvPr descr="preencoded.png" id="461" name="Google Shape;461;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12193524" cy="5486400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="9144000" y="6172200"/>
+            <a:ext cx="11220450" cy="5648325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="462" name="Google Shape;462;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="463" name="Google Shape;463;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="464" name="Google Shape;464;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="492" name="Google Shape;492;g2b0b2c8e1e6_0_453"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="493" name="Google Shape;493;g2b0b2c8e1e6_0_453"/>
+          <p:cNvPr descr="preencoded.png" id="465" name="Google Shape;465;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="7646356" cy="13716000"/>
+            <a:ext cx="5734050" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="494" name="Google Shape;494;g2b0b2c8e1e6_0_453"/>
+          <p:cNvPr id="466" name="Google Shape;466;p20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8675184" y="2578100"/>
-[...82 lines deleted...]
-            <a:ext cx="1240500" cy="2739000"/>
+            <a:off x="6505575" y="2143125"/>
+            <a:ext cx="950595" cy="2074545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="467" name="Google Shape;467;p20"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7181850" y="1933575"/>
+            <a:ext cx="4368165" cy="2173605"/>
+            <a:chOff x="7181850" y="1933575"/>
+            <a:chExt cx="4368165" cy="2173605"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="468" name="Google Shape;468;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7181850" y="1933575"/>
+              <a:ext cx="4368165" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="469" name="Google Shape;469;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7181850" y="2628900"/>
+              <a:ext cx="4337685" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="497" name="Google Shape;497;g2b0b2c8e1e6_0_453"/>
+          <p:cNvPr id="470" name="Google Shape;470;p20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9576997" y="2578100"/>
-[...249 lines deleted...]
-            <a:ext cx="1482000" cy="2739000"/>
+            <a:off x="6505575" y="5686425"/>
+            <a:ext cx="1131570" cy="2074545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="471" name="Google Shape;471;p20"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7362825" y="5248275"/>
+            <a:ext cx="4187190" cy="2630805"/>
+            <a:chOff x="7362825" y="5248275"/>
+            <a:chExt cx="4187190" cy="2630805"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="472" name="Google Shape;472;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7362825" y="5248275"/>
+              <a:ext cx="4187190" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="473" name="Google Shape;473;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7362825" y="5943600"/>
+              <a:ext cx="4156710" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="503" name="Google Shape;503;g2b0b2c8e1e6_0_453"/>
+          <p:cNvPr id="474" name="Google Shape;474;p20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9818327" y="6997700"/>
-[...249 lines deleted...]
-            <a:ext cx="1532700" cy="2739000"/>
+            <a:off x="12134850" y="5686425"/>
+            <a:ext cx="1169670" cy="2074545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="475" name="Google Shape;475;p20"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13030200" y="5248275"/>
+            <a:ext cx="4149090" cy="2630805"/>
+            <a:chOff x="13030200" y="5248275"/>
+            <a:chExt cx="4149090" cy="2630805"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="476" name="Google Shape;476;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13030200" y="5248275"/>
+              <a:ext cx="4149090" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="477" name="Google Shape;477;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13030200" y="5943600"/>
+              <a:ext cx="4118610" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="509" name="Google Shape;509;g2b0b2c8e1e6_0_453"/>
+          <p:cNvPr id="478" name="Google Shape;478;p20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17375772" y="6997700"/>
-[...249 lines deleted...]
-            <a:ext cx="1443600" cy="2739000"/>
+            <a:off x="12134850" y="2143125"/>
+            <a:ext cx="1102995" cy="2074545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="479" name="Google Shape;479;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="17286861" y="2578100"/>
-[...72 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="12963525" y="1933575"/>
+            <a:ext cx="4215765" cy="2173605"/>
+            <a:chOff x="12963525" y="1933575"/>
+            <a:chExt cx="4215765" cy="2173605"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="480" name="Google Shape;480;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12963525" y="1933575"/>
+              <a:ext cx="4215765" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="481" name="Google Shape;481;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12963525" y="2628900"/>
+              <a:ext cx="4185285" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="522" name="Shape 522"/>
+        <p:cNvPr id="486" name="Shape 486"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="523" name="Google Shape;523;g2b0b2c8e1e6_0_487"/>
+          <p:cNvPr descr="preencoded.png" id="487" name="Google Shape;487;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="520753" y="0"/>
-            <a:ext cx="6592133" cy="6601817"/>
+            <a:off x="390520" y="-852391"/>
+            <a:ext cx="4943483" cy="5760789"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="524" name="Google Shape;524;g2b0b2c8e1e6_0_487"/>
+          <p:cNvPr descr="preencoded.png" id="488" name="Google Shape;488;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18468108" y="7607300"/>
-            <a:ext cx="5525191" cy="5549900"/>
+            <a:off x="13849350" y="5705475"/>
+            <a:ext cx="4143375" cy="4162425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="489" name="Google Shape;489;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="490" name="Google Shape;490;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="491" name="Google Shape;491;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="526" name="Google Shape;526;g2b0b2c8e1e6_0_487"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="527" name="Google Shape;527;g2b0b2c8e1e6_0_487"/>
+          <p:cNvPr descr="preencoded.png" id="492" name="Google Shape;492;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508063" y="2933700"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="381000" y="2200275"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="528" name="Google Shape;528;g2b0b2c8e1e6_0_487"/>
+          <p:cNvPr id="493" name="Google Shape;493;p21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5012893" y="11696700"/>
-            <a:ext cx="14348700" cy="1710300"/>
+            <a:off x="3810000" y="8772525"/>
+            <a:ext cx="10658475" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="494" name="Google Shape;494;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15724565" y="1606550"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="11791950" y="1204913"/>
+            <a:ext cx="5292090" cy="2173605"/>
+            <a:chOff x="11791950" y="1204913"/>
+            <a:chExt cx="5292090" cy="2173605"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="495" name="Google Shape;495;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="1204913"/>
+              <a:ext cx="5292090" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>The Enchanted Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="496" name="Google Shape;496;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="1900238"/>
+              <a:ext cx="5261610" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="497" name="Google Shape;497;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15724565" y="1606550"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="11791950" y="3681413"/>
+            <a:ext cx="5292090" cy="2173605"/>
+            <a:chOff x="11791950" y="3681413"/>
+            <a:chExt cx="5292090" cy="2173605"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="498" name="Google Shape;498;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="3681413"/>
+              <a:ext cx="5292090" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>The Crystal Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="499" name="Google Shape;499;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="4376738"/>
+              <a:ext cx="5261610" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with precious gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="500" name="Google Shape;500;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15724565" y="1606550"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="11791950" y="6176963"/>
+            <a:ext cx="5292090" cy="1716405"/>
+            <a:chOff x="11791950" y="6176963"/>
+            <a:chExt cx="5292090" cy="1716405"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="501" name="Google Shape;501;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="6176963"/>
+              <a:ext cx="5292090" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>The Dragon's Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="502" name="Google Shape;502;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="6872288"/>
+              <a:ext cx="5261610" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="545" name="Shape 545"/>
+        <p:cNvPr id="507" name="Shape 507"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="546" name="Google Shape;546;g2b0b2c8e1e6_0_509"/>
+          <p:cNvPr descr="preencoded.png" id="508" name="Google Shape;508;p22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14581422" y="0"/>
-            <a:ext cx="9805626" cy="8775700"/>
+            <a:off x="10934700" y="-704850"/>
+            <a:ext cx="8667750" cy="7286626"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="547" name="Google Shape;547;g2b0b2c8e1e6_0_509"/>
+          <p:cNvPr descr="preencoded.png" id="509" name="Google Shape;509;p22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2616527" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="-6224588" y="4071938"/>
+            <a:ext cx="13849350" cy="2524125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="548" name="Google Shape;548;g2b0b2c8e1e6_0_509"/>
+          <p:cNvPr descr="preencoded.png" id="510" name="Google Shape;510;p22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2972171" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="-7596188" y="2433638"/>
+            <a:ext cx="16621125" cy="3028950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="511" name="Google Shape;511;p22"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="512" name="Google Shape;512;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="513" name="Google Shape;513;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="549" name="Google Shape;549;g2b0b2c8e1e6_0_509"/>
+          <p:cNvPr id="514" name="Google Shape;514;p22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="12278100" cy="1710300"/>
+            <a:off x="4591050" y="723900"/>
+            <a:ext cx="9105900" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="515" name="Google Shape;515;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2272665" y="5400675"/>
+            <a:ext cx="1226820" cy="1219200"/>
+            <a:chOff x="2272665" y="5400675"/>
+            <a:chExt cx="1226820" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="516" name="Google Shape;516;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2276475" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="805142"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="517" name="Google Shape;517;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2272665" y="5620703"/>
+              <a:ext cx="1226820" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="518" name="Google Shape;518;p22"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="927216" y="4470400"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="3495605" y="5995988"/>
+            <a:ext cx="2895741" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...89 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="805142"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="519" name="Google Shape;519;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6382703" y="5400675"/>
+            <a:ext cx="1236345" cy="1219200"/>
+            <a:chOff x="6382703" y="5400675"/>
+            <a:chExt cx="1236345" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="520" name="Google Shape;520;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6391275" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="805142"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="521" name="Google Shape;521;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6382703" y="5620703"/>
+              <a:ext cx="1236345" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>2023</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="522" name="Google Shape;522;p22"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3035679" y="7499350"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="7610405" y="5995988"/>
+            <a:ext cx="2895741" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...159 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="805142"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="523" name="Google Shape;523;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10492740" y="5400675"/>
+            <a:ext cx="1245870" cy="1219200"/>
+            <a:chOff x="10492740" y="5400675"/>
+            <a:chExt cx="1245870" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="524" name="Google Shape;524;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10506075" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="805142"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="525" name="Google Shape;525;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10492740" y="5620703"/>
+              <a:ext cx="1245870" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>2024</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="526" name="Google Shape;526;p22"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8516414" y="7499350"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="11725205" y="5995988"/>
+            <a:ext cx="2895741" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...159 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="805142"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="527" name="Google Shape;527;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13997149" y="7499350"/>
-[...23 lines deleted...]
-              <a:buClr>
+            <a:off x="14620875" y="5400675"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="14620875" y="5400675"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="528" name="Google Shape;528;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14620875" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
                 <a:srgbClr val="805142"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="529" name="Google Shape;529;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14621828" y="5620703"/>
+              <a:ext cx="1217295" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>2025</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="805142"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="530" name="Google Shape;530;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15635654" y="8013700"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="649605" y="3386138"/>
+            <a:ext cx="4663440" cy="1716405"/>
+            <a:chOff x="649605" y="3386138"/>
+            <a:chExt cx="4663440" cy="1716405"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="531" name="Google Shape;531;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="649605" y="3386138"/>
+              <a:ext cx="4663440" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="532" name="Google Shape;532;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="664845" y="4081463"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>First dragon was successfully tamed</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="533" name="Google Shape;533;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15635654" y="7975600"/>
-[...14 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="8898255" y="3386138"/>
+            <a:ext cx="4663440" cy="1716405"/>
+            <a:chOff x="8898255" y="3386138"/>
+            <a:chExt cx="4663440" cy="1716405"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="534" name="Google Shape;534;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8898255" y="3386138"/>
+              <a:ext cx="4663440" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Unicorn Migration</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="535" name="Google Shape;535;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8913495" y="4081463"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Large herd of unicorns migrated to the realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="536" name="Google Shape;536;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="19496937" y="7200900"/>
-[...14 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="12974955" y="7148513"/>
+            <a:ext cx="4663440" cy="1716405"/>
+            <a:chOff x="12974955" y="7148513"/>
+            <a:chExt cx="4663440" cy="1716405"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="537" name="Google Shape;537;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12974955" y="7148513"/>
+              <a:ext cx="4663440" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Rainbow Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="538" name="Google Shape;538;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12990195" y="7843838"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unusually large number of rainbows were sighted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="539" name="Google Shape;539;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="19496937" y="7200900"/>
-[...80 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="4821555" y="7148513"/>
+            <a:ext cx="4663440" cy="1716405"/>
+            <a:chOff x="4821555" y="7148513"/>
+            <a:chExt cx="4663440" cy="1716405"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="540" name="Google Shape;540;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4821555" y="7148513"/>
+              <a:ext cx="4663440" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Enchanted Pool</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="805142"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...140 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="541" name="Google Shape;541;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4836795" y="7843838"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A magical pool with power to grant wishes</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...704 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="592" name="Shape 592"/>
+        <p:cNvPr id="546" name="Shape 546"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="593" name="Google Shape;593;g2b0b2c8e1e6_0_555"/>
+          <p:cNvPr descr="preencoded.png" id="547" name="Google Shape;547;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9299467" cy="8557544"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1704976" y="-876300"/>
+            <a:ext cx="8678704" cy="7294453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="594" name="Google Shape;594;g2b0b2c8e1e6_0_555"/>
+          <p:cNvPr descr="preencoded.png" id="548" name="Google Shape;548;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10796349" cy="8229600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-2295526" y="-2562224"/>
+            <a:ext cx="10391776" cy="8734424"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="595" name="Google Shape;595;g2b0b2c8e1e6_0_555"/>
+          <p:cNvPr descr="preencoded.png" id="549" name="Google Shape;549;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12193524" cy="5486400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="9144000" y="6172200"/>
+            <a:ext cx="11220450" cy="5648325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="550" name="Google Shape;550;p23"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="551" name="Google Shape;551;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="552" name="Google Shape;552;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="596" name="Google Shape;596;g2b0b2c8e1e6_0_555"/>
+          <p:cNvPr id="553" name="Google Shape;553;p23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5851200" cy="1710300"/>
+            <a:off x="2686050" y="533400"/>
+            <a:ext cx="4286250" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="554" name="Google Shape;554;p23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="2800350"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="2621280" y="2100263"/>
+            <a:ext cx="3682365" cy="7621905"/>
+            <a:chOff x="2621280" y="2100263"/>
+            <a:chExt cx="3682365" cy="7621905"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="555" name="Google Shape;555;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2667000" y="2100263"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="556" name="Google Shape;556;p23"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2621280" y="8424863"/>
+              <a:ext cx="3682365" cy="1297305"/>
+              <a:chOff x="2621280" y="8424863"/>
+              <a:chExt cx="3682365" cy="1297305"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="557" name="Google Shape;557;p23"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2621280" y="8424863"/>
+                <a:ext cx="3682365" cy="779145"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Abril Fatface"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Abril Fatface"/>
+                    <a:ea typeface="Abril Fatface"/>
+                    <a:cs typeface="Abril Fatface"/>
+                    <a:sym typeface="Abril Fatface"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="558" name="Google Shape;558;p23"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2636520" y="9158288"/>
+                <a:ext cx="3651885" cy="563880"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="559" name="Google Shape;559;p23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="2800350"/>
-[...14 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="6821805" y="2100263"/>
+            <a:ext cx="3682365" cy="7621905"/>
+            <a:chOff x="6821805" y="2100263"/>
+            <a:chExt cx="3682365" cy="7621905"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="560" name="Google Shape;560;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6867525" y="2100263"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="561" name="Google Shape;561;p23"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6821805" y="8424863"/>
+              <a:ext cx="3682365" cy="1297305"/>
+              <a:chOff x="6821805" y="8424863"/>
+              <a:chExt cx="3682365" cy="1297305"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="562" name="Google Shape;562;p23"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6821805" y="8424863"/>
+                <a:ext cx="3682365" cy="779145"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Abril Fatface"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Abril Fatface"/>
+                    <a:ea typeface="Abril Fatface"/>
+                    <a:cs typeface="Abril Fatface"/>
+                    <a:sym typeface="Abril Fatface"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="563" name="Google Shape;563;p23"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6837045" y="9158288"/>
+                <a:ext cx="3651885" cy="563880"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="564" name="Google Shape;564;p23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="11233150"/>
-[...750 lines deleted...]
-      </p:sp>
+            <a:off x="11022330" y="2100263"/>
+            <a:ext cx="3682365" cy="7621905"/>
+            <a:chOff x="11022330" y="2100263"/>
+            <a:chExt cx="3682365" cy="7621905"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="565" name="Google Shape;565;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11068050" y="2100263"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="566" name="Google Shape;566;p23"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11022330" y="8424863"/>
+              <a:ext cx="3682365" cy="1297305"/>
+              <a:chOff x="11022330" y="8424863"/>
+              <a:chExt cx="3682365" cy="1297305"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="567" name="Google Shape;567;p23"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11022330" y="8424863"/>
+                <a:ext cx="3682365" cy="779145"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Abril Fatface"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Abril Fatface"/>
+                    <a:ea typeface="Abril Fatface"/>
+                    <a:cs typeface="Abril Fatface"/>
+                    <a:sym typeface="Abril Fatface"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="568" name="Google Shape;568;p23"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11037570" y="9158288"/>
+                <a:ext cx="3651885" cy="563880"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="621" name="Shape 621"/>
+        <p:cNvPr id="573" name="Shape 573"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="622" name="Google Shape;622;g2b0b2c8e1e6_0_583"/>
+          <p:cNvPr descr="preencoded.png" id="574" name="Google Shape;574;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="520753" y="0"/>
-            <a:ext cx="6592133" cy="6601817"/>
+            <a:off x="390520" y="-852391"/>
+            <a:ext cx="4943483" cy="5760789"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="623" name="Google Shape;623;g2b0b2c8e1e6_0_583"/>
+          <p:cNvPr descr="preencoded.png" id="575" name="Google Shape;575;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18468108" y="7607300"/>
-            <a:ext cx="5525191" cy="5549900"/>
+            <a:off x="13849350" y="5705475"/>
+            <a:ext cx="4143375" cy="4162425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="576" name="Google Shape;576;p24"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="577" name="Google Shape;577;p24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="578" name="Google Shape;578;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="625" name="Google Shape;625;g2b0b2c8e1e6_0_583"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="626" name="Google Shape;626;g2b0b2c8e1e6_0_583"/>
+          <p:cNvPr descr="preencoded.png" id="579" name="Google Shape;579;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1867133" y="1968500"/>
-            <a:ext cx="7125591" cy="11061700"/>
+            <a:off x="1400175" y="1476375"/>
+            <a:ext cx="5343525" cy="8296275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...82 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="629" name="Google Shape;629;g2b0b2c8e1e6_0_583"/>
+          <p:cNvPr descr="preencoded.png" id="580" name="Google Shape;580;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9862262" y="2108200"/>
-            <a:ext cx="826645" cy="1016000"/>
+            <a:off x="7410450" y="1533525"/>
+            <a:ext cx="590550" cy="857250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="581" name="Google Shape;581;p24"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7110245" y="3181350"/>
+            <a:ext cx="1219535" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="805142"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="630" name="Google Shape;630;g2b0b2c8e1e6_0_583"/>
+          <p:cNvPr descr="preencoded.png" id="582" name="Google Shape;582;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10237480" y="3429000"/>
-            <a:ext cx="38105" cy="1625600"/>
+            <a:off x="7305675" y="3971925"/>
+            <a:ext cx="800100" cy="857250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="583" name="Google Shape;583;p24"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...6 lines deleted...]
-            </a:avLst>
+          <a:xfrm rot="-5400000">
+            <a:off x="7110245" y="5619750"/>
+            <a:ext cx="1219535" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="805142"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="632" name="Google Shape;632;g2b0b2c8e1e6_0_583"/>
+          <p:cNvPr descr="preencoded.png" id="584" name="Google Shape;584;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9871037" y="5359400"/>
-            <a:ext cx="809091" cy="1016000"/>
+            <a:off x="7467600" y="6372225"/>
+            <a:ext cx="476250" cy="933450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="585" name="Google Shape;585;p24"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...3 lines deleted...]
-          <a:prstGeom prst="rect">
+          <a:xfrm rot="-5400000">
+            <a:off x="7110245" y="8058150"/>
+            <a:ext cx="1219535" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="805142"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
-[...42 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="635" name="Google Shape;635;g2b0b2c8e1e6_0_583"/>
+          <p:cNvPr descr="preencoded.png" id="586" name="Google Shape;586;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9767636" y="8610600"/>
-            <a:ext cx="1015901" cy="1016000"/>
+            <a:off x="7277093" y="8829672"/>
+            <a:ext cx="857264" cy="895357"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="637" name="Google Shape;637;g2b0b2c8e1e6_0_583"/>
+          <p:cNvPr id="587" name="Google Shape;587;p24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9462683" y="11557000"/>
-[...70 lines deleted...]
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="8210550" y="2590800"/>
+            <a:ext cx="8814435" cy="878205"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Forbidden Forest: A place of mystery and wonder, where mystical creatures roam and flora flourishes.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="640" name="Google Shape;640;g2b0b2c8e1e6_0_583"/>
+          <p:cNvPr id="588" name="Google Shape;588;p24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10948768" y="6870700"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="8210550" y="5153025"/>
+            <a:ext cx="8814435" cy="878205"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Crystal Caves: A network of glittering caves filled with precious gems and minerals, guarded by fierce beasts.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="641" name="Google Shape;641;g2b0b2c8e1e6_0_583"/>
+          <p:cNvPr id="589" name="Google Shape;589;p24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10948768" y="10223500"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="8210550" y="7667625"/>
+            <a:ext cx="8814435" cy="878205"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Enchanted Garden: A place of pure beauty and tranquility, where the colors of the flowers are vibrant.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="642" name="Google Shape;642;g2b0b2c8e1e6_0_583"/>
+          <p:cNvPr id="590" name="Google Shape;590;p24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13810859" y="749300"/>
-            <a:ext cx="8810700" cy="1710300"/>
+            <a:off x="10458450" y="561975"/>
+            <a:ext cx="6505575" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>The Mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="647" name="Shape 647"/>
+        <p:cNvPr id="595" name="Shape 595"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="648" name="Google Shape;648;g2b0b2c8e1e6_0_608"/>
+          <p:cNvPr descr="preencoded.png" id="596" name="Google Shape;596;p25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14581422" y="0"/>
-            <a:ext cx="9805626" cy="8775700"/>
+            <a:off x="10934700" y="-704850"/>
+            <a:ext cx="8667750" cy="7286626"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="649" name="Google Shape;649;g2b0b2c8e1e6_0_608"/>
+          <p:cNvPr descr="preencoded.png" id="597" name="Google Shape;597;p25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2616527" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="-6224588" y="4071938"/>
+            <a:ext cx="13849350" cy="2524125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="650" name="Google Shape;650;g2b0b2c8e1e6_0_608"/>
+          <p:cNvPr descr="preencoded.png" id="598" name="Google Shape;598;p25"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2972171" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="-7596188" y="2433638"/>
+            <a:ext cx="16621125" cy="3028950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="599" name="Google Shape;599;p25"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="600" name="Google Shape;600;p25"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="601" name="Google Shape;601;p25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="651" name="Google Shape;651;g2b0b2c8e1e6_0_608"/>
+          <p:cNvPr id="602" name="Google Shape;602;p25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="8810700" cy="1710300"/>
+            <a:off x="5895975" y="485775"/>
+            <a:ext cx="6505575" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>The List</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="603" name="Google Shape;603;p25"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3670759" y="3251200"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="2752725" y="2438400"/>
+            <a:ext cx="12833985" cy="1021080"/>
+            <a:chOff x="2752725" y="2438400"/>
+            <a:chExt cx="12833985" cy="1021080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="604" name="Google Shape;604;p25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="2662237"/>
+              <a:ext cx="4640580" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Dragons</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="605" name="Google Shape;605;p25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="2438400"/>
+              <a:ext cx="8033385" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Fire-breathing creatures that are often powerful and dangerous</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="606" name="Google Shape;606;p25"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3670759" y="3251200"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="2752725" y="3810000"/>
+            <a:ext cx="12833985" cy="586740"/>
+            <a:chOff x="2752725" y="3810000"/>
+            <a:chExt cx="12833985" cy="586740"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="607" name="Google Shape;607;p25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="3810000"/>
+              <a:ext cx="4640580" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Medieval-like Settings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="608" name="Google Shape;608;p25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="3814762"/>
+              <a:ext cx="8033385" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Worlds with castles, knights, and feudal systems</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="609" name="Google Shape;609;p25"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3670759" y="3549650"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:off x="2752725" y="4733925"/>
+            <a:ext cx="12833985" cy="586740"/>
+            <a:chOff x="2752725" y="4733925"/>
+            <a:chExt cx="12833985" cy="586740"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="610" name="Google Shape;610;p25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="4733925"/>
+              <a:ext cx="4640580" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Chosen One Trope</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="611" name="Google Shape;611;p25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="4738687"/>
+              <a:ext cx="8033385" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A hero chosen by destiny to save the world</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="612" name="Google Shape;612;p25"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="10072359" y="3251200"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:off x="2752725" y="5657850"/>
+            <a:ext cx="12833985" cy="1021080"/>
+            <a:chOff x="2752725" y="5657850"/>
+            <a:chExt cx="12833985" cy="1021080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="613" name="Google Shape;613;p25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="5881688"/>
+              <a:ext cx="4640580" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="614" name="Google Shape;614;p25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="5657850"/>
+              <a:ext cx="8033385" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An integral part of fantasy stories, can take many forms</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="615" name="Google Shape;615;p25"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3670759" y="5080000"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="2752725" y="7029450"/>
+            <a:ext cx="12833985" cy="1021080"/>
+            <a:chOff x="2752725" y="7029450"/>
+            <a:chExt cx="12833985" cy="1021080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="616" name="Google Shape;616;p25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="7253288"/>
+              <a:ext cx="4640580" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>The Best Curse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="617" name="Google Shape;617;p25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="7029450"/>
+              <a:ext cx="8033385" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A curse that is unique, creative, and fits within the story</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="618" name="Google Shape;618;p25"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3670759" y="5080000"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:off x="2752725" y="8401050"/>
+            <a:ext cx="12833985" cy="586740"/>
+            <a:chOff x="2752725" y="8401050"/>
+            <a:chExt cx="12833985" cy="586740"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="619" name="Google Shape;619;p25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="8401050"/>
+              <a:ext cx="4640580" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Unique Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="620" name="Google Shape;620;p25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="8405813"/>
+              <a:ext cx="8033385" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A variety of fantastical beings that inhabit the world</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...748 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="677" name="Shape 677"/>
+        <p:cNvPr id="625" name="Shape 625"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="678" name="Google Shape;678;g2b0b2c8e1e6_0_637"/>
+          <p:cNvPr descr="preencoded.png" id="626" name="Google Shape;626;p26"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9299467" cy="8557544"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1704976" y="-876300"/>
+            <a:ext cx="8678704" cy="7294453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="679" name="Google Shape;679;g2b0b2c8e1e6_0_637"/>
+          <p:cNvPr descr="preencoded.png" id="627" name="Google Shape;627;p26"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10796349" cy="8229600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-2295526" y="-2562224"/>
+            <a:ext cx="10391776" cy="8734424"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="680" name="Google Shape;680;g2b0b2c8e1e6_0_637"/>
+          <p:cNvPr descr="preencoded.png" id="628" name="Google Shape;628;p26"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12193524" cy="5486400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="9144000" y="6172200"/>
+            <a:ext cx="11220450" cy="5648325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="629" name="Google Shape;629;p26"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="630" name="Google Shape;630;p26"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="631" name="Google Shape;631;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="632" name="Google Shape;632;p26"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="590550" y="2343150"/>
+            <a:ext cx="17373600" cy="6619875"/>
+            <a:chOff x="590550" y="2343150"/>
+            <a:chExt cx="17373600" cy="6619875"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="633" name="Google Shape;633;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2343150"/>
+              <a:ext cx="4114800" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 70073" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="634" name="Google Shape;634;p26"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7858125" y="2576513"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="635" name="Google Shape;635;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="590550" y="4114800"/>
+              <a:ext cx="4114800" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 70073" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="636" name="Google Shape;636;p26"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="819150" y="4348163"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="637" name="Google Shape;637;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="5867400"/>
+              <a:ext cx="4114800" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 70073" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="638" name="Google Shape;638;p26"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="6100763"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="639" name="Google Shape;639;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="7658100"/>
+              <a:ext cx="4114800" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 70073" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="640" name="Google Shape;640;p26"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="7891463"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="641" name="Google Shape;641;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="5886450"/>
+              <a:ext cx="4114800" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 70073" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="642" name="Google Shape;642;p26"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="6119813"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="643" name="Google Shape;643;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="7658100"/>
+              <a:ext cx="4114800" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 70073" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="644" name="Google Shape;644;p26"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="7891463"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="645" name="Google Shape;645;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4114800"/>
+              <a:ext cx="4114800" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 70073" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="646" name="Google Shape;646;p26"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5238750" y="4348163"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="647" name="Google Shape;647;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4114800"/>
+              <a:ext cx="4114800" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 70073" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="648" name="Google Shape;648;p26"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14077950" y="4348163"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="649" name="Google Shape;649;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4114800"/>
+              <a:ext cx="4114800" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 70073" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="650" name="Google Shape;650;p26"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9658350" y="4348163"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="651" name="Google Shape;651;p26"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2470">
+              <a:off x="2514598" y="3805237"/>
+              <a:ext cx="13258803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="652" name="Google Shape;652;p26"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5292605">
+              <a:off x="9605888" y="3657600"/>
+              <a:ext cx="304949" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="653" name="Google Shape;653;p26"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="2362128" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="654" name="Google Shape;654;p26"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="6981753" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="655" name="Google Shape;655;p26"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="11401353" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="656" name="Google Shape;656;p26"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="15611403" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="657" name="Google Shape;657;p26"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389519">
+              <a:off x="5576880" y="6734175"/>
+              <a:ext cx="3124215" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="658" name="Google Shape;658;p26"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="6991201" y="6443663"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="659" name="Google Shape;659;p26"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="15620851" y="6443663"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="660" name="Google Shape;660;p26"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="6991201" y="8291513"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="661" name="Google Shape;661;p26"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="15620851" y="8291513"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="662" name="Google Shape;662;p26"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389155">
+              <a:off x="14258917" y="6786563"/>
+              <a:ext cx="3019440" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="663" name="Google Shape;663;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="2495550"/>
+              <a:ext cx="2735580" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Chloe Ng</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="664" name="Google Shape;664;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="3038475"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Mage</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="665" name="Google Shape;665;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4267200"/>
+              <a:ext cx="2735580" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Valtorin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="666" name="Google Shape;666;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4810125"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Assassin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="667" name="Google Shape;667;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6019800"/>
+              <a:ext cx="2735580" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Lucian</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="668" name="Google Shape;668;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6562725"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Conjurer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="669" name="Google Shape;669;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="7810500"/>
+              <a:ext cx="2735580" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Cedric</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="670" name="Google Shape;670;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="8353425"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Timekeeper</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="671" name="Google Shape;671;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6038850"/>
+              <a:ext cx="2735580" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Elvina</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="672" name="Google Shape;672;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6581775"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Oracle</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="673" name="Google Shape;673;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="7810500"/>
+              <a:ext cx="2735580" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Seraphina</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="674" name="Google Shape;674;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="8353425"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Lightbringer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="675" name="Google Shape;675;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4267200"/>
+              <a:ext cx="2735580" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Aurielle</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="676" name="Google Shape;676;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4810125"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Priestess</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="677" name="Google Shape;677;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4267200"/>
+              <a:ext cx="2735580" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Dariana</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="678" name="Google Shape;678;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4810125"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Shaman</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="679" name="Google Shape;679;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4267200"/>
+              <a:ext cx="2735580" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Theronis</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="680" name="Google Shape;680;p26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4810125"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Warrior</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="681" name="Google Shape;681;g2b0b2c8e1e6_0_637"/>
+          <p:cNvPr id="681" name="Google Shape;681;p26"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...2602 lines deleted...]
-            <a:ext cx="9064800" cy="745200"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6802755" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>To download more editable chart, </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat"/>
                 <a:ea typeface="Montserrat"/>
                 <a:cs typeface="Montserrat"/>
                 <a:sym typeface="Montserrat"/>
-                <a:hlinkClick r:id="rId22">
+                <a:hlinkClick r:id="rId16">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>click here</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="742" name="Google Shape;742;g2b0b2c8e1e6_0_637"/>
+          <p:cNvPr id="682" name="Google Shape;682;p26"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6985873" y="571500"/>
-            <a:ext cx="10754100" cy="1710300"/>
+            <a:off x="5238750" y="428625"/>
+            <a:ext cx="7962900" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="747" name="Shape 747"/>
+        <p:cNvPr id="687" name="Shape 687"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="748" name="Google Shape;748;g2b0b2c8e1e6_0_706"/>
+          <p:cNvPr descr="preencoded.png" id="688" name="Google Shape;688;p27"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371771" y="0"/>
-            <a:ext cx="16308838" cy="13716000"/>
+            <a:off x="1028699" y="-742950"/>
+            <a:ext cx="12230101" cy="12534900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="749" name="Google Shape;749;g2b0b2c8e1e6_0_706"/>
+          <p:cNvPr descr="preencoded.png" id="689" name="Google Shape;689;p27"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914514" y="0"/>
-            <a:ext cx="16308838" cy="13716000"/>
+            <a:off x="685799" y="-742950"/>
+            <a:ext cx="12230101" cy="12534900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="750" name="Google Shape;750;g2b0b2c8e1e6_0_706"/>
+          <p:cNvPr descr="preencoded.png" id="690" name="Google Shape;690;p27"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="444556" y="0"/>
-            <a:ext cx="16308838" cy="13716000"/>
+            <a:off x="333374" y="-1123950"/>
+            <a:ext cx="12230101" cy="12534900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="691" name="Google Shape;691;p27"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="692" name="Google Shape;692;p27"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="693" name="Google Shape;693;p27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="751" name="Google Shape;751;g2b0b2c8e1e6_0_706"/>
-[...67 lines deleted...]
-          <p:cNvPr id="753" name="Google Shape;753;g2b0b2c8e1e6_0_706"/>
+          <p:cNvPr id="694" name="Google Shape;694;p27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="22204446" y="8326912"/>
-            <a:ext cx="3645300" cy="469800"/>
+            <a:off x="16649700" y="6168390"/>
+            <a:ext cx="2737485" cy="356235"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Inter"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
                 <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="754" name="Google Shape;754;g2b0b2c8e1e6_0_706"/>
+          <p:cNvPr descr="preencoded.png" id="695" name="Google Shape;695;p27"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12523765" y="2120900"/>
-            <a:ext cx="10847156" cy="9563100"/>
+            <a:off x="9944100" y="2066925"/>
+            <a:ext cx="7962900" cy="6905625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="755" name="Google Shape;755;g2b0b2c8e1e6_0_706"/>
+          <p:cNvPr id="696" name="Google Shape;696;p27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3315114" y="2641600"/>
-            <a:ext cx="10093500" cy="3081900"/>
+            <a:off x="2486025" y="1981200"/>
+            <a:ext cx="7467600" cy="2324100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>Thank you for choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="756" name="Google Shape;756;g2b0b2c8e1e6_0_706"/>
+          <p:cNvPr id="697" name="Google Shape;697;p27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3315114" y="6299200"/>
-            <a:ext cx="9890400" cy="4910700"/>
+            <a:off x="2486025" y="4724400"/>
+            <a:ext cx="7376160" cy="3688080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvPr id="43" name="Shape 43"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="42" name="Google Shape;42;g2b0b2c8e1e6_0_24"/>
+          <p:cNvPr descr="preencoded.png" id="44" name="Google Shape;44;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="520753" y="0"/>
-            <a:ext cx="6592133" cy="6601806"/>
+            <a:off x="390520" y="-852391"/>
+            <a:ext cx="4943483" cy="5760789"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="43" name="Google Shape;43;g2b0b2c8e1e6_0_24"/>
+          <p:cNvPr descr="preencoded.png" id="45" name="Google Shape;45;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18468108" y="7607300"/>
-            <a:ext cx="5525191" cy="5549900"/>
+            <a:off x="13849350" y="5705475"/>
+            <a:ext cx="4143375" cy="4162425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46" name="Google Shape;46;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="47" name="Google Shape;47;p3"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Google Shape;48;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="44" name="Google Shape;44;g2b0b2c8e1e6_0_24"/>
+          <p:cNvPr id="49" name="Google Shape;49;p3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...95 lines deleted...]
-            <a:ext cx="13650000" cy="2739000"/>
+            <a:off x="4229100" y="381000"/>
+            <a:ext cx="10256520" cy="2074545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="50" name="Google Shape;50;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="3038475"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="381000" y="3038475"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Google Shape;51;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="3038475"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="805142"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Google Shape;52;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="658178" y="3258503"/>
+              <a:ext cx="664845" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="53" name="Google Shape;53;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1752600" y="3071813"/>
+            <a:ext cx="4206240" cy="1259205"/>
+            <a:chOff x="1752600" y="3071813"/>
+            <a:chExt cx="4206240" cy="1259205"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Google Shape;54;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1752600" y="3071813"/>
+              <a:ext cx="4206240" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Google Shape;55;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1752600" y="3767138"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56" name="Google Shape;56;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12430125" y="3038475"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12430125" y="3038475"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12430125" y="3038475"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="805142"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Google Shape;58;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12678728" y="3258503"/>
+              <a:ext cx="721995" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59" name="Google Shape;59;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13801725" y="3071813"/>
+            <a:ext cx="4206240" cy="1259205"/>
+            <a:chOff x="13801725" y="3071813"/>
+            <a:chExt cx="4206240" cy="1259205"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Google Shape;60;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13801725" y="3071813"/>
+              <a:ext cx="4206240" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="61" name="Google Shape;61;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13801725" y="3767138"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="5276850"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="381000" y="5276850"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="5276850"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="805142"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="64" name="Google Shape;64;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="624840" y="5496877"/>
+              <a:ext cx="731520" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1752600" y="5310187"/>
+            <a:ext cx="4206240" cy="1259206"/>
+            <a:chOff x="1752600" y="5310187"/>
+            <a:chExt cx="4206240" cy="1259206"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1752600" y="5310187"/>
+              <a:ext cx="4206240" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="67" name="Google Shape;67;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1752600" y="6005513"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="68" name="Google Shape;68;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12430125" y="5276850"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12430125" y="5276850"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12430125" y="5276850"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="805142"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="70" name="Google Shape;70;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12669203" y="5496877"/>
+              <a:ext cx="741045" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="71" name="Google Shape;71;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13801725" y="5310187"/>
+            <a:ext cx="4206240" cy="1259206"/>
+            <a:chOff x="13801725" y="5310187"/>
+            <a:chExt cx="4206240" cy="1259206"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13801725" y="5310187"/>
+              <a:ext cx="4206240" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="73" name="Google Shape;73;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13801725" y="6005513"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="7515225"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="381000" y="7515225"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="75" name="Google Shape;75;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="7515225"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="805142"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="76" name="Google Shape;76;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="634365" y="7735253"/>
+              <a:ext cx="712470" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="77" name="Google Shape;77;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1752600" y="7548563"/>
+            <a:ext cx="4206240" cy="1259205"/>
+            <a:chOff x="1752600" y="7548563"/>
+            <a:chExt cx="4206240" cy="1259205"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="78" name="Google Shape;78;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1752600" y="7548563"/>
+              <a:ext cx="4206240" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="79" name="Google Shape;79;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1752600" y="8243888"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="80" name="Google Shape;80;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12430125" y="7515225"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12430125" y="7515225"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="81" name="Google Shape;81;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12430125" y="7515225"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="805142"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="82" name="Google Shape;82;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12664440" y="7735253"/>
+              <a:ext cx="750570" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="83" name="Google Shape;83;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13801725" y="7548563"/>
+            <a:ext cx="4206240" cy="1259205"/>
+            <a:chOff x="13801725" y="7548563"/>
+            <a:chExt cx="4206240" cy="1259205"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="84" name="Google Shape;84;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13801725" y="7548563"/>
+              <a:ext cx="4206240" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="85" name="Google Shape;85;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13801725" y="8243888"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="86" name="Google Shape;86;p3"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508063" y="4051300"/>
-            <a:ext cx="7316100" cy="1625700"/>
+            <a:off x="4591050" y="1562100"/>
+            <a:ext cx="7686675" cy="8305800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...1875 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="88" name="Shape 88"/>
+        <p:cNvPr id="91" name="Shape 91"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="89" name="Google Shape;89;g2b0b2c8e1e6_0_70"/>
+          <p:cNvPr descr="preencoded.png" id="92" name="Google Shape;92;p4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14581422" y="0"/>
-            <a:ext cx="9805626" cy="8775700"/>
+            <a:off x="10934700" y="-704850"/>
+            <a:ext cx="8667750" cy="7286626"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="90" name="Google Shape;90;g2b0b2c8e1e6_0_70"/>
+          <p:cNvPr descr="preencoded.png" id="93" name="Google Shape;93;p4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2616527" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="-6224588" y="4071938"/>
+            <a:ext cx="13849350" cy="2524125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="91" name="Google Shape;91;g2b0b2c8e1e6_0_70"/>
+          <p:cNvPr descr="preencoded.png" id="94" name="Google Shape;94;p4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2972171" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="-7596188" y="2433638"/>
+            <a:ext cx="16621125" cy="3028950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="95" name="Google Shape;95;p4"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="96" name="Google Shape;96;p4"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="97" name="Google Shape;97;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;g2b0b2c8e1e6_0_70"/>
+          <p:cNvPr id="98" name="Google Shape;98;p4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="15288600" cy="1710300"/>
+            <a:off x="2219325" y="2057400"/>
+            <a:ext cx="11477625" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="99" name="Google Shape;99;p4"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4737100"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910310" cy="5135880"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910310" cy="5135880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="100" name="Google Shape;100;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604635" cy="5135880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="101" name="Google Shape;101;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604635" cy="5135880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="101" name="Shape 101"/>
+        <p:cNvPr id="106" name="Shape 106"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="102" name="Google Shape;102;g2b0b2c8e1e6_0_82"/>
+          <p:cNvPr descr="preencoded.png" id="107" name="Google Shape;107;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9299467" cy="8557537"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1704976" y="-876300"/>
+            <a:ext cx="8678704" cy="7294453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="103" name="Google Shape;103;g2b0b2c8e1e6_0_82"/>
+          <p:cNvPr descr="preencoded.png" id="108" name="Google Shape;108;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10796349" cy="8229600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-2295526" y="-2562224"/>
+            <a:ext cx="10391776" cy="8734424"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="104" name="Google Shape;104;g2b0b2c8e1e6_0_82"/>
+          <p:cNvPr descr="preencoded.png" id="109" name="Google Shape;109;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12193524" cy="5486400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="9144000" y="6172200"/>
+            <a:ext cx="11220450" cy="5648325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="110" name="Google Shape;110;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="111" name="Google Shape;111;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="112" name="Google Shape;112;p5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="106" name="Google Shape;106;g2b0b2c8e1e6_0_82"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="107" name="Google Shape;107;g2b0b2c8e1e6_0_82"/>
+          <p:cNvPr descr="preencoded.png" id="113" name="Google Shape;113;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="11685461" cy="13716000"/>
+            <a:ext cx="8763000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="114" name="Google Shape;114;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13057232" y="2705100"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="9763125" y="2028825"/>
+            <a:ext cx="7549515" cy="2707005"/>
+            <a:chOff x="9763125" y="2028825"/>
+            <a:chExt cx="7549515" cy="2707005"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="115" name="Google Shape;115;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9763125" y="2690813"/>
+              <a:ext cx="1114425" cy="1276350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="116" name="Google Shape;116;p5"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11153775" y="2028825"/>
+              <a:ext cx="6158865" cy="2707005"/>
+              <a:chOff x="11153775" y="2028825"/>
+              <a:chExt cx="6158865" cy="2707005"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="117" name="Google Shape;117;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="2028825"/>
+                <a:ext cx="6158865" cy="779145"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Abril Fatface"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Abril Fatface"/>
+                    <a:ea typeface="Abril Fatface"/>
+                    <a:cs typeface="Abril Fatface"/>
+                    <a:sym typeface="Abril Fatface"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="118" name="Google Shape;118;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="2800350"/>
+                <a:ext cx="6128385" cy="1935480"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="119" name="Google Shape;119;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13057232" y="3625850"/>
-[...412 lines deleted...]
-      </p:sp>
+            <a:off x="9763125" y="5143500"/>
+            <a:ext cx="7549515" cy="2707005"/>
+            <a:chOff x="9763125" y="5143500"/>
+            <a:chExt cx="7549515" cy="2707005"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="120" name="Google Shape;120;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9763125" y="5776913"/>
+              <a:ext cx="1114425" cy="1333500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="121" name="Google Shape;121;p5"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11153775" y="5143500"/>
+              <a:ext cx="6158865" cy="2707005"/>
+              <a:chOff x="11153775" y="5143500"/>
+              <a:chExt cx="6158865" cy="2707005"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="122" name="Google Shape;122;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="5143500"/>
+                <a:ext cx="6158865" cy="779145"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Abril Fatface"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Abril Fatface"/>
+                    <a:ea typeface="Abril Fatface"/>
+                    <a:cs typeface="Abril Fatface"/>
+                    <a:sym typeface="Abril Fatface"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="123" name="Google Shape;123;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="5915025"/>
+                <a:ext cx="6128385" cy="1935480"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="122" name="Shape 122"/>
+        <p:cNvPr id="128" name="Shape 128"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="123" name="Google Shape;123;g2b0b2c8e1e6_0_102"/>
+          <p:cNvPr descr="preencoded.png" id="129" name="Google Shape;129;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="520753" y="0"/>
-            <a:ext cx="6592133" cy="6601806"/>
+            <a:off x="390520" y="-852391"/>
+            <a:ext cx="4943483" cy="5760789"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="124" name="Google Shape;124;g2b0b2c8e1e6_0_102"/>
+          <p:cNvPr descr="preencoded.png" id="130" name="Google Shape;130;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18468108" y="7607300"/>
-            <a:ext cx="5525191" cy="5549900"/>
+            <a:off x="13849350" y="5705475"/>
+            <a:ext cx="4143375" cy="4162425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="131" name="Google Shape;131;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="132" name="Google Shape;132;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="133" name="Google Shape;133;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="134" name="Google Shape;134;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...14 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="2626995" y="1009652"/>
+            <a:ext cx="6156960" cy="8439148"/>
+            <a:chOff x="2626995" y="1009652"/>
+            <a:chExt cx="6156960" cy="8439148"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="135" name="Google Shape;135;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5072063" y="1009652"/>
+              <a:ext cx="1266825" cy="1000121"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="136" name="Google Shape;136;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3819525" y="2438400"/>
+              <a:ext cx="3931920" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="137" name="Google Shape;137;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2626995" y="3514725"/>
+              <a:ext cx="6156960" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="138" name="Google Shape;138;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2657475" y="5343525"/>
+              <a:ext cx="6096000" cy="4105275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="139" name="Google Shape;139;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3543743" y="1384300"/>
-[...140 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="9465945" y="1009647"/>
+            <a:ext cx="6156960" cy="8439153"/>
+            <a:chOff x="9465945" y="1009647"/>
+            <a:chExt cx="6156960" cy="8439153"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="140" name="Google Shape;140;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11801475" y="1009647"/>
+              <a:ext cx="1485900" cy="1000131"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="141" name="Google Shape;141;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10910888" y="2438400"/>
+              <a:ext cx="3427095" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="142" name="Google Shape;142;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9465945" y="3514725"/>
+              <a:ext cx="6156960" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...451 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="143" name="Google Shape;143;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9496425" y="5343525"/>
+              <a:ext cx="6096000" cy="4105275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="145" name="Shape 145"/>
+        <p:cNvPr id="148" name="Shape 148"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="146" name="Google Shape;146;g2b0b2c8e1e6_0_124"/>
+          <p:cNvPr descr="preencoded.png" id="149" name="Google Shape;149;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4496362" y="0"/>
-            <a:ext cx="16308838" cy="13716000"/>
+            <a:off x="3371849" y="-742950"/>
+            <a:ext cx="12230101" cy="12534900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="147" name="Google Shape;147;g2b0b2c8e1e6_0_124"/>
+          <p:cNvPr descr="preencoded.png" id="150" name="Google Shape;150;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4039105" y="0"/>
-            <a:ext cx="16308838" cy="13716000"/>
+            <a:off x="3028949" y="-742950"/>
+            <a:ext cx="12230101" cy="12534900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="148" name="Google Shape;148;g2b0b2c8e1e6_0_124"/>
+          <p:cNvPr descr="preencoded.png" id="151" name="Google Shape;151;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3569146" y="0"/>
-            <a:ext cx="16308838" cy="13716000"/>
+            <a:off x="2676524" y="-1123950"/>
+            <a:ext cx="12230101" cy="12534900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="152" name="Google Shape;152;p7"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="153" name="Google Shape;153;p7"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="154" name="Google Shape;154;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="150" name="Google Shape;150;g2b0b2c8e1e6_0_124"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="151" name="Google Shape;151;g2b0b2c8e1e6_0_124"/>
+          <p:cNvPr descr="preencoded.png" id="155" name="Google Shape;155;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1384300"/>
-            <a:ext cx="5458634" cy="4437887"/>
+            <a:off x="-381000" y="1038225"/>
+            <a:ext cx="4474464" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="156" name="Google Shape;156;p7"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5842730" y="4229100"/>
-[...72 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="4381500" y="3171825"/>
+            <a:ext cx="10321290" cy="3910965"/>
+            <a:chOff x="4381500" y="3171825"/>
+            <a:chExt cx="10321290" cy="3910965"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="157" name="Google Shape;157;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4381500" y="3171825"/>
+              <a:ext cx="10292715" cy="3255645"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="158" name="Google Shape;158;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11553825" y="6496050"/>
+              <a:ext cx="3148965" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="159" name="Shape 159"/>
+        <p:cNvPr id="163" name="Shape 163"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="160" name="Google Shape;160;g2b0b2c8e1e6_0_137"/>
+          <p:cNvPr descr="preencoded.png" id="164" name="Google Shape;164;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14581422" y="0"/>
-            <a:ext cx="9805626" cy="8775700"/>
+            <a:off x="10934700" y="-704850"/>
+            <a:ext cx="8667750" cy="7286626"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="161" name="Google Shape;161;g2b0b2c8e1e6_0_137"/>
+          <p:cNvPr descr="preencoded.png" id="165" name="Google Shape;165;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2616527" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="-6224588" y="4071938"/>
+            <a:ext cx="13849350" cy="2524125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="162" name="Google Shape;162;g2b0b2c8e1e6_0_137"/>
+          <p:cNvPr descr="preencoded.png" id="166" name="Google Shape;166;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2972171" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="-7596188" y="2433638"/>
+            <a:ext cx="16621125" cy="3028950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="167" name="Google Shape;167;p8"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="168" name="Google Shape;168;p8"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="169" name="Google Shape;169;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="170" name="Google Shape;170;p8"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2314575" y="1400175"/>
+            <a:ext cx="3368040" cy="3402330"/>
+            <a:chOff x="2314575" y="1400175"/>
+            <a:chExt cx="3368040" cy="3402330"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="171" name="Google Shape;171;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2314575" y="1400175"/>
+              <a:ext cx="3368040" cy="1398270"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>Dragon Taming Technique</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="172" name="Google Shape;172;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2314575" y="2867025"/>
+              <a:ext cx="3337560" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="173" name="Google Shape;173;p8"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12696825" y="4895850"/>
+            <a:ext cx="3368040" cy="4021455"/>
+            <a:chOff x="12696825" y="4895850"/>
+            <a:chExt cx="3368040" cy="4021455"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="174" name="Google Shape;174;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12696825" y="4895850"/>
+              <a:ext cx="3368040" cy="2017395"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>The Art of Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="175" name="Google Shape;175;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12696825" y="6981825"/>
+              <a:ext cx="3337560" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="164" name="Google Shape;164;g2b0b2c8e1e6_0_137"/>
-[...360 lines deleted...]
-          <p:cNvPr descr=" " id="171" name="Google Shape;171;g2b0b2c8e1e6_0_137"/>
+          <p:cNvPr descr="preencoded.png" id="176" name="Google Shape;176;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5271159" y="1866900"/>
-            <a:ext cx="11964895" cy="10934700"/>
+            <a:off x="4019550" y="2324100"/>
+            <a:ext cx="8677275" cy="7343775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E7D3CA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="176" name="Shape 176"/>
+        <p:cNvPr id="181" name="Shape 181"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="177" name="Google Shape;177;g2b0b2c8e1e6_0_153"/>
+          <p:cNvPr descr="preencoded.png" id="182" name="Google Shape;182;p9"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9299467" cy="8557544"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1704976" y="-876300"/>
+            <a:ext cx="8678704" cy="7294453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="178" name="Google Shape;178;g2b0b2c8e1e6_0_153"/>
+          <p:cNvPr descr="preencoded.png" id="183" name="Google Shape;183;p9"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10796349" cy="8229600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-2295526" y="-2562224"/>
+            <a:ext cx="10391776" cy="8734424"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="179" name="Google Shape;179;g2b0b2c8e1e6_0_153"/>
+          <p:cNvPr descr="preencoded.png" id="184" name="Google Shape;184;p9"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12193524" cy="5486400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="9144000" y="6172200"/>
+            <a:ext cx="11220450" cy="5648325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="180" name="Google Shape;180;g2b0b2c8e1e6_0_153"/>
+          <p:cNvPr id="185" name="Google Shape;185;p9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2091528" y="749300"/>
-            <a:ext cx="20216700" cy="1710300"/>
+            <a:off x="1619250" y="561975"/>
+            <a:ext cx="15059025" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3A140F"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Abril Fatface"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="3A140F"/>
                 </a:solidFill>
                 <a:latin typeface="Abril Fatface"/>
                 <a:ea typeface="Abril Fatface"/>
                 <a:cs typeface="Abril Fatface"/>
                 <a:sym typeface="Abril Fatface"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="186" name="Google Shape;186;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2146568" y="4025900"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="1609725" y="3019425"/>
+            <a:ext cx="6153150" cy="6153150"/>
+            <a:chOff x="1609725" y="3019425"/>
+            <a:chExt cx="6153150" cy="6153150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="187" name="Google Shape;187;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1609725" y="3019425"/>
+              <a:ext cx="6153150" cy="6153150"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="805142"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="188" name="Google Shape;188;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2381250" y="4438650"/>
+              <a:ext cx="4619625" cy="4619625"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="C2845E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="189" name="Google Shape;189;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3152775" y="5848350"/>
+              <a:ext cx="3067050" cy="3067050"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="190" name="Google Shape;190;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4101465" y="3387090"/>
+              <a:ext cx="1160145" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="191" name="Google Shape;191;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4091940" y="6997065"/>
+              <a:ext cx="1188720" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="192" name="Google Shape;192;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4082415" y="4796790"/>
+              <a:ext cx="1217295" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Abril Fatface"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Abril Fatface"/>
+                  <a:ea typeface="Abril Fatface"/>
+                  <a:cs typeface="Abril Fatface"/>
+                  <a:sym typeface="Abril Fatface"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="193" name="Google Shape;193;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2146568" y="4025900"/>
-[...37 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="194" name="Google Shape;194;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="195" name="Google Shape;195;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="805142"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="805142"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="196" name="Google Shape;196;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3175397" y="5918200"/>
-[...37 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="9448800" y="2667000"/>
+            <a:ext cx="6433185" cy="1906905"/>
+            <a:chOff x="9448800" y="2667000"/>
+            <a:chExt cx="6433185" cy="1906905"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="197" name="Google Shape;197;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9448800" y="2667000"/>
+              <a:ext cx="857250" cy="685800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="198" name="Google Shape;198;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9477375" y="3552825"/>
+              <a:ext cx="6404610" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="199" name="Google Shape;199;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4204225" y="7797800"/>
-[...37 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="9448792" y="5181596"/>
+            <a:ext cx="6433193" cy="1983109"/>
+            <a:chOff x="9448792" y="5181596"/>
+            <a:chExt cx="6433193" cy="1983109"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="200" name="Google Shape;200;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9448792" y="5181596"/>
+              <a:ext cx="895365" cy="762008"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="201" name="Google Shape;201;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9477375" y="6143625"/>
+              <a:ext cx="6404610" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="202" name="Google Shape;202;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5474384" y="4521200"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="9448800" y="7696200"/>
+            <a:ext cx="6433185" cy="1887855"/>
+            <a:chOff x="9448800" y="7696200"/>
+            <a:chExt cx="6433185" cy="1887855"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="203" name="Google Shape;203;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9448800" y="7696200"/>
+              <a:ext cx="971550" cy="666750"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="204" name="Google Shape;204;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9477375" y="8562975"/>
+              <a:ext cx="6404610" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Abril Fatface"/>
-[...727 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>