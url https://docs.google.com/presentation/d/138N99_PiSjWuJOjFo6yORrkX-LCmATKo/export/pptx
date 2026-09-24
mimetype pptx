--- v0 (2025-12-07)
+++ v1 (2026-09-24)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
@@ -84,334 +85,336 @@
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
     <p:sldId id="279" r:id="rId28"/>
     <p:sldId id="280" r:id="rId29"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Poppins"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId30"/>
       <p:bold r:id="rId31"/>
       <p:italic r:id="rId32"/>
       <p:boldItalic r:id="rId33"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Poppins"/>
       <p:regular r:id="rId34"/>
       <p:bold r:id="rId35"/>
       <p:italic r:id="rId36"/>
       <p:boldItalic r:id="rId37"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Montserrat"/>
+      <p:font typeface="Lato"/>
       <p:regular r:id="rId38"/>
       <p:bold r:id="rId39"/>
       <p:italic r:id="rId40"/>
       <p:boldItalic r:id="rId41"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Inter"/>
+      <p:font typeface="Montserrat"/>
       <p:regular r:id="rId42"/>
       <p:bold r:id="rId43"/>
+      <p:italic r:id="rId44"/>
+      <p:boldItalic r:id="rId45"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Poppins SemiBold"/>
-      <p:regular r:id="rId44"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId47"/>
+      <p:regular r:id="rId46"/>
+      <p:bold r:id="rId47"/>
+      <p:italic r:id="rId48"/>
+      <p:boldItalic r:id="rId49"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Carter One"/>
-      <p:regular r:id="rId48"/>
+      <p:regular r:id="rId50"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId49" roundtripDataSignature="AMtx7mhccprXKESGacU4chmx8KUj2MGtFQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId51" roundtripDataSignature="AMtx7mgu//XJhkr2aJFm5vxsWKfOtetC3A=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/CarterOne-regular.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId49" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId51" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/CarterOne-regular.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1336,243 +1339,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1661,139 +1664,139 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g2afba95577a_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;g40a00e307db_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g2afba95577a_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;g40a00e307db_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g2afba95577a_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;g40a00e307db_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1804,153 +1807,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="231" name="Shape 231"/>
+        <p:cNvPr id="214" name="Shape 214"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="232" name="Google Shape;232;g2afba95577a_0_211:notes"/>
+          <p:cNvPr id="215" name="Google Shape;215;g40a00e307db_0_194:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="233" name="Google Shape;233;g2afba95577a_0_211:notes"/>
+          <p:cNvPr id="216" name="Google Shape;216;g40a00e307db_0_194:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;g2afba95577a_0_211:notes"/>
+          <p:cNvPr id="217" name="Google Shape;217;g40a00e307db_0_194:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1961,153 +1964,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="258" name="Shape 258"/>
+        <p:cNvPr id="242" name="Shape 242"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="259" name="Google Shape;259;g2afba95577a_0_237:notes"/>
+          <p:cNvPr id="243" name="Google Shape;243;g40a00e307db_0_221:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="260" name="Google Shape;260;g2afba95577a_0_237:notes"/>
+          <p:cNvPr id="244" name="Google Shape;244;g40a00e307db_0_221:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="261" name="Google Shape;261;g2afba95577a_0_237:notes"/>
+          <p:cNvPr id="245" name="Google Shape;245;g40a00e307db_0_221:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2118,153 +2121,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="318" name="Shape 318"/>
+        <p:cNvPr id="290" name="Shape 290"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;g2afba95577a_0_296:notes"/>
+          <p:cNvPr id="291" name="Google Shape;291;g40a00e307db_0_268:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="320" name="Google Shape;320;g2afba95577a_0_296:notes"/>
+          <p:cNvPr id="292" name="Google Shape;292;g40a00e307db_0_268:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="321" name="Google Shape;321;g2afba95577a_0_296:notes"/>
+          <p:cNvPr id="293" name="Google Shape;293;g40a00e307db_0_268:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2275,153 +2278,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="350" name="Shape 350"/>
+        <p:cNvPr id="316" name="Shape 316"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="351" name="Google Shape;351;g2afba95577a_0_327:notes"/>
+          <p:cNvPr id="317" name="Google Shape;317;g40a00e307db_0_293:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="352" name="Google Shape;352;g2afba95577a_0_327:notes"/>
+          <p:cNvPr id="318" name="Google Shape;318;g40a00e307db_0_293:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="353" name="Google Shape;353;g2afba95577a_0_327:notes"/>
+          <p:cNvPr id="319" name="Google Shape;319;g40a00e307db_0_293:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2432,153 +2435,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="369" name="Shape 369"/>
+        <p:cNvPr id="336" name="Shape 336"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="370" name="Google Shape;370;g2afba95577a_0_345:notes"/>
+          <p:cNvPr id="337" name="Google Shape;337;g40a00e307db_0_312:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="371" name="Google Shape;371;g2afba95577a_0_345:notes"/>
+          <p:cNvPr id="338" name="Google Shape;338;g40a00e307db_0_312:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="372" name="Google Shape;372;g2afba95577a_0_345:notes"/>
+          <p:cNvPr id="339" name="Google Shape;339;g40a00e307db_0_312:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2589,153 +2592,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="399" name="Shape 399"/>
+        <p:cNvPr id="355" name="Shape 355"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="400" name="Google Shape;400;g2afba95577a_0_374:notes"/>
+          <p:cNvPr id="356" name="Google Shape;356;g40a00e307db_0_330:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="401" name="Google Shape;401;g2afba95577a_0_374:notes"/>
+          <p:cNvPr id="357" name="Google Shape;357;g40a00e307db_0_330:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="402" name="Google Shape;402;g2afba95577a_0_374:notes"/>
+          <p:cNvPr id="358" name="Google Shape;358;g40a00e307db_0_330:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2746,153 +2749,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="467" name="Shape 467"/>
+        <p:cNvPr id="421" name="Shape 421"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="468" name="Google Shape;468;g2afba95577a_0_441:notes"/>
+          <p:cNvPr id="422" name="Google Shape;422;g40a00e307db_0_395:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="469" name="Google Shape;469;g2afba95577a_0_441:notes"/>
+          <p:cNvPr id="423" name="Google Shape;423;g40a00e307db_0_395:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="470" name="Google Shape;470;g2afba95577a_0_441:notes"/>
+          <p:cNvPr id="424" name="Google Shape;424;g40a00e307db_0_395:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2903,153 +2906,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="488" name="Shape 488"/>
+        <p:cNvPr id="442" name="Shape 442"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="489" name="Google Shape;489;g2afba95577a_0_461:notes"/>
+          <p:cNvPr id="443" name="Google Shape;443;g40a00e307db_0_415:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="490" name="Google Shape;490;g2afba95577a_0_461:notes"/>
+          <p:cNvPr id="444" name="Google Shape;444;g40a00e307db_0_415:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="491" name="Google Shape;491;g2afba95577a_0_461:notes"/>
+          <p:cNvPr id="445" name="Google Shape;445;g40a00e307db_0_415:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3060,153 +3063,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="506" name="Shape 506"/>
+        <p:cNvPr id="460" name="Shape 460"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="507" name="Google Shape;507;g2afba95577a_0_478:notes"/>
+          <p:cNvPr id="461" name="Google Shape;461;g40a00e307db_0_432:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="508" name="Google Shape;508;g2afba95577a_0_478:notes"/>
+          <p:cNvPr id="462" name="Google Shape;462;g40a00e307db_0_432:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="509" name="Google Shape;509;g2afba95577a_0_478:notes"/>
+          <p:cNvPr id="463" name="Google Shape;463;g40a00e307db_0_432:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3217,153 +3220,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="525" name="Shape 525"/>
+        <p:cNvPr id="480" name="Shape 480"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="526" name="Google Shape;526;g2afba95577a_0_496:notes"/>
+          <p:cNvPr id="481" name="Google Shape;481;g40a00e307db_0_451:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="527" name="Google Shape;527;g2afba95577a_0_496:notes"/>
+          <p:cNvPr id="482" name="Google Shape;482;g40a00e307db_0_451:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="528" name="Google Shape;528;g2afba95577a_0_496:notes"/>
+          <p:cNvPr id="483" name="Google Shape;483;g40a00e307db_0_451:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3374,153 +3377,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="24" name="Shape 24"/>
+        <p:cNvPr id="25" name="Shape 25"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;g2afba95577a_0_12:notes"/>
+          <p:cNvPr id="26" name="Google Shape;26;g40a00e307db_0_13:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;g2afba95577a_0_12:notes"/>
+          <p:cNvPr id="27" name="Google Shape;27;g40a00e307db_0_13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;g2afba95577a_0_12:notes"/>
+          <p:cNvPr id="28" name="Google Shape;28;g40a00e307db_0_13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3531,153 +3534,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="534" name="Shape 534"/>
+        <p:cNvPr id="490" name="Shape 490"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="535" name="Google Shape;535;g2afba95577a_0_504:notes"/>
+          <p:cNvPr id="491" name="Google Shape;491;g40a00e307db_0_460:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="536" name="Google Shape;536;g2afba95577a_0_504:notes"/>
+          <p:cNvPr id="492" name="Google Shape;492;g40a00e307db_0_460:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="537" name="Google Shape;537;g2afba95577a_0_504:notes"/>
+          <p:cNvPr id="493" name="Google Shape;493;g40a00e307db_0_460:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3688,153 +3691,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="569" name="Shape 569"/>
+        <p:cNvPr id="518" name="Shape 518"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="570" name="Google Shape;570;g2afba95577a_0_538:notes"/>
+          <p:cNvPr id="519" name="Google Shape;519;g40a00e307db_0_487:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="571" name="Google Shape;571;g2afba95577a_0_538:notes"/>
+          <p:cNvPr id="520" name="Google Shape;520;g40a00e307db_0_487:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="572" name="Google Shape;572;g2afba95577a_0_538:notes"/>
+          <p:cNvPr id="521" name="Google Shape;521;g40a00e307db_0_487:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3845,153 +3848,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="592" name="Shape 592"/>
+        <p:cNvPr id="540" name="Shape 540"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="593" name="Google Shape;593;g2afba95577a_0_560:notes"/>
+          <p:cNvPr id="541" name="Google Shape;541;g40a00e307db_0_508:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="594" name="Google Shape;594;g2afba95577a_0_560:notes"/>
+          <p:cNvPr id="542" name="Google Shape;542;g40a00e307db_0_508:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="595" name="Google Shape;595;g2afba95577a_0_560:notes"/>
+          <p:cNvPr id="543" name="Google Shape;543;g40a00e307db_0_508:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4002,153 +4005,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="650" name="Shape 650"/>
+        <p:cNvPr id="590" name="Shape 590"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="651" name="Google Shape;651;g2afba95577a_0_617:notes"/>
+          <p:cNvPr id="591" name="Google Shape;591;g40a00e307db_0_557:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="652" name="Google Shape;652;g2afba95577a_0_617:notes"/>
+          <p:cNvPr id="592" name="Google Shape;592;g40a00e307db_0_557:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="653" name="Google Shape;653;g2afba95577a_0_617:notes"/>
+          <p:cNvPr id="593" name="Google Shape;593;g40a00e307db_0_557:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4159,153 +4162,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="689" name="Shape 689"/>
+        <p:cNvPr id="622" name="Shape 622"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="690" name="Google Shape;690;g2afba95577a_0_655:notes"/>
+          <p:cNvPr id="623" name="Google Shape;623;g40a00e307db_0_588:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="691" name="Google Shape;691;g2afba95577a_0_655:notes"/>
+          <p:cNvPr id="624" name="Google Shape;624;g40a00e307db_0_588:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="692" name="Google Shape;692;g2afba95577a_0_655:notes"/>
+          <p:cNvPr id="625" name="Google Shape;625;g40a00e307db_0_588:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4316,153 +4319,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="769" name="Shape 769"/>
+        <p:cNvPr id="714" name="Shape 714"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="770" name="Google Shape;770;g2afba95577a_0_734:notes"/>
+          <p:cNvPr id="715" name="Google Shape;715;g40a00e307db_0_679:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="771" name="Google Shape;771;g2afba95577a_0_734:notes"/>
+          <p:cNvPr id="716" name="Google Shape;716;g40a00e307db_0_679:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="772" name="Google Shape;772;g2afba95577a_0_734:notes"/>
+          <p:cNvPr id="717" name="Google Shape;717;g40a00e307db_0_679:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4473,153 +4476,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvPr id="43" name="Shape 43"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;g2afba95577a_0_28:notes"/>
+          <p:cNvPr id="44" name="Google Shape;44;g40a00e307db_0_30:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;g2afba95577a_0_28:notes"/>
+          <p:cNvPr id="45" name="Google Shape;45;g40a00e307db_0_30:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="44" name="Google Shape;44;g2afba95577a_0_28:notes"/>
+          <p:cNvPr id="46" name="Google Shape;46;g40a00e307db_0_30:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4630,153 +4633,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="86" name="Shape 86"/>
+        <p:cNvPr id="83" name="Shape 83"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;g2afba95577a_0_72:notes"/>
+          <p:cNvPr id="84" name="Google Shape;84;g40a00e307db_0_69:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;g2afba95577a_0_72:notes"/>
+          <p:cNvPr id="85" name="Google Shape;85;g40a00e307db_0_69:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;g2afba95577a_0_72:notes"/>
+          <p:cNvPr id="86" name="Google Shape;86;g40a00e307db_0_69:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4787,153 +4790,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="100" name="Shape 100"/>
+        <p:cNvPr id="99" name="Shape 99"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;g2afba95577a_0_85:notes"/>
+          <p:cNvPr id="100" name="Google Shape;100;g40a00e307db_0_84:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;g2afba95577a_0_85:notes"/>
+          <p:cNvPr id="101" name="Google Shape;101;g40a00e307db_0_84:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;g2afba95577a_0_85:notes"/>
+          <p:cNvPr id="102" name="Google Shape;102;g40a00e307db_0_84:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4958,139 +4961,139 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="121" name="Shape 121"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="122" name="Google Shape;122;g2afba95577a_0_105:notes"/>
+          <p:cNvPr id="122" name="Google Shape;122;g40a00e307db_0_105:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="123" name="Google Shape;123;g2afba95577a_0_105:notes"/>
+          <p:cNvPr id="123" name="Google Shape;123;g40a00e307db_0_105:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="124" name="Google Shape;124;g2afba95577a_0_105:notes"/>
+          <p:cNvPr id="124" name="Google Shape;124;g40a00e307db_0_105:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5101,153 +5104,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="155" name="Shape 155"/>
+        <p:cNvPr id="147" name="Shape 147"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="156" name="Google Shape;156;g2afba95577a_0_138:notes"/>
+          <p:cNvPr id="148" name="Google Shape;148;g40a00e307db_0_130:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;g2afba95577a_0_138:notes"/>
+          <p:cNvPr id="149" name="Google Shape;149;g40a00e307db_0_130:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;g2afba95577a_0_138:notes"/>
+          <p:cNvPr id="150" name="Google Shape;150;g40a00e307db_0_130:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5258,153 +5261,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="173" name="Shape 173"/>
+        <p:cNvPr id="166" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;g2afba95577a_0_155:notes"/>
+          <p:cNvPr id="167" name="Google Shape;167;g40a00e307db_0_148:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="175" name="Google Shape;175;g2afba95577a_0_155:notes"/>
+          <p:cNvPr id="168" name="Google Shape;168;g40a00e307db_0_148:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;g2afba95577a_0_155:notes"/>
+          <p:cNvPr id="169" name="Google Shape;169;g40a00e307db_0_148:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5415,153 +5418,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="193" name="Shape 193"/>
+        <p:cNvPr id="187" name="Shape 187"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="194" name="Google Shape;194;g2afba95577a_0_174:notes"/>
+          <p:cNvPr id="188" name="Google Shape;188;g40a00e307db_0_168:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="195" name="Google Shape;195;g2afba95577a_0_174:notes"/>
+          <p:cNvPr id="189" name="Google Shape;189;g40a00e307db_0_168:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="196" name="Google Shape;196;g2afba95577a_0_174:notes"/>
+          <p:cNvPr id="190" name="Google Shape;190;g40a00e307db_0_168:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5658,30440 +5661,25902 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image209.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image197.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image226.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image222.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image211.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image196.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image205.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image201.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image198.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image219.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image212.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image204.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image227.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image229.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image233.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image230.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image231.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="DBDAFA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g2afba95577a_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;g40a00e307db_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="2349500"/>
-            <a:ext cx="8383048" cy="8382000"/>
+            <a:off x="10906125" y="1762125"/>
+            <a:ext cx="6286500" cy="6286500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="17" name="Google Shape;17;g2afba95577a_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;g40a00e307db_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-673184" y="-342900"/>
-            <a:ext cx="6503213" cy="4749800"/>
+            <a:off x="-504825" y="-257175"/>
+            <a:ext cx="4876800" cy="3562350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="18" name="Google Shape;18;g2afba95577a_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="18" name="Google Shape;18;g40a00e307db_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19001575" y="8521700"/>
-            <a:ext cx="5843636" cy="5193792"/>
+            <a:off x="14249400" y="6391275"/>
+            <a:ext cx="4382180" cy="3895344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;g2afba95577a_0_0"/>
+          <p:cNvPr id="19" name="Google Shape;19;g40a00e307db_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10872559" y="4406900"/>
-            <a:ext cx="13904100" cy="4605900"/>
+            <a:off x="8153400" y="3305175"/>
+            <a:ext cx="10264200" cy="3474600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="125000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>Parkinson's </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="8A8BEA"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>Disease</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Google Shape;20;g2afba95577a_0_0"/>
+          <p:cNvPr id="20" name="Google Shape;20;g40a00e307db_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10872559" y="9182100"/>
-            <a:ext cx="13239300" cy="1490100"/>
+            <a:off x="8153400" y="6886575"/>
+            <a:ext cx="9938400" cy="1127700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="Poppins SemiBold"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins SemiBold"/>
                 <a:ea typeface="Poppins SemiBold"/>
                 <a:cs typeface="Poppins SemiBold"/>
                 <a:sym typeface="Poppins SemiBold"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;g40a00e307db_0_0"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="22" name="Google Shape;22;g40a00e307db_0_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Google Shape;23;g40a00e307db_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="24" name="Google Shape;24;g40a00e307db_0_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="71438" y="485775"/>
+            <a:ext cx="8105775" cy="9172575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="DBDAFA"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="218" name="Shape 218"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="219" name="Google Shape;219;g40a00e307db_0_194"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-152400" y="1562100"/>
+            <a:ext cx="11896725" cy="11896725"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="220" name="Google Shape;220;g40a00e307db_0_194"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14573250" y="-352425"/>
+            <a:ext cx="4200525" cy="3819525"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="221" name="Google Shape;221;g40a00e307db_0_194"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="4714875"/>
+            <a:ext cx="2171700" cy="5572125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="222" name="Google Shape;222;g40a00e307db_0_194"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="223" name="Google Shape;223;g40a00e307db_0_194"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="224" name="Google Shape;224;g40a00e307db_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="225" name="Google Shape;225;g40a00e307db_0_194"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1333500" y="352425"/>
+            <a:ext cx="4772100" cy="1438200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Carter One"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Carter One"/>
+                <a:ea typeface="Carter One"/>
+                <a:cs typeface="Carter One"/>
+                <a:sym typeface="Carter One"/>
+              </a:rPr>
+              <a:t>Pricing Plan</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="226" name="Google Shape;226;g40a00e307db_0_194"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1333500" y="1714500"/>
+            <a:ext cx="15630450" cy="7800900"/>
+            <a:chOff x="1333500" y="1714500"/>
+            <a:chExt cx="15630450" cy="7800900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="227" name="Google Shape;227;g40a00e307db_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1714500"/>
+              <a:ext cx="4829100" cy="7800900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="228" name="Google Shape;228;g40a00e307db_0_194"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3290887" y="2028825"/>
+              <a:ext cx="914400" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="229" name="Google Shape;229;g40a00e307db_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1714500"/>
+              <a:ext cx="4829100" cy="7800900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="230" name="Google Shape;230;g40a00e307db_0_194"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8772525" y="2028825"/>
+              <a:ext cx="752475" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="231" name="Google Shape;231;g40a00e307db_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1714500"/>
+              <a:ext cx="4829100" cy="7800900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="232" name="Google Shape;232;g40a00e307db_0_194"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13968413" y="2028825"/>
+              <a:ext cx="1162050" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="233" name="Google Shape;233;g40a00e307db_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3082290" y="3343275"/>
+              <a:ext cx="1331700" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="234" name="Google Shape;234;g40a00e307db_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4276725"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="235" name="Google Shape;235;g40a00e307db_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2439353" y="8467725"/>
+              <a:ext cx="2617500" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="236" name="Google Shape;236;g40a00e307db_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8568690" y="3343275"/>
+              <a:ext cx="1160100" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="237" name="Google Shape;237;g40a00e307db_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4276725"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;g40a00e307db_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7797165" y="8467725"/>
+              <a:ext cx="2703300" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="239" name="Google Shape;239;g40a00e307db_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13293090" y="3343275"/>
+              <a:ext cx="2512800" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="240" name="Google Shape;240;g40a00e307db_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4276725"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;g40a00e307db_0_194"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13059728" y="8467725"/>
+              <a:ext cx="2979300" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="DBDAFA"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="246" name="Shape 246"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="247" name="Google Shape;247;g40a00e307db_0_221"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11172825" y="-1590675"/>
+            <a:ext cx="9782175" cy="9782175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="248" name="Google Shape;248;g40a00e307db_0_221"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1666875" y="5638800"/>
+            <a:ext cx="6086473" cy="5248276"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="249" name="Google Shape;249;g40a00e307db_0_221"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="16059150" y="1485900"/>
+            <a:ext cx="1133475" cy="857250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="250" name="Google Shape;250;g40a00e307db_0_221"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="17002125" y="523875"/>
+            <a:ext cx="752475" cy="695325"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="251" name="Google Shape;251;g40a00e307db_0_221"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="252" name="Google Shape;252;g40a00e307db_0_221"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="253" name="Google Shape;253;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="254" name="Google Shape;254;g40a00e307db_0_221"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1314450" y="1009650"/>
+            <a:ext cx="4229100" cy="4676625"/>
+            <a:chOff x="1314450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4676625"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="255" name="Google Shape;255;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1314450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="256" name="Google Shape;256;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2814638" y="1362075"/>
+              <a:ext cx="2028900" cy="4324200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="257" name="Google Shape;257;g40a00e307db_0_221"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1714500" y="5791200"/>
+            <a:ext cx="3497700" cy="1697475"/>
+            <a:chOff x="1714500" y="5791200"/>
+            <a:chExt cx="3497700" cy="1697475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="258" name="Google Shape;258;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="5791200"/>
+              <a:ext cx="3497700" cy="643800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="259" name="Google Shape;259;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="260" name="Google Shape;260;g40a00e307db_0_221"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1714500" y="7686675"/>
+            <a:ext cx="3497700" cy="1697475"/>
+            <a:chOff x="1714500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1697475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="261" name="Google Shape;261;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="7686675"/>
+              <a:ext cx="3497700" cy="643800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="262" name="Google Shape;262;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="8362950"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="263" name="Google Shape;263;g40a00e307db_0_221"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5124450" y="1009650"/>
+            <a:ext cx="4229100" cy="4676625"/>
+            <a:chOff x="5124450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4676625"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="264" name="Google Shape;264;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5124450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="8A8BEA"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="265" name="Google Shape;265;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6215063" y="1362075"/>
+              <a:ext cx="2847900" cy="4324200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="266" name="Google Shape;266;g40a00e307db_0_221"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5524500" y="5791200"/>
+            <a:ext cx="3497700" cy="1697475"/>
+            <a:chOff x="5524500" y="5791200"/>
+            <a:chExt cx="3497700" cy="1697475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="267" name="Google Shape;267;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="5791200"/>
+              <a:ext cx="3497700" cy="643800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="268" name="Google Shape;268;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="269" name="Google Shape;269;g40a00e307db_0_221"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5524500" y="7686675"/>
+            <a:ext cx="3497700" cy="1697475"/>
+            <a:chOff x="5524500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1697475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="270" name="Google Shape;270;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="7686675"/>
+              <a:ext cx="3497700" cy="643800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Foundation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="271" name="Google Shape;271;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="8362950"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Shimmering City established</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="272" name="Google Shape;272;g40a00e307db_0_221"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8934450" y="1009650"/>
+            <a:ext cx="4229100" cy="4676625"/>
+            <a:chOff x="8934450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4676625"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="273" name="Google Shape;273;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8934450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="274" name="Google Shape;274;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10144125" y="1362075"/>
+              <a:ext cx="2610000" cy="4324200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="275" name="Google Shape;275;g40a00e307db_0_221"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9334500" y="5791200"/>
+            <a:ext cx="3497700" cy="1697475"/>
+            <a:chOff x="9334500" y="5791200"/>
+            <a:chExt cx="3497700" cy="1697475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="276" name="Google Shape;276;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="5791200"/>
+              <a:ext cx="3497700" cy="643800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>War</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="277" name="Google Shape;277;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdoms clash in conflict.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="278" name="Google Shape;278;g40a00e307db_0_221"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9334500" y="7686675"/>
+            <a:ext cx="3497700" cy="1697475"/>
+            <a:chOff x="9334500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1697475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="279" name="Google Shape;279;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="7686675"/>
+              <a:ext cx="3497700" cy="643800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Transformation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="280" name="Google Shape;280;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="8362950"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Peasant discovers magical powers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="281" name="Google Shape;281;g40a00e307db_0_221"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12744450" y="1009650"/>
+            <a:ext cx="4229100" cy="4676625"/>
+            <a:chOff x="12744450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4676625"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="282" name="Google Shape;282;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12744450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="8A8BEA"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="283" name="Google Shape;283;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14211300" y="1362075"/>
+              <a:ext cx="2095500" cy="4324200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="284" name="Google Shape;284;g40a00e307db_0_221"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13144500" y="5791200"/>
+            <a:ext cx="3497700" cy="1697475"/>
+            <a:chOff x="13144500" y="5791200"/>
+            <a:chExt cx="3497700" cy="1697475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="285" name="Google Shape;285;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="5791200"/>
+              <a:ext cx="3497700" cy="643800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="286" name="Google Shape;286;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdom attacked by monsters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="287" name="Google Shape;287;g40a00e307db_0_221"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13144500" y="7686675"/>
+            <a:ext cx="3497700" cy="1697475"/>
+            <a:chOff x="13144500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1697475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="288" name="Google Shape;288;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="7686675"/>
+              <a:ext cx="3497700" cy="643800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Betrayal</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="289" name="Google Shape;289;g40a00e307db_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="8362950"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Queen's advisor revealed as spy.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="DBDAFA"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="294" name="Shape 294"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="295" name="Google Shape;295;g40a00e307db_0_268"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10906125" y="1762125"/>
+            <a:ext cx="6286500" cy="6286500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="296" name="Google Shape;296;g40a00e307db_0_268"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-504825" y="-257175"/>
+            <a:ext cx="4876800" cy="3562350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="297" name="Google Shape;297;g40a00e307db_0_268"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="14249400" y="6391275"/>
+            <a:ext cx="4382180" cy="3895344"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="298" name="Google Shape;298;g40a00e307db_0_268"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="299" name="Google Shape;299;g40a00e307db_0_268"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="300" name="Google Shape;300;g40a00e307db_0_268"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="301" name="Google Shape;301;g40a00e307db_0_268"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4867275" y="942975"/>
+            <a:ext cx="4562475" cy="9277350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="302" name="Google Shape;302;g40a00e307db_0_268"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="942975"/>
+            <a:ext cx="4562475" cy="9277350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="303" name="Google Shape;303;g40a00e307db_0_268"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10410825" y="2428875"/>
+            <a:ext cx="7915200" cy="1438200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Carter One"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Carter One"/>
+                <a:ea typeface="Carter One"/>
+                <a:cs typeface="Carter One"/>
+                <a:sym typeface="Carter One"/>
+              </a:rPr>
+              <a:t>Some Data</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="Google Shape;21;g2afba95577a_0_0"/>
+          <p:cNvPr id="304" name="Google Shape;304;g40a00e307db_0_268"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="10296525" y="4762500"/>
+            <a:ext cx="1886100" cy="1438200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Carter One"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Carter One"/>
+                <a:ea typeface="Carter One"/>
+                <a:cs typeface="Carter One"/>
+                <a:sym typeface="Carter One"/>
+              </a:rPr>
+              <a:t>75%</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="305" name="Google Shape;305;g40a00e307db_0_268"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12068175" y="4591050"/>
+            <a:ext cx="4726200" cy="1621275"/>
+            <a:chOff x="12068175" y="4591050"/>
+            <a:chExt cx="4726200" cy="1621275"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="306" name="Google Shape;306;g40a00e307db_0_268"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12068175" y="4591050"/>
+              <a:ext cx="4726200" cy="643800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="307" name="Google Shape;307;g40a00e307db_0_268"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12068175" y="5191125"/>
+              <a:ext cx="4718700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="308" name="Google Shape;308;g40a00e307db_0_268"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10296525" y="6767512"/>
+            <a:ext cx="2171700" cy="1438200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Carter One"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Carter One"/>
+                <a:ea typeface="Carter One"/>
+                <a:cs typeface="Carter One"/>
+                <a:sym typeface="Carter One"/>
+              </a:rPr>
+              <a:t>60%</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="309" name="Google Shape;309;g40a00e307db_0_268"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12353925" y="6562725"/>
+            <a:ext cx="4440600" cy="1687950"/>
+            <a:chOff x="12353925" y="6562725"/>
+            <a:chExt cx="4440600" cy="1687950"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="310" name="Google Shape;310;g40a00e307db_0_268"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="6562725"/>
+              <a:ext cx="4440600" cy="1167900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="311" name="Google Shape;311;g40a00e307db_0_268"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="7686675"/>
+              <a:ext cx="4432800" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="312" name="Google Shape;312;g40a00e307db_0_268"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10296525" y="8772525"/>
+            <a:ext cx="2190900" cy="1438200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Carter One"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Carter One"/>
+                <a:ea typeface="Carter One"/>
+                <a:cs typeface="Carter One"/>
+                <a:sym typeface="Carter One"/>
+              </a:rPr>
+              <a:t>90%</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="313" name="Google Shape;313;g40a00e307db_0_268"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12372975" y="8601075"/>
+            <a:ext cx="4421400" cy="1621275"/>
+            <a:chOff x="12372975" y="8601075"/>
+            <a:chExt cx="4421400" cy="1621275"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="314" name="Google Shape;314;g40a00e307db_0_268"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12372975" y="8601075"/>
+              <a:ext cx="4421400" cy="643800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="315" name="Google Shape;315;g40a00e307db_0_268"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12372975" y="9201150"/>
+              <a:ext cx="4413900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="DBDAFA"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="320" name="Shape 320"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="321" name="Google Shape;321;g40a00e307db_0_293"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="8A8BEA"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="22" name="Google Shape;22;g2afba95577a_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="322" name="Google Shape;322;g40a00e307db_0_293"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2466975" y="1352550"/>
+            <a:ext cx="13354050" cy="7591425"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="323" name="Google Shape;323;g40a00e307db_0_293"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2667000" y="942975"/>
+            <a:ext cx="13354050" cy="7591425"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="324" name="Google Shape;324;g40a00e307db_0_293"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2209800" y="1666875"/>
+            <a:ext cx="13354050" cy="7591425"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="325" name="Google Shape;325;g40a00e307db_0_293"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="561975" y="942975"/>
+            <a:ext cx="2571750" cy="2571750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="23" name="Google Shape;23;g2afba95577a_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="326" name="Google Shape;326;g40a00e307db_0_293"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="927216" y="2705100"/>
-            <a:ext cx="9145143" cy="8115300"/>
+            <a:off x="16021050" y="6457950"/>
+            <a:ext cx="2971800" cy="3829050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-    </p:spTree>
-[...30 lines deleted...]
-      </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="236" name="Google Shape;236;g2afba95577a_0_211"/>
-[...640 lines deleted...]
-          <p:cNvPr descr=" " id="249" name="Google Shape;249;g2afba95577a_0_211"/>
+          <p:cNvPr descr="preencoded.png" id="327" name="Google Shape;327;g40a00e307db_0_293"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11358224" y="2743200"/>
-            <a:ext cx="1683305" cy="1625588"/>
+            <a:off x="-2676525" y="1533525"/>
+            <a:ext cx="12592050" cy="12592050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="328" name="Google Shape;328;g40a00e307db_0_293"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="329" name="Google Shape;329;g40a00e307db_0_293"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="330" name="Google Shape;330;g40a00e307db_0_293"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="8A8BEA"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Carter One"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="331" name="Google Shape;331;g40a00e307db_0_293"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3177540" y="2238375"/>
+            <a:ext cx="11942400" cy="5917050"/>
+            <a:chOff x="3177540" y="2238375"/>
+            <a:chExt cx="11942400" cy="5917050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="332" name="Google Shape;332;g40a00e307db_0_293"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3177540" y="2238375"/>
+              <a:ext cx="11942400" cy="4804350"/>
+              <a:chOff x="3177540" y="2238375"/>
+              <a:chExt cx="11942400" cy="4804350"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="333" name="Google Shape;333;g40a00e307db_0_293"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4533900" y="2238375"/>
+                <a:ext cx="9229800" cy="4324200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Carter One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="8A8BEA"/>
+                    </a:solidFill>
+                    <a:latin typeface="Carter One"/>
+                    <a:ea typeface="Carter One"/>
+                    <a:cs typeface="Carter One"/>
+                    <a:sym typeface="Carter One"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="334" name="Google Shape;334;g40a00e307db_0_293"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3177540" y="5915025"/>
+                <a:ext cx="11942400" cy="1127700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Poppins SemiBold"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins SemiBold"/>
+                    <a:ea typeface="Poppins SemiBold"/>
+                    <a:cs typeface="Poppins SemiBold"/>
+                    <a:sym typeface="Poppins SemiBold"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="335" name="Google Shape;335;g40a00e307db_0_293"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5641658" y="7134225"/>
+              <a:ext cx="7014300" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...4947 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="DBDAFA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="373" name="Shape 373"/>
+        <p:cNvPr id="340" name="Shape 340"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="374" name="Google Shape;374;g2afba95577a_0_345"/>
+          <p:cNvPr descr="preencoded.png" id="341" name="Google Shape;341;g40a00e307db_0_312"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-203225" y="2082800"/>
-            <a:ext cx="15864283" cy="15862300"/>
+            <a:off x="-152400" y="1562100"/>
+            <a:ext cx="11896725" cy="11896725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="375" name="Google Shape;375;g2afba95577a_0_345"/>
+          <p:cNvPr descr="preencoded.png" id="342" name="Google Shape;342;g40a00e307db_0_312"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19433429" y="-469900"/>
-            <a:ext cx="5601400" cy="5092700"/>
+            <a:off x="14573250" y="-352425"/>
+            <a:ext cx="4200525" cy="3819525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="376" name="Google Shape;376;g2afba95577a_0_345"/>
+          <p:cNvPr descr="preencoded.png" id="343" name="Google Shape;343;g40a00e307db_0_312"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6286500"/>
-            <a:ext cx="2895962" cy="7429500"/>
+            <a:off x="0" y="4714875"/>
+            <a:ext cx="2171700" cy="5572125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="344" name="Google Shape;344;g40a00e307db_0_312"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="345" name="Google Shape;345;g40a00e307db_0_312"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="346" name="Google Shape;346;g40a00e307db_0_312"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="377" name="Google Shape;377;g2afba95577a_0_345"/>
+          <p:cNvPr id="347" name="Google Shape;347;g40a00e307db_0_312"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="7819800" cy="3043800"/>
+            <a:off x="3462337" y="2790825"/>
+            <a:ext cx="5884500" cy="2303100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>233 Coins</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="382" name="Google Shape;382;g2afba95577a_0_345"/>
+          <p:cNvPr id="348" name="Google Shape;348;g40a00e307db_0_312"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="6223000"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="3208020" y="4667250"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="384" name="Google Shape;384;g2afba95577a_0_345"/>
+          <p:cNvPr id="349" name="Google Shape;349;g40a00e307db_0_312"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="7442200"/>
-[...82 lines deleted...]
-            <a:ext cx="8467800" cy="3043800"/>
+            <a:off x="3219450" y="5581650"/>
+            <a:ext cx="6370200" cy="2303100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>456 Hours</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="387" name="Google Shape;387;g2afba95577a_0_345"/>
+          <p:cNvPr id="350" name="Google Shape;350;g40a00e307db_0_312"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="9944100"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="3208020" y="7458075"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="389" name="Google Shape;389;g2afba95577a_0_345"/>
+          <p:cNvPr id="351" name="Google Shape;351;g40a00e307db_0_312"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="3721100"/>
-[...82 lines deleted...]
-            <a:ext cx="4161900" cy="3043800"/>
+            <a:off x="10739438" y="2790825"/>
+            <a:ext cx="3141300" cy="2303100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="392" name="Google Shape;392;g2afba95577a_0_345"/>
+          <p:cNvPr id="352" name="Google Shape;352;g40a00e307db_0_312"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="6223000"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="9113520" y="4667250"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="394" name="Google Shape;394;g2afba95577a_0_345"/>
+          <p:cNvPr id="353" name="Google Shape;353;g40a00e307db_0_312"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="7442200"/>
-[...82 lines deleted...]
-            <a:ext cx="6156000" cy="3043800"/>
+            <a:off x="9991725" y="5581650"/>
+            <a:ext cx="4636800" cy="2303100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>535 Km</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="397" name="Google Shape;397;g2afba95577a_0_345"/>
+          <p:cNvPr id="354" name="Google Shape;354;g40a00e307db_0_312"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="9944100"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="9113520" y="7458075"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="DBDAFA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="403" name="Shape 403"/>
+        <p:cNvPr id="359" name="Shape 359"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="404" name="Google Shape;404;g2afba95577a_0_374"/>
+          <p:cNvPr descr="preencoded.png" id="360" name="Google Shape;360;g40a00e307db_0_330"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="2349500"/>
-            <a:ext cx="8383048" cy="8382000"/>
+            <a:off x="10906125" y="1762125"/>
+            <a:ext cx="6286500" cy="6286500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="405" name="Google Shape;405;g2afba95577a_0_374"/>
+          <p:cNvPr descr="preencoded.png" id="361" name="Google Shape;361;g40a00e307db_0_330"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-673184" y="-342900"/>
-            <a:ext cx="6503213" cy="4749800"/>
+            <a:off x="-504825" y="-257175"/>
+            <a:ext cx="4876800" cy="3562350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="406" name="Google Shape;406;g2afba95577a_0_374"/>
+          <p:cNvPr descr="preencoded.png" id="362" name="Google Shape;362;g40a00e307db_0_330"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19001575" y="8521700"/>
-            <a:ext cx="5843636" cy="5193779"/>
+            <a:off x="14249400" y="6391275"/>
+            <a:ext cx="4382180" cy="3895344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="363" name="Google Shape;363;g40a00e307db_0_330"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="364" name="Google Shape;364;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="365" name="Google Shape;365;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="407" name="Google Shape;407;g2afba95577a_0_374"/>
+          <p:cNvPr id="366" name="Google Shape;366;g40a00e307db_0_330"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="5181600" y="1276350"/>
+            <a:ext cx="7915200" cy="1438200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Carter One"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Carter One"/>
+                <a:ea typeface="Carter One"/>
+                <a:cs typeface="Carter One"/>
+                <a:sym typeface="Carter One"/>
+              </a:rPr>
+              <a:t>Some Graph</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="367" name="Google Shape;367;g40a00e307db_0_330"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="368" name="Google Shape;368;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="369" name="Google Shape;369;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="370" name="Google Shape;370;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="371" name="Google Shape;371;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="372" name="Google Shape;372;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="373" name="Google Shape;373;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="374" name="Google Shape;374;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="375" name="Google Shape;375;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="376" name="Google Shape;376;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="377" name="Google Shape;377;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="378" name="Google Shape;378;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="379" name="Google Shape;379;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="380" name="Google Shape;380;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="381" name="Google Shape;381;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="382" name="Google Shape;382;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="383" name="Google Shape;383;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="384" name="Google Shape;384;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="385" name="Google Shape;385;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="386" name="Google Shape;386;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="387" name="Google Shape;387;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="388" name="Google Shape;388;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="389" name="Google Shape;389;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="390" name="Google Shape;390;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="391" name="Google Shape;391;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="392" name="Google Shape;392;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="393" name="Google Shape;393;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="394" name="Google Shape;394;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="395" name="Google Shape;395;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="396" name="Google Shape;396;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="397" name="Google Shape;397;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="398" name="Google Shape;398;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="399" name="Google Shape;399;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="400" name="Google Shape;400;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="401" name="Google Shape;401;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="402" name="Google Shape;402;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="403" name="Google Shape;403;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="404" name="Google Shape;404;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="405" name="Google Shape;405;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="406" name="Google Shape;406;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="407" name="Google Shape;407;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="408" name="Google Shape;408;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="409" name="Google Shape;409;g40a00e307db_0_330"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="410" name="Google Shape;410;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="411" name="Google Shape;411;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="412" name="Google Shape;412;g40a00e307db_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId17">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="413" name="Google Shape;413;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12177713" y="4652963"/>
+              <a:ext cx="1598400" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="414" name="Google Shape;414;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12520613" y="5357813"/>
+              <a:ext cx="859200" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="415" name="Google Shape;415;g40a00e307db_0_330"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1802250"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1802250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="416" name="Google Shape;416;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="417" name="Google Shape;417;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8667750"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="418" name="Google Shape;418;g40a00e307db_0_330"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1802250"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1802250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="419" name="Google Shape;419;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="420" name="Google Shape;420;g40a00e307db_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8667750"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="DBDAFA"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="425" name="Shape 425"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="426" name="Google Shape;426;g40a00e307db_0_395"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="8A8BEA"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="408" name="Google Shape;408;g2afba95577a_0_374"/>
+          <p:cNvPr descr="preencoded.png" id="427" name="Google Shape;427;g40a00e307db_0_395"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2466975" y="1352550"/>
+            <a:ext cx="13354050" cy="7591425"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="428" name="Google Shape;428;g40a00e307db_0_395"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2667000" y="942975"/>
+            <a:ext cx="13354050" cy="7591425"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="429" name="Google Shape;429;g40a00e307db_0_395"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2209800" y="1666875"/>
+            <a:ext cx="13354050" cy="7591425"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="430" name="Google Shape;430;g40a00e307db_0_395"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="561975" y="942975"/>
+            <a:ext cx="2571750" cy="2571750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...1299 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="430" name="Google Shape;430;g2afba95577a_0_374"/>
+          <p:cNvPr descr="preencoded.png" id="431" name="Google Shape;431;g40a00e307db_0_395"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3368467" y="3771900"/>
-            <a:ext cx="8291592" cy="5511006"/>
+            <a:off x="16021050" y="6457950"/>
+            <a:ext cx="2971800" cy="3829050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="431" name="Google Shape;431;g2afba95577a_0_374"/>
+          <p:cNvPr descr="preencoded.png" id="432" name="Google Shape;432;g40a00e307db_0_395"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4512766" y="4185444"/>
-            <a:ext cx="11567" cy="5258445"/>
+            <a:off x="-2676525" y="1533525"/>
+            <a:ext cx="12592050" cy="12592050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="433" name="Google Shape;433;g40a00e307db_0_395"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="434" name="Google Shape;434;g40a00e307db_0_395"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="435" name="Google Shape;435;g40a00e307db_0_395"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="436" name="Google Shape;436;g40a00e307db_0_395"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11601450" y="4457700"/>
+            <a:ext cx="3625200" cy="3497700"/>
+            <a:chOff x="11601450" y="4457700"/>
+            <a:chExt cx="3625200" cy="3497700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="437" name="Google Shape;437;g40a00e307db_0_395"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="4457700"/>
+              <a:ext cx="3625200" cy="1569600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="438" name="Google Shape;438;g40a00e307db_0_395"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="6019800"/>
+              <a:ext cx="3594600" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="432" name="Google Shape;432;g2afba95577a_0_374"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="433" name="Google Shape;433;g2afba95577a_0_374"/>
+          <p:cNvPr descr="preencoded.png" id="439" name="Google Shape;439;g40a00e307db_0_395"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6789795" y="4185444"/>
-            <a:ext cx="11567" cy="5258445"/>
+            <a:off x="952500" y="3086100"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="434" name="Google Shape;434;g2afba95577a_0_374"/>
+          <p:cNvPr descr="preencoded.png" id="440" name="Google Shape;440;g40a00e307db_0_395"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7928309" y="4185444"/>
-            <a:ext cx="11567" cy="5258445"/>
+            <a:off x="2400300" y="3343275"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...457 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="452" name="Google Shape;452;g2afba95577a_0_374"/>
+          <p:cNvPr id="441" name="Google Shape;441;g40a00e307db_0_395"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14403600" y="4191000"/>
-[...1286 lines deleted...]
-            <a:ext cx="10690500" cy="1900800"/>
+            <a:off x="2400300" y="1314450"/>
+            <a:ext cx="7915200" cy="1438200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="DBDAFA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="492" name="Shape 492"/>
+        <p:cNvPr id="446" name="Shape 446"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="493" name="Google Shape;493;g2afba95577a_0_461"/>
+          <p:cNvPr descr="preencoded.png" id="447" name="Google Shape;447;g40a00e307db_0_415"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-203225" y="2082800"/>
-            <a:ext cx="15864283" cy="15862300"/>
+            <a:off x="-152400" y="1562100"/>
+            <a:ext cx="11896725" cy="11896725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="494" name="Google Shape;494;g2afba95577a_0_461"/>
+          <p:cNvPr descr="preencoded.png" id="448" name="Google Shape;448;g40a00e307db_0_415"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19433429" y="-469900"/>
-            <a:ext cx="5601400" cy="5092700"/>
+            <a:off x="14573250" y="-352425"/>
+            <a:ext cx="4200525" cy="3819525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="495" name="Google Shape;495;g2afba95577a_0_461"/>
+          <p:cNvPr descr="preencoded.png" id="449" name="Google Shape;449;g40a00e307db_0_415"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6286500"/>
-            <a:ext cx="2895962" cy="7429500"/>
+            <a:off x="0" y="4714875"/>
+            <a:ext cx="2171700" cy="5572125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="450" name="Google Shape;450;g40a00e307db_0_415"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="451" name="Google Shape;451;g40a00e307db_0_415"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="452" name="Google Shape;452;g40a00e307db_0_415"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="453" name="Google Shape;453;g40a00e307db_0_415"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8867775" y="2486025"/>
+            <a:ext cx="6644700" cy="2335650"/>
+            <a:chOff x="8867775" y="2486025"/>
+            <a:chExt cx="6644700" cy="2335650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="454" name="Google Shape;454;g40a00e307db_0_415"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="2486025"/>
+              <a:ext cx="6644700" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="455" name="Google Shape;455;g40a00e307db_0_415"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="3343275"/>
+              <a:ext cx="6614100" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="496" name="Google Shape;496;g2afba95577a_0_461"/>
+          <p:cNvPr id="456" name="Google Shape;456;g40a00e307db_0_415"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="1143000"/>
+            <a:off x="8867775" y="5895975"/>
+            <a:ext cx="6776100" cy="3002400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Carter One"/>
-[...2 lines deleted...]
-                <a:sym typeface="Carter One"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="501" name="Google Shape;501;g2afba95577a_0_461"/>
+          <p:cNvPr id="457" name="Google Shape;457;g40a00e307db_0_415"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11825178" y="4457700"/>
-[...274 lines deleted...]
-            <a:ext cx="12900600" cy="1900800"/>
+            <a:off x="8867775" y="1133475"/>
+            <a:ext cx="9572700" cy="1438200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="504" name="Google Shape;504;g2afba95577a_0_461"/>
+          <p:cNvPr descr="preencoded.png" id="458" name="Google Shape;458;g40a00e307db_0_415"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4470959" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="3352800" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="505" name="Google Shape;505;g2afba95577a_0_461"/>
+          <p:cNvPr descr="preencoded.png" id="459" name="Google Shape;459;g40a00e307db_0_415"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4661483" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="3495675" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="DBDAFA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="510" name="Shape 510"/>
+        <p:cNvPr id="464" name="Shape 464"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="511" name="Google Shape;511;g2afba95577a_0_478"/>
+          <p:cNvPr descr="preencoded.png" id="465" name="Google Shape;465;g40a00e307db_0_432"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14898962" y="-2120900"/>
-            <a:ext cx="13044530" cy="13042900"/>
+            <a:off x="11172825" y="-1590675"/>
+            <a:ext cx="9782175" cy="9782175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="512" name="Google Shape;512;g2afba95577a_0_478"/>
+          <p:cNvPr descr="preencoded.png" id="466" name="Google Shape;466;g40a00e307db_0_432"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-2222778" y="7518400"/>
-            <a:ext cx="8116314" cy="6997700"/>
+            <a:off x="-1666875" y="5638800"/>
+            <a:ext cx="6086473" cy="5248276"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="513" name="Google Shape;513;g2afba95577a_0_478"/>
+          <p:cNvPr descr="preencoded.png" id="467" name="Google Shape;467;g40a00e307db_0_432"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21414877" y="1981200"/>
-            <a:ext cx="1511489" cy="1143000"/>
+            <a:off x="16059150" y="1485900"/>
+            <a:ext cx="1133475" cy="857250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="514" name="Google Shape;514;g2afba95577a_0_478"/>
+          <p:cNvPr descr="preencoded.png" id="468" name="Google Shape;468;g40a00e307db_0_432"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22672334" y="698500"/>
-            <a:ext cx="1003425" cy="927100"/>
+            <a:off x="17002125" y="523875"/>
+            <a:ext cx="752475" cy="695325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="469" name="Google Shape;469;g40a00e307db_0_432"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="108225"/>
+            <a:ext cx="596549" cy="2063475"/>
+            <a:chOff x="17640300" y="108225"/>
+            <a:chExt cx="596549" cy="2063475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="470" name="Google Shape;470;g40a00e307db_0_432"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="1638300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="471" name="Google Shape;471;g40a00e307db_0_432"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="570225"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="472" name="Google Shape;472;g40a00e307db_0_432"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1638300" y="6076950"/>
+            <a:ext cx="4377600" cy="2335650"/>
+            <a:chOff x="1638300" y="6076950"/>
+            <a:chExt cx="4377600" cy="2335650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="473" name="Google Shape;473;g40a00e307db_0_432"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1638300" y="6076950"/>
+              <a:ext cx="4377600" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="474" name="Google Shape;474;g40a00e307db_0_432"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1638300" y="6934200"/>
+              <a:ext cx="4347300" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="515" name="Google Shape;515;g2afba95577a_0_478"/>
+          <p:cNvPr id="475" name="Google Shape;475;g40a00e307db_0_432"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="0"/>
-[...276 lines deleted...]
-            <a:ext cx="7007100" cy="6587100"/>
+            <a:off x="1762125" y="1362075"/>
+            <a:ext cx="5153100" cy="4953000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="522" name="Google Shape;522;g2afba95577a_0_478"/>
+          <p:cNvPr id="476" name="Google Shape;476;g40a00e307db_0_432"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16664483" y="6921500"/>
-            <a:ext cx="6994200" cy="5622000"/>
+            <a:off x="12496800" y="5191125"/>
+            <a:ext cx="5204400" cy="4221600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Uncover hidden treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="477" name="Google Shape;477;g40a00e307db_0_432"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...47 lines deleted...]
-      </p:pic>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="478" name="Google Shape;478;g40a00e307db_0_432"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="479" name="Google Shape;479;g40a00e307db_0_432"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="DBDAFA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="529" name="Shape 529"/>
+        <p:cNvPr id="484" name="Shape 484"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="530" name="Google Shape;530;g2afba95577a_0_496"/>
+          <p:cNvPr descr="preencoded.png" id="485" name="Google Shape;485;g40a00e307db_0_451"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="486" name="Google Shape;486;g40a00e307db_0_451"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="487" name="Google Shape;487;g40a00e307db_0_451"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="488" name="Google Shape;488;g40a00e307db_0_451"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="531" name="Google Shape;531;g2afba95577a_0_496"/>
+          <p:cNvPr id="489" name="Google Shape;489;g40a00e307db_0_451"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="3462900"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5496000" cy="2610000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="DBDAFA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvPr id="29" name="Shape 29"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Google Shape;29;g2afba95577a_0_12"/>
+          <p:cNvPr id="30" name="Google Shape;30;g40a00e307db_0_13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387000" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="8A8BEA"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="30" name="Google Shape;30;g2afba95577a_0_12"/>
+          <p:cNvPr descr="preencoded.png" id="31" name="Google Shape;31;g40a00e307db_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3289711" y="1803400"/>
-            <a:ext cx="17807626" cy="10121900"/>
+            <a:off x="2466975" y="1352550"/>
+            <a:ext cx="13354050" cy="7591425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="31" name="Google Shape;31;g2afba95577a_0_12"/>
+          <p:cNvPr descr="preencoded.png" id="32" name="Google Shape;32;g40a00e307db_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3556445" y="1257300"/>
-            <a:ext cx="17807626" cy="10121900"/>
+            <a:off x="2667000" y="942975"/>
+            <a:ext cx="13354050" cy="7591425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="32" name="Google Shape;32;g2afba95577a_0_12"/>
+          <p:cNvPr descr="preencoded.png" id="33" name="Google Shape;33;g40a00e307db_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="2222500"/>
-            <a:ext cx="17807626" cy="10121900"/>
+            <a:off x="2209800" y="1666875"/>
+            <a:ext cx="13354050" cy="7591425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="33" name="Google Shape;33;g2afba95577a_0_12"/>
+          <p:cNvPr descr="preencoded.png" id="34" name="Google Shape;34;g40a00e307db_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="749394" y="1257300"/>
-            <a:ext cx="3429429" cy="3429000"/>
+            <a:off x="561975" y="942975"/>
+            <a:ext cx="2571750" cy="2571750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="34" name="Google Shape;34;g2afba95577a_0_12"/>
+          <p:cNvPr descr="preencoded.png" id="35" name="Google Shape;35;g40a00e307db_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21364070" y="8610600"/>
-            <a:ext cx="3962895" cy="5105400"/>
+            <a:off x="16021050" y="6457950"/>
+            <a:ext cx="2971800" cy="3829050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="35" name="Google Shape;35;g2afba95577a_0_12"/>
+          <p:cNvPr descr="preencoded.png" id="36" name="Google Shape;36;g40a00e307db_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3569146" y="2044700"/>
-            <a:ext cx="16791499" cy="16789400"/>
+            <a:off x="-2676525" y="1533525"/>
+            <a:ext cx="12592050" cy="12592050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="37" name="Google Shape;37;g40a00e307db_0_13"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="38" name="Google Shape;38;g40a00e307db_0_13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Google Shape;39;g40a00e307db_0_13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;g2afba95577a_0_12"/>
+          <p:cNvPr id="40" name="Google Shape;40;g40a00e307db_0_13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7654800" cy="3043800"/>
+            <a:off x="8235315" y="2867025"/>
+            <a:ext cx="5760600" cy="2303100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="Google Shape;39;g2afba95577a_0_12"/>
+          <p:cNvPr id="41" name="Google Shape;41;g40a00e307db_0_13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9737884" y="6464300"/>
-            <a:ext cx="10182300" cy="3793200"/>
+            <a:off x="7322820" y="4848225"/>
+            <a:ext cx="7595100" cy="2850000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="40" name="Google Shape;40;g2afba95577a_0_12"/>
+          <p:cNvPr descr="preencoded.png" id="42" name="Google Shape;42;g40a00e307db_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5690311" y="4330700"/>
-            <a:ext cx="4724991" cy="6832600"/>
+            <a:off x="4362450" y="3810000"/>
+            <a:ext cx="2171700" cy="4562475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="DBDAFA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="538" name="Shape 538"/>
+        <p:cNvPr id="494" name="Shape 494"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="539" name="Google Shape;539;g2afba95577a_0_504"/>
+          <p:cNvPr descr="preencoded.png" id="495" name="Google Shape;495;g40a00e307db_0_460"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="2349500"/>
-            <a:ext cx="8383048" cy="8382000"/>
+            <a:off x="10906125" y="1762125"/>
+            <a:ext cx="6286500" cy="6286500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="540" name="Google Shape;540;g2afba95577a_0_504"/>
+          <p:cNvPr descr="preencoded.png" id="496" name="Google Shape;496;g40a00e307db_0_460"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-673184" y="-342900"/>
-            <a:ext cx="6503213" cy="4749800"/>
+            <a:off x="-504825" y="-257175"/>
+            <a:ext cx="4876800" cy="3562350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="541" name="Google Shape;541;g2afba95577a_0_504"/>
+          <p:cNvPr descr="preencoded.png" id="497" name="Google Shape;497;g40a00e307db_0_460"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19001575" y="8521700"/>
-            <a:ext cx="5843636" cy="5193779"/>
+            <a:off x="14249400" y="6391275"/>
+            <a:ext cx="4382180" cy="3895344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="498" name="Google Shape;498;g40a00e307db_0_460"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-      </p:sp>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="499" name="Google Shape;499;g40a00e307db_0_460"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="500" name="Google Shape;500;g40a00e307db_0_460"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="543" name="Google Shape;543;g2afba95577a_0_504"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="544" name="Google Shape;544;g2afba95577a_0_504"/>
+          <p:cNvPr descr="preencoded.png" id="501" name="Google Shape;501;g40a00e307db_0_460"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15414093" y="1955800"/>
-            <a:ext cx="7400362" cy="9816853"/>
+            <a:off x="11563350" y="1028700"/>
+            <a:ext cx="5362575" cy="8763000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="545" name="Google Shape;545;g2afba95577a_0_504"/>
+          <p:cNvPr id="502" name="Google Shape;502;g40a00e307db_0_460"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="609676" y="2438400"/>
-[...82 lines deleted...]
-            <a:ext cx="1100700" cy="3043800"/>
+            <a:off x="457200" y="2319338"/>
+            <a:ext cx="845700" cy="2303100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="503" name="Google Shape;503;g40a00e307db_0_460"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1028700" y="1828800"/>
+            <a:ext cx="4473000" cy="2964300"/>
+            <a:chOff x="1028700" y="1828800"/>
+            <a:chExt cx="4473000" cy="2964300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="504" name="Google Shape;504;g40a00e307db_0_460"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="1828800"/>
+              <a:ext cx="4473000" cy="1569600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="505" name="Google Shape;505;g40a00e307db_0_460"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="3314700"/>
+              <a:ext cx="4442400" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="548" name="Google Shape;548;g2afba95577a_0_504"/>
+          <p:cNvPr id="506" name="Google Shape;506;g40a00e307db_0_460"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371771" y="2438400"/>
-[...249 lines deleted...]
-            <a:ext cx="1431000" cy="3043800"/>
+            <a:off x="457200" y="5862638"/>
+            <a:ext cx="1093500" cy="2303100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="507" name="Google Shape;507;g40a00e307db_0_460"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1276350" y="5143500"/>
+            <a:ext cx="4225200" cy="3421500"/>
+            <a:chOff x="1276350" y="5143500"/>
+            <a:chExt cx="4225200" cy="3421500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="508" name="Google Shape;508;g40a00e307db_0_460"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1276350" y="5143500"/>
+              <a:ext cx="4225200" cy="1569600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="509" name="Google Shape;509;g40a00e307db_0_460"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1276350" y="6629400"/>
+              <a:ext cx="4194900" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="554" name="Google Shape;554;g2afba95577a_0_504"/>
+          <p:cNvPr id="510" name="Google Shape;510;g40a00e307db_0_460"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1702013" y="6858000"/>
-[...249 lines deleted...]
-            <a:ext cx="1621500" cy="3043800"/>
+            <a:off x="6086475" y="5862638"/>
+            <a:ext cx="1236300" cy="2303100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="511" name="Google Shape;511;g40a00e307db_0_460"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7048500" y="5143500"/>
+            <a:ext cx="4082400" cy="3421500"/>
+            <a:chOff x="7048500" y="5143500"/>
+            <a:chExt cx="4082400" cy="3421500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="512" name="Google Shape;512;g40a00e307db_0_460"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7048500" y="5143500"/>
+              <a:ext cx="4082400" cy="1569600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="513" name="Google Shape;513;g40a00e307db_0_460"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7048500" y="6629400"/>
+              <a:ext cx="4051800" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="560" name="Google Shape;560;g2afba95577a_0_504"/>
+          <p:cNvPr id="514" name="Google Shape;514;g40a00e307db_0_460"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9399175" y="6858000"/>
-[...249 lines deleted...]
-            <a:ext cx="1443600" cy="3043800"/>
+            <a:off x="6086475" y="2319338"/>
+            <a:ext cx="1103100" cy="2303100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="515" name="Google Shape;515;g40a00e307db_0_460"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...75 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6915150" y="1828800"/>
+            <a:ext cx="4215900" cy="2964300"/>
+            <a:chOff x="6915150" y="1828800"/>
+            <a:chExt cx="4215900" cy="2964300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="516" name="Google Shape;516;g40a00e307db_0_460"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6915150" y="1828800"/>
+              <a:ext cx="4215900" cy="1569600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="517" name="Google Shape;517;g40a00e307db_0_460"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6915150" y="3314700"/>
+              <a:ext cx="4185300" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Carter One"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="DBDAFA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="573" name="Shape 573"/>
+        <p:cNvPr id="522" name="Shape 522"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="574" name="Google Shape;574;g2afba95577a_0_538"/>
+          <p:cNvPr descr="preencoded.png" id="523" name="Google Shape;523;g40a00e307db_0_487"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-203225" y="2082800"/>
-            <a:ext cx="15864283" cy="15862300"/>
+            <a:off x="-152400" y="1562100"/>
+            <a:ext cx="11896725" cy="11896725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="575" name="Google Shape;575;g2afba95577a_0_538"/>
+          <p:cNvPr descr="preencoded.png" id="524" name="Google Shape;524;g40a00e307db_0_487"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19433429" y="-469900"/>
-            <a:ext cx="5601400" cy="5092700"/>
+            <a:off x="14573250" y="-352425"/>
+            <a:ext cx="4200525" cy="3819525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="576" name="Google Shape;576;g2afba95577a_0_538"/>
+          <p:cNvPr descr="preencoded.png" id="525" name="Google Shape;525;g40a00e307db_0_487"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6286500"/>
-            <a:ext cx="2895962" cy="7429500"/>
+            <a:off x="0" y="4714875"/>
+            <a:ext cx="2171700" cy="5572125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="526" name="Google Shape;526;g40a00e307db_0_487"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="16116300" y="9639300"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="16116300" y="9639300"/>
+            <a:chExt cx="2063475" cy="596550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="527" name="Google Shape;527;g40a00e307db_0_487"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9639300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="528" name="Google Shape;528;g40a00e307db_0_487"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9696450"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="577" name="Google Shape;577;g2afba95577a_0_538"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="578" name="Google Shape;578;g2afba95577a_0_538"/>
+          <p:cNvPr descr="preencoded.png" id="529" name="Google Shape;529;g40a00e307db_0_487"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8332241" y="3390900"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="6248400" y="2543175"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="579" name="Google Shape;579;g2afba95577a_0_538"/>
+          <p:cNvPr id="530" name="Google Shape;530;g40a00e307db_0_487"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8560870" y="1193800"/>
-            <a:ext cx="14348700" cy="1900800"/>
+            <a:off x="6419850" y="895350"/>
+            <a:ext cx="10658400" cy="1438200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="531" name="Google Shape;531;g40a00e307db_0_487"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...38 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="847725" y="600075"/>
+            <a:ext cx="4425300" cy="2964300"/>
+            <a:chOff x="847725" y="600075"/>
+            <a:chExt cx="4425300" cy="2964300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="532" name="Google Shape;532;g40a00e307db_0_487"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="847725" y="600075"/>
+              <a:ext cx="4425300" cy="1569600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>The Enchanted Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="533" name="Google Shape;533;g40a00e307db_0_487"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="847725" y="2085975"/>
+              <a:ext cx="4394700" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="534" name="Google Shape;534;g40a00e307db_0_487"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...38 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="847725" y="3657600"/>
+            <a:ext cx="4425300" cy="2259450"/>
+            <a:chOff x="847725" y="3657600"/>
+            <a:chExt cx="4425300" cy="2259450"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="535" name="Google Shape;535;g40a00e307db_0_487"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="847725" y="3657600"/>
+              <a:ext cx="4425300" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>The Crystal Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="536" name="Google Shape;536;g40a00e307db_0_487"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="847725" y="4438650"/>
+              <a:ext cx="4394700" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with precious gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="537" name="Google Shape;537;g40a00e307db_0_487"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="847725" y="6362700"/>
+            <a:ext cx="4425300" cy="2259450"/>
+            <a:chOff x="847725" y="6362700"/>
+            <a:chExt cx="4425300" cy="2259450"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="538" name="Google Shape;538;g40a00e307db_0_487"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="847725" y="6362700"/>
+              <a:ext cx="4425300" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>The Dragon's Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="539" name="Google Shape;539;g40a00e307db_0_487"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="847725" y="7143750"/>
+              <a:ext cx="4394700" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Carter One"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="DBDAFA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="596" name="Shape 596"/>
+        <p:cNvPr id="544" name="Shape 544"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="597" name="Google Shape;597;g2afba95577a_0_560"/>
+          <p:cNvPr descr="preencoded.png" id="545" name="Google Shape;545;g40a00e307db_0_508"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14898962" y="-2120900"/>
-            <a:ext cx="13044530" cy="13042900"/>
+            <a:off x="11172825" y="-1590675"/>
+            <a:ext cx="9782175" cy="9782175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="598" name="Google Shape;598;g2afba95577a_0_560"/>
+          <p:cNvPr descr="preencoded.png" id="546" name="Google Shape;546;g40a00e307db_0_508"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-2222778" y="7518400"/>
-            <a:ext cx="8116314" cy="6997700"/>
+            <a:off x="-1666875" y="5638800"/>
+            <a:ext cx="6086473" cy="5248276"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="599" name="Google Shape;599;g2afba95577a_0_560"/>
+          <p:cNvPr descr="preencoded.png" id="547" name="Google Shape;547;g40a00e307db_0_508"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21414877" y="1981200"/>
-            <a:ext cx="1511489" cy="1143000"/>
+            <a:off x="16059150" y="1485900"/>
+            <a:ext cx="1133475" cy="857250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="600" name="Google Shape;600;g2afba95577a_0_560"/>
+          <p:cNvPr descr="preencoded.png" id="548" name="Google Shape;548;g40a00e307db_0_508"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22672334" y="698500"/>
-            <a:ext cx="1003425" cy="927100"/>
+            <a:off x="17002125" y="523875"/>
+            <a:ext cx="752475" cy="695325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="549" name="Google Shape;549;g40a00e307db_0_508"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="550" name="Google Shape;550;g40a00e307db_0_508"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="551" name="Google Shape;551;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="552" name="Google Shape;552;g40a00e307db_0_508"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2500387" y="1714500"/>
+            <a:ext cx="142800" cy="1952725"/>
+            <a:chOff x="2500387" y="1714500"/>
+            <a:chExt cx="142800" cy="1952725"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="553" name="Google Shape;553;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="2500387" y="1714500"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="554" name="Google Shape;554;g40a00e307db_0_508"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="1676325" y="2762275"/>
+              <a:ext cx="1809900" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="555" name="Google Shape;555;g40a00e307db_0_508"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1962150" y="3667125"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1962150" y="3667125"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="556" name="Google Shape;556;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1962150" y="3667125"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 18750" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="557" name="Google Shape;557;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2130743" y="3954780"/>
+              <a:ext cx="882000" cy="643800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>2015</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="558" name="Google Shape;558;g40a00e307db_0_508"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="822960" y="5343525"/>
+            <a:ext cx="3497700" cy="4821675"/>
+            <a:chOff x="822960" y="5343525"/>
+            <a:chExt cx="3497700" cy="4821675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="559" name="Google Shape;559;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="822960" y="5343525"/>
+              <a:ext cx="3497700" cy="643800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="560" name="Google Shape;560;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="826770" y="6019800"/>
+              <a:ext cx="3489900" cy="4145400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A rare eclipse occurs, causing strange and unpredictable magical effects.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An elf helps humans obtain the Crystal of the Unicorn from the Elven Forest.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="561" name="Google Shape;561;g40a00e307db_0_508"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6881888" y="1714500"/>
+            <a:ext cx="142800" cy="1952725"/>
+            <a:chOff x="6881888" y="1714500"/>
+            <a:chExt cx="142800" cy="1952725"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="562" name="Google Shape;562;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="6881888" y="1714500"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="563" name="Google Shape;563;g40a00e307db_0_508"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="6057825" y="2762275"/>
+              <a:ext cx="1809900" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="564" name="Google Shape;564;g40a00e307db_0_508"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6343650" y="3667125"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6343650" y="3667125"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="565" name="Google Shape;565;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6343650" y="3667125"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 18750" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="566" name="Google Shape;566;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6512243" y="3954780"/>
+              <a:ext cx="882000" cy="643800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>2015</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="567" name="Google Shape;567;g40a00e307db_0_508"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5204460" y="5343525"/>
+            <a:ext cx="3497700" cy="4821675"/>
+            <a:chOff x="5204460" y="5343525"/>
+            <a:chExt cx="3497700" cy="4821675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="568" name="Google Shape;568;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5204460" y="5343525"/>
+              <a:ext cx="3497700" cy="643800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>War</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="569" name="Google Shape;569;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5208270" y="6019800"/>
+              <a:ext cx="3489900" cy="4145400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A volcanic eruption devastates a nearby city, forcing its inhabitants.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The civilization of the Shimmering City is founded by a group of powerful wizards.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="570" name="Google Shape;570;g40a00e307db_0_508"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11263388" y="1714500"/>
+            <a:ext cx="142800" cy="1952725"/>
+            <a:chOff x="11263388" y="1714500"/>
+            <a:chExt cx="142800" cy="1952725"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="571" name="Google Shape;571;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="11263388" y="1714500"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="572" name="Google Shape;572;g40a00e307db_0_508"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="10439325" y="2762275"/>
+              <a:ext cx="1809900" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="573" name="Google Shape;573;g40a00e307db_0_508"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10725150" y="3667125"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="10725150" y="3667125"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="574" name="Google Shape;574;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10725150" y="3667125"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 18750" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="575" name="Google Shape;575;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10893743" y="3954780"/>
+              <a:ext cx="882000" cy="643800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>2015</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="576" name="Google Shape;576;g40a00e307db_0_508"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9585960" y="5343525"/>
+            <a:ext cx="3497700" cy="4821675"/>
+            <a:chOff x="9585960" y="5343525"/>
+            <a:chExt cx="3497700" cy="4821675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="577" name="Google Shape;577;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9585960" y="5343525"/>
+              <a:ext cx="3497700" cy="643800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="578" name="Google Shape;578;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9589770" y="6019800"/>
+              <a:ext cx="3489900" cy="4145400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A group of adventurers sets out to recover an ancient artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An elf helps humans obtain the Crystal of the Unicorn from the Elven Forest.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="579" name="Google Shape;579;g40a00e307db_0_508"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="15644888" y="1714500"/>
+            <a:ext cx="142800" cy="1952725"/>
+            <a:chOff x="15644888" y="1714500"/>
+            <a:chExt cx="142800" cy="1952725"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="580" name="Google Shape;580;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="15644888" y="1714500"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="581" name="Google Shape;581;g40a00e307db_0_508"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="14820825" y="2762275"/>
+              <a:ext cx="1809900" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="582" name="Google Shape;582;g40a00e307db_0_508"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="15106650" y="3667125"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="15106650" y="3667125"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="583" name="Google Shape;583;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15106650" y="3667125"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 18750" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="584" name="Google Shape;584;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15275242" y="3954780"/>
+              <a:ext cx="882000" cy="643800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>2015</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="585" name="Google Shape;585;g40a00e307db_0_508"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13967460" y="5343525"/>
+            <a:ext cx="3497700" cy="4821675"/>
+            <a:chOff x="13967460" y="5343525"/>
+            <a:chExt cx="3497700" cy="4821675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="586" name="Google Shape;586;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13967460" y="5343525"/>
+              <a:ext cx="3497700" cy="643800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Foundation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="587" name="Google Shape;587;g40a00e307db_0_508"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13971270" y="6019800"/>
+              <a:ext cx="3489900" cy="4145400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An elf helps humans obtain the Crystal of the Unicorn from the Elven Forest.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The civilization of the Shimmering City is founded by a group of powerful wizards.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="588" name="Google Shape;588;g40a00e307db_0_508"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="2571734" y="1785938"/>
+            <a:ext cx="13144500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...246 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="609" name="Google Shape;609;g2afba95577a_0_560"/>
+          <p:cNvPr id="589" name="Google Shape;589;g40a00e307db_0_508"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2845156" y="5276850"/>
-[...1978 lines deleted...]
-            <a:ext cx="12278100" cy="1900800"/>
+            <a:off x="4591050" y="314325"/>
+            <a:ext cx="9105900" cy="1438200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="DBDAFA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="654" name="Shape 654"/>
+        <p:cNvPr id="594" name="Shape 594"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="655" name="Google Shape;655;g2afba95577a_0_617"/>
+          <p:cNvPr descr="preencoded.png" id="595" name="Google Shape;595;g40a00e307db_0_557"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="2349500"/>
-            <a:ext cx="8383048" cy="8382000"/>
+            <a:off x="10906125" y="1762125"/>
+            <a:ext cx="6286500" cy="6286500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="656" name="Google Shape;656;g2afba95577a_0_617"/>
+          <p:cNvPr descr="preencoded.png" id="596" name="Google Shape;596;g40a00e307db_0_557"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-673184" y="-342900"/>
-            <a:ext cx="6503213" cy="4749800"/>
+            <a:off x="-504825" y="-257175"/>
+            <a:ext cx="4876800" cy="3562350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="657" name="Google Shape;657;g2afba95577a_0_617"/>
+          <p:cNvPr descr="preencoded.png" id="597" name="Google Shape;597;g40a00e307db_0_557"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19001575" y="8521700"/>
-            <a:ext cx="5843636" cy="5193779"/>
+            <a:off x="14249400" y="6391275"/>
+            <a:ext cx="4382180" cy="3895344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="598" name="Google Shape;598;g40a00e307db_0_557"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="599" name="Google Shape;599;g40a00e307db_0_557"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="600" name="Google Shape;600;g40a00e307db_0_557"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="658" name="Google Shape;658;g2afba95577a_0_617"/>
+          <p:cNvPr id="601" name="Google Shape;601;g40a00e307db_0_557"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5851200" cy="1900800"/>
+            <a:off x="5962650" y="1466850"/>
+            <a:ext cx="4286400" cy="1438200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="602" name="Google Shape;602;g40a00e307db_0_557"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...38 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2038350" y="2828925"/>
+            <a:ext cx="6555075" cy="2305050"/>
+            <a:chOff x="2038350" y="2828925"/>
+            <a:chExt cx="6555075" cy="2305050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="603" name="Google Shape;603;g40a00e307db_0_557"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2828925"/>
+              <a:ext cx="4105275" cy="2305050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="604" name="Google Shape;604;g40a00e307db_0_557"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6372225" y="3343275"/>
+              <a:ext cx="2221200" cy="1383150"/>
+              <a:chOff x="6372225" y="3343275"/>
+              <a:chExt cx="2221200" cy="1383150"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="605" name="Google Shape;605;g40a00e307db_0_557"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6372225" y="3343275"/>
+                <a:ext cx="1779300" cy="864900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Carter One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Carter One"/>
+                    <a:ea typeface="Carter One"/>
+                    <a:cs typeface="Carter One"/>
+                    <a:sym typeface="Carter One"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="606" name="Google Shape;606;g40a00e307db_0_557"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6372225" y="4162425"/>
+                <a:ext cx="2221200" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="607" name="Google Shape;607;g40a00e307db_0_557"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9029700" y="6486525"/>
+            <a:ext cx="6555075" cy="2305050"/>
+            <a:chOff x="9029700" y="6486525"/>
+            <a:chExt cx="6555075" cy="2305050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="608" name="Google Shape;608;g40a00e307db_0_557"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="6486525"/>
+              <a:ext cx="4105275" cy="2305050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="609" name="Google Shape;609;g40a00e307db_0_557"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13363575" y="7000875"/>
+              <a:ext cx="2221200" cy="1383150"/>
+              <a:chOff x="13363575" y="7000875"/>
+              <a:chExt cx="2221200" cy="1383150"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="610" name="Google Shape;610;g40a00e307db_0_557"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13363575" y="7000875"/>
+                <a:ext cx="1779300" cy="864900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Carter One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Carter One"/>
+                    <a:ea typeface="Carter One"/>
+                    <a:cs typeface="Carter One"/>
+                    <a:sym typeface="Carter One"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="611" name="Google Shape;611;g40a00e307db_0_557"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13363575" y="7820025"/>
+                <a:ext cx="2221200" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="612" name="Google Shape;612;g40a00e307db_0_557"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...38 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2038350" y="6486525"/>
+            <a:ext cx="7313175" cy="2305050"/>
+            <a:chOff x="2038350" y="6486525"/>
+            <a:chExt cx="7313175" cy="2305050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="613" name="Google Shape;613;g40a00e307db_0_557"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="6486525"/>
+              <a:ext cx="4105275" cy="2305050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="614" name="Google Shape;614;g40a00e307db_0_557"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6372225" y="7000875"/>
+              <a:ext cx="2979300" cy="1383150"/>
+              <a:chOff x="6372225" y="7000875"/>
+              <a:chExt cx="2979300" cy="1383150"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="615" name="Google Shape;615;g40a00e307db_0_557"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6372225" y="7000875"/>
+                <a:ext cx="2979300" cy="864900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Carter One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Carter One"/>
+                    <a:ea typeface="Carter One"/>
+                    <a:cs typeface="Carter One"/>
+                    <a:sym typeface="Carter One"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="616" name="Google Shape;616;g40a00e307db_0_557"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6372225" y="7820025"/>
+                <a:ext cx="2173500" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="617" name="Google Shape;617;g40a00e307db_0_557"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...1152 lines deleted...]
-      </p:sp>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9029700" y="2828925"/>
+            <a:ext cx="7336275" cy="2305050"/>
+            <a:chOff x="9029700" y="2828925"/>
+            <a:chExt cx="7336275" cy="2305050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="618" name="Google Shape;618;g40a00e307db_0_557"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="2828925"/>
+              <a:ext cx="4105275" cy="2305050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="619" name="Google Shape;619;g40a00e307db_0_557"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13363575" y="3343275"/>
+              <a:ext cx="3002400" cy="1383150"/>
+              <a:chOff x="13363575" y="3343275"/>
+              <a:chExt cx="3002400" cy="1383150"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="620" name="Google Shape;620;g40a00e307db_0_557"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13363575" y="3343275"/>
+                <a:ext cx="1865100" cy="864900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Carter One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Carter One"/>
+                    <a:ea typeface="Carter One"/>
+                    <a:cs typeface="Carter One"/>
+                    <a:sym typeface="Carter One"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="621" name="Google Shape;621;g40a00e307db_0_557"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13363575" y="4162425"/>
+                <a:ext cx="3002400" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="DBDAFA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="693" name="Shape 693"/>
+        <p:cNvPr id="626" name="Shape 626"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="694" name="Google Shape;694;g2afba95577a_0_655"/>
+          <p:cNvPr descr="preencoded.png" id="627" name="Google Shape;627;g40a00e307db_0_588"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="2349500"/>
-            <a:ext cx="8383048" cy="8382000"/>
+            <a:off x="10906125" y="1762125"/>
+            <a:ext cx="6286500" cy="6286500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="695" name="Google Shape;695;g2afba95577a_0_655"/>
+          <p:cNvPr descr="preencoded.png" id="628" name="Google Shape;628;g40a00e307db_0_588"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-673184" y="-342900"/>
-            <a:ext cx="6503213" cy="4749800"/>
+            <a:off x="-504825" y="-257175"/>
+            <a:ext cx="4876800" cy="3562350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="696" name="Google Shape;696;g2afba95577a_0_655"/>
+          <p:cNvPr descr="preencoded.png" id="629" name="Google Shape;629;g40a00e307db_0_588"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19001575" y="8521700"/>
-            <a:ext cx="5843636" cy="5193779"/>
+            <a:off x="14249400" y="6391275"/>
+            <a:ext cx="4382180" cy="3895344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="630" name="Google Shape;630;g40a00e307db_0_588"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="631" name="Google Shape;631;g40a00e307db_0_588"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="632" name="Google Shape;632;g40a00e307db_0_588"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="633" name="Google Shape;633;g40a00e307db_0_588"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="590550" y="2719388"/>
+            <a:ext cx="17106900" cy="6676950"/>
+            <a:chOff x="590550" y="2719388"/>
+            <a:chExt cx="17106900" cy="6676950"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="634" name="Google Shape;634;g40a00e307db_0_588"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2719388"/>
+              <a:ext cx="3848100" cy="1362000"/>
+              <a:chOff x="7629525" y="2719388"/>
+              <a:chExt cx="3848100" cy="1362000"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="635" name="Google Shape;635;g40a00e307db_0_588"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8048625" y="2719388"/>
+                <a:ext cx="3429000" cy="1362000"/>
+                <a:chOff x="8048625" y="2719388"/>
+                <a:chExt cx="3429000" cy="1362000"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="636" name="Google Shape;636;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8048625" y="2719388"/>
+                  <a:ext cx="3429000" cy="1362000"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3756" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="637" name="Google Shape;637;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="2833688"/>
+                  <a:ext cx="2811900" cy="643800"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Carter One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Carter One"/>
+                      <a:ea typeface="Carter One"/>
+                      <a:cs typeface="Carter One"/>
+                      <a:sym typeface="Carter One"/>
+                    </a:rPr>
+                    <a:t>Chloe Ng</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="638" name="Google Shape;638;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="3509963"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Mage</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="639" name="Google Shape;639;g40a00e307db_0_588"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId7">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7629525" y="2981325"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="640" name="Google Shape;640;g40a00e307db_0_588"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="4491038"/>
+              <a:ext cx="3848100" cy="1362000"/>
+              <a:chOff x="590550" y="4491038"/>
+              <a:chExt cx="3848100" cy="1362000"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="641" name="Google Shape;641;g40a00e307db_0_588"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1009650" y="4491038"/>
+                <a:ext cx="3429000" cy="1362000"/>
+                <a:chOff x="1009650" y="4491038"/>
+                <a:chExt cx="3429000" cy="1362000"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="642" name="Google Shape;642;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1009650" y="4491038"/>
+                  <a:ext cx="3429000" cy="1362000"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3756" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="643" name="Google Shape;643;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="4605338"/>
+                  <a:ext cx="2811900" cy="643800"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Carter One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Carter One"/>
+                      <a:ea typeface="Carter One"/>
+                      <a:cs typeface="Carter One"/>
+                      <a:sym typeface="Carter One"/>
+                    </a:rPr>
+                    <a:t>Valtorin</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="644" name="Google Shape;644;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="5281613"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Assassin</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="645" name="Google Shape;645;g40a00e307db_0_588"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId8">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="646" name="Google Shape;646;g40a00e307db_0_588"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="6262688"/>
+              <a:ext cx="3848100" cy="1362000"/>
+              <a:chOff x="590550" y="6262688"/>
+              <a:chExt cx="3848100" cy="1362000"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="647" name="Google Shape;647;g40a00e307db_0_588"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1009650" y="6262688"/>
+                <a:ext cx="3429000" cy="1362000"/>
+                <a:chOff x="1009650" y="6262688"/>
+                <a:chExt cx="3429000" cy="1362000"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="648" name="Google Shape;648;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1009650" y="6262688"/>
+                  <a:ext cx="3429000" cy="1362000"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3756" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="649" name="Google Shape;649;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="6376988"/>
+                  <a:ext cx="2811900" cy="643800"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Carter One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Carter One"/>
+                      <a:ea typeface="Carter One"/>
+                      <a:cs typeface="Carter One"/>
+                      <a:sym typeface="Carter One"/>
+                    </a:rPr>
+                    <a:t>Lyrisa</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="650" name="Google Shape;650;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="7053263"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Dreamer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="651" name="Google Shape;651;g40a00e307db_0_588"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId9">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="652" name="Google Shape;652;g40a00e307db_0_588"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="6262688"/>
+              <a:ext cx="3848100" cy="1362000"/>
+              <a:chOff x="5010150" y="6262688"/>
+              <a:chExt cx="3848100" cy="1362000"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="653" name="Google Shape;653;g40a00e307db_0_588"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="6262688"/>
+                <a:ext cx="3429000" cy="1362000"/>
+                <a:chOff x="5429250" y="6262688"/>
+                <a:chExt cx="3429000" cy="1362000"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="654" name="Google Shape;654;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="6262688"/>
+                  <a:ext cx="3429000" cy="1362000"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3756" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="655" name="Google Shape;655;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="6376988"/>
+                  <a:ext cx="2811900" cy="643800"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Carter One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Carter One"/>
+                      <a:ea typeface="Carter One"/>
+                      <a:cs typeface="Carter One"/>
+                      <a:sym typeface="Carter One"/>
+                    </a:rPr>
+                    <a:t>Lucian</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="656" name="Google Shape;656;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="7053263"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Conjurer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="657" name="Google Shape;657;g40a00e307db_0_588"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId10">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="658" name="Google Shape;658;g40a00e307db_0_588"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="8034338"/>
+              <a:ext cx="3848100" cy="1362000"/>
+              <a:chOff x="5010150" y="8034338"/>
+              <a:chExt cx="3848100" cy="1362000"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="659" name="Google Shape;659;g40a00e307db_0_588"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="8034338"/>
+                <a:ext cx="3429000" cy="1362000"/>
+                <a:chOff x="5429250" y="8034338"/>
+                <a:chExt cx="3429000" cy="1362000"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="660" name="Google Shape;660;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="8034338"/>
+                  <a:ext cx="3429000" cy="1362000"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3756" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="661" name="Google Shape;661;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="8148638"/>
+                  <a:ext cx="2811900" cy="643800"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Carter One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Carter One"/>
+                      <a:ea typeface="Carter One"/>
+                      <a:cs typeface="Carter One"/>
+                      <a:sym typeface="Carter One"/>
+                    </a:rPr>
+                    <a:t>Cedric</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="662" name="Google Shape;662;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="8824913"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Timekeeper</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="663" name="Google Shape;663;g40a00e307db_0_588"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId11">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="8296275"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="664" name="Google Shape;664;g40a00e307db_0_588"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="6262688"/>
+              <a:ext cx="3848100" cy="1362000"/>
+              <a:chOff x="9429750" y="6262688"/>
+              <a:chExt cx="3848100" cy="1362000"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="665" name="Google Shape;665;g40a00e307db_0_588"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="6262688"/>
+                <a:ext cx="3429000" cy="1362000"/>
+                <a:chOff x="9848850" y="6262688"/>
+                <a:chExt cx="3429000" cy="1362000"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="666" name="Google Shape;666;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="6262688"/>
+                  <a:ext cx="3429000" cy="1362000"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3756" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="667" name="Google Shape;667;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="6376988"/>
+                  <a:ext cx="2811900" cy="643800"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Carter One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Carter One"/>
+                      <a:ea typeface="Carter One"/>
+                      <a:cs typeface="Carter One"/>
+                      <a:sym typeface="Carter One"/>
+                    </a:rPr>
+                    <a:t>Elvina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="668" name="Google Shape;668;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="7053263"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Oracle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="669" name="Google Shape;669;g40a00e307db_0_588"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId12">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="670" name="Google Shape;670;g40a00e307db_0_588"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="8034338"/>
+              <a:ext cx="3848100" cy="1362000"/>
+              <a:chOff x="9429750" y="8034338"/>
+              <a:chExt cx="3848100" cy="1362000"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="671" name="Google Shape;671;g40a00e307db_0_588"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="8034338"/>
+                <a:ext cx="3429000" cy="1362000"/>
+                <a:chOff x="9848850" y="8034338"/>
+                <a:chExt cx="3429000" cy="1362000"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="672" name="Google Shape;672;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="8034338"/>
+                  <a:ext cx="3429000" cy="1362000"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3756" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="673" name="Google Shape;673;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="8148638"/>
+                  <a:ext cx="2811900" cy="643800"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Carter One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Carter One"/>
+                      <a:ea typeface="Carter One"/>
+                      <a:cs typeface="Carter One"/>
+                      <a:sym typeface="Carter One"/>
+                    </a:rPr>
+                    <a:t>Seraphina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="674" name="Google Shape;674;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="8824913"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Lightbringer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="675" name="Google Shape;675;g40a00e307db_0_588"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId13">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="8296275"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="676" name="Google Shape;676;g40a00e307db_0_588"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="6262688"/>
+              <a:ext cx="3848100" cy="1362000"/>
+              <a:chOff x="13849350" y="6262688"/>
+              <a:chExt cx="3848100" cy="1362000"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="677" name="Google Shape;677;g40a00e307db_0_588"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14268450" y="6262688"/>
+                <a:ext cx="3429000" cy="1362000"/>
+                <a:chOff x="14268450" y="6262688"/>
+                <a:chExt cx="3429000" cy="1362000"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="678" name="Google Shape;678;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14268450" y="6262688"/>
+                  <a:ext cx="3429000" cy="1362000"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3756" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="679" name="Google Shape;679;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="6376988"/>
+                  <a:ext cx="2811900" cy="643800"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Carter One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Carter One"/>
+                      <a:ea typeface="Carter One"/>
+                      <a:cs typeface="Carter One"/>
+                      <a:sym typeface="Carter One"/>
+                    </a:rPr>
+                    <a:t>Kaelen</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="680" name="Google Shape;680;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="7053263"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Sentinel</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="681" name="Google Shape;681;g40a00e307db_0_588"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId14">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="6524625"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="682" name="Google Shape;682;g40a00e307db_0_588"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4491038"/>
+              <a:ext cx="3848100" cy="1362000"/>
+              <a:chOff x="5010150" y="4491038"/>
+              <a:chExt cx="3848100" cy="1362000"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="683" name="Google Shape;683;g40a00e307db_0_588"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="4491038"/>
+                <a:ext cx="3429000" cy="1362000"/>
+                <a:chOff x="5429250" y="4491038"/>
+                <a:chExt cx="3429000" cy="1362000"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="684" name="Google Shape;684;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="4491038"/>
+                  <a:ext cx="3429000" cy="1362000"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3756" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="685" name="Google Shape;685;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="4605338"/>
+                  <a:ext cx="2811900" cy="643800"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Carter One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Carter One"/>
+                      <a:ea typeface="Carter One"/>
+                      <a:cs typeface="Carter One"/>
+                      <a:sym typeface="Carter One"/>
+                    </a:rPr>
+                    <a:t>Aurielle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="686" name="Google Shape;686;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="5281613"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Priestess</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="687" name="Google Shape;687;g40a00e307db_0_588"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId15">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="688" name="Google Shape;688;g40a00e307db_0_588"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4491038"/>
+              <a:ext cx="3848100" cy="1362000"/>
+              <a:chOff x="13849350" y="4491038"/>
+              <a:chExt cx="3848100" cy="1362000"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="689" name="Google Shape;689;g40a00e307db_0_588"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14268450" y="4491038"/>
+                <a:ext cx="3429000" cy="1362000"/>
+                <a:chOff x="14268450" y="4491038"/>
+                <a:chExt cx="3429000" cy="1362000"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="690" name="Google Shape;690;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14268450" y="4491038"/>
+                  <a:ext cx="3429000" cy="1362000"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3756" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="691" name="Google Shape;691;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="4605338"/>
+                  <a:ext cx="2811900" cy="643800"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Carter One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Carter One"/>
+                      <a:ea typeface="Carter One"/>
+                      <a:cs typeface="Carter One"/>
+                      <a:sym typeface="Carter One"/>
+                    </a:rPr>
+                    <a:t>Dariana</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="692" name="Google Shape;692;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="5281613"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Shaman</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="693" name="Google Shape;693;g40a00e307db_0_588"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId16">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="694" name="Google Shape;694;g40a00e307db_0_588"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4491038"/>
+              <a:ext cx="3848100" cy="1362000"/>
+              <a:chOff x="9429750" y="4491038"/>
+              <a:chExt cx="3848100" cy="1362000"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="695" name="Google Shape;695;g40a00e307db_0_588"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="4491038"/>
+                <a:ext cx="3429000" cy="1362000"/>
+                <a:chOff x="9848850" y="4491038"/>
+                <a:chExt cx="3429000" cy="1362000"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="696" name="Google Shape;696;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="4491038"/>
+                  <a:ext cx="3429000" cy="1362000"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 3756" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="697" name="Google Shape;697;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="4605338"/>
+                  <a:ext cx="2811900" cy="643800"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Carter One"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Carter One"/>
+                      <a:ea typeface="Carter One"/>
+                      <a:cs typeface="Carter One"/>
+                      <a:sym typeface="Carter One"/>
+                    </a:rPr>
+                    <a:t>Theronis</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="698" name="Google Shape;698;g40a00e307db_0_588"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="5281613"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="0E0E0E"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Warrior</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="699" name="Google Shape;699;g40a00e307db_0_588"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId17">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="4752975"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="700" name="Google Shape;700;g40a00e307db_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2514598" y="4281488"/>
+              <a:ext cx="13258800" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="701" name="Google Shape;701;g40a00e307db_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="9605963" y="4133925"/>
+              <a:ext cx="304800" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="702" name="Google Shape;702;g40a00e307db_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="2362163" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="703" name="Google Shape;703;g40a00e307db_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6981788" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="704" name="Google Shape;704;g40a00e307db_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11401388" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="705" name="Google Shape;705;g40a00e307db_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="15611438" y="4443448"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="706" name="Google Shape;706;g40a00e307db_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="2214562" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="707" name="Google Shape;707;g40a00e307db_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6834187" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="708" name="Google Shape;708;g40a00e307db_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11253787" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="709" name="Google Shape;709;g40a00e307db_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="15463837" y="6057937"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="710" name="Google Shape;710;g40a00e307db_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6834187" y="7829587"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="711" name="Google Shape;711;g40a00e307db_0_588"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11253787" y="7829587"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="697" name="Google Shape;697;g2afba95577a_0_655"/>
+          <p:cNvPr id="712" name="Google Shape;712;g40a00e307db_0_588"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...2952 lines deleted...]
-            <a:ext cx="9064800" cy="745200"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6802800" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>To download more editable chart, </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat"/>
                 <a:ea typeface="Montserrat"/>
                 <a:cs typeface="Montserrat"/>
                 <a:sym typeface="Montserrat"/>
-                <a:hlinkClick r:id="rId23">
+                <a:hlinkClick r:id="rId18">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>click here</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="768" name="Google Shape;768;g2afba95577a_0_655"/>
+          <p:cNvPr id="713" name="Google Shape;713;g40a00e307db_0_588"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6816519" y="1676400"/>
-            <a:ext cx="10754100" cy="1900800"/>
+            <a:off x="5162550" y="1257300"/>
+            <a:ext cx="7962900" cy="1438200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="8A8BEA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="773" name="Shape 773"/>
+        <p:cNvPr id="718" name="Shape 718"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="774" name="Google Shape;774;g2afba95577a_0_734"/>
+          <p:cNvPr id="719" name="Google Shape;719;g40a00e307db_0_679"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="10800000">
-[...1 lines deleted...]
-            <a:ext cx="24387000" cy="13716000"/>
+          <a:xfrm flipH="1">
+            <a:off x="-2771775" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="8A8BEA"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="775" name="Google Shape;775;g2afba95577a_0_734"/>
+          <p:cNvPr descr="preencoded.png" id="720" name="Google Shape;720;g40a00e307db_0_679"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="17807626" cy="10121900"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-723900" y="1352550"/>
+            <a:ext cx="13354050" cy="7591425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="776" name="Google Shape;776;g2afba95577a_0_734"/>
+          <p:cNvPr descr="preencoded.png" id="721" name="Google Shape;721;g40a00e307db_0_679"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="17807626" cy="10121900"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-923925" y="942975"/>
+            <a:ext cx="13354050" cy="7591425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="777" name="Google Shape;777;g2afba95577a_0_734"/>
+          <p:cNvPr descr="preencoded.png" id="722" name="Google Shape;722;g40a00e307db_0_679"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="17807626" cy="10121900"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-466725" y="1666875"/>
+            <a:ext cx="13354050" cy="7591425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="778" name="Google Shape;778;g2afba95577a_0_734"/>
+          <p:cNvPr descr="preencoded.png" id="723" name="Google Shape;723;g40a00e307db_0_679"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3429429" cy="3429000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="12382500" y="942975"/>
+            <a:ext cx="2571750" cy="2571750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="779" name="Google Shape;779;g2afba95577a_0_734"/>
+          <p:cNvPr descr="preencoded.png" id="724" name="Google Shape;724;g40a00e307db_0_679"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3962895" cy="5105400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-3476625" y="6457950"/>
+            <a:ext cx="2971800" cy="3829050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="780" name="Google Shape;780;g2afba95577a_0_734"/>
+          <p:cNvPr descr="preencoded.png" id="725" name="Google Shape;725;g40a00e307db_0_679"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7468533" y="2044700"/>
-            <a:ext cx="16791499" cy="16789400"/>
+            <a:off x="6419300" y="942963"/>
+            <a:ext cx="12592050" cy="12592050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="781" name="Google Shape;781;g2afba95577a_0_734"/>
+          <p:cNvPr id="726" name="Google Shape;726;g40a00e307db_0_679"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2337092" y="6172200"/>
-            <a:ext cx="11998800" cy="4301100"/>
+            <a:off x="1333500" y="4629150"/>
+            <a:ext cx="8957400" cy="3231000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="782" name="Google Shape;782;g2afba95577a_0_734"/>
+          <p:cNvPr id="727" name="Google Shape;727;g40a00e307db_0_679"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2248181" y="2971800"/>
-            <a:ext cx="11452500" cy="3462900"/>
+            <a:off x="1266825" y="2228850"/>
+            <a:ext cx="8486700" cy="2610000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>Thank you for choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="783" name="Google Shape;783;g2afba95577a_0_734"/>
+          <p:cNvPr id="728" name="Google Shape;728;g40a00e307db_0_679"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="22204446" y="6294937"/>
-            <a:ext cx="3645300" cy="469800"/>
+            <a:off x="16649625" y="4644450"/>
+            <a:ext cx="2737500" cy="356100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Inter"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
                 <a:hlinkClick r:id="rId9">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="729" name="Google Shape;729;g40a00e307db_0_679"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="6470924"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="6470924"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="730" name="Google Shape;730;g40a00e307db_0_679"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="8001000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="731" name="Google Shape;731;g40a00e307db_0_679"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="6932924"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="784" name="Google Shape;784;g2afba95577a_0_734"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="786" name="Google Shape;786;g2afba95577a_0_734"/>
+          <p:cNvPr descr="preencoded.png" id="732" name="Google Shape;732;g40a00e307db_0_679"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="8788400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="9886950" y="3305175"/>
+            <a:ext cx="7677150" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="DBDAFA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="45" name="Shape 45"/>
+        <p:cNvPr id="47" name="Shape 47"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="46" name="Google Shape;46;g2afba95577a_0_28"/>
+          <p:cNvPr descr="preencoded.png" id="48" name="Google Shape;48;g40a00e307db_0_30"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-203225" y="2082800"/>
-            <a:ext cx="15864283" cy="15862300"/>
+            <a:off x="-152400" y="1562100"/>
+            <a:ext cx="11896725" cy="11896725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="47" name="Google Shape;47;g2afba95577a_0_28"/>
+          <p:cNvPr descr="preencoded.png" id="49" name="Google Shape;49;g40a00e307db_0_30"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19433429" y="-469900"/>
-            <a:ext cx="5601400" cy="5092700"/>
+            <a:off x="14573250" y="-352425"/>
+            <a:ext cx="4200525" cy="3819525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="48" name="Google Shape;48;g2afba95577a_0_28"/>
+          <p:cNvPr descr="preencoded.png" id="50" name="Google Shape;50;g40a00e307db_0_30"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6286500"/>
-            <a:ext cx="2895962" cy="7429500"/>
+            <a:off x="0" y="4714875"/>
+            <a:ext cx="2171700" cy="5572125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;g40a00e307db_0_30"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...20 lines deleted...]
-      </p:pic>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="16116300" y="9620250"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="16116300" y="9620250"/>
+            <a:chExt cx="2063475" cy="596550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="52" name="Google Shape;52;g40a00e307db_0_30"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9620250"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Google Shape;53;g40a00e307db_0_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9677400"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="50" name="Google Shape;50;g2afba95577a_0_28"/>
+          <p:cNvPr id="54" name="Google Shape;54;g40a00e307db_0_30"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="-2881671" y="5816172"/>
-            <a:ext cx="14437500" cy="3043800"/>
+            <a:off x="-2100301" y="3950024"/>
+            <a:ext cx="10847100" cy="2303100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;g40a00e307db_0_30"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7648575" y="1238250"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="7648575" y="1238250"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;g40a00e307db_0_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7648575" y="1238250"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;g40a00e307db_0_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7916228" y="1415415"/>
+              <a:ext cx="684000" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;g40a00e307db_0_30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9020175" y="1228725"/>
+            <a:ext cx="4539600" cy="1345050"/>
+            <a:chOff x="9020175" y="1228725"/>
+            <a:chExt cx="4539600" cy="1345050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;g40a00e307db_0_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="1228725"/>
+              <a:ext cx="4539600" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Google Shape;60;g40a00e307db_0_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="2009775"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;g40a00e307db_0_30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9020175" y="3276600"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="9020175" y="3276600"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;g40a00e307db_0_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9020175" y="3276600"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;g40a00e307db_0_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9240203" y="3453765"/>
+              <a:ext cx="779100" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;g40a00e307db_0_30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10391775" y="3267075"/>
+            <a:ext cx="4539600" cy="1345050"/>
+            <a:chOff x="10391775" y="3267075"/>
+            <a:chExt cx="4539600" cy="1345050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;g40a00e307db_0_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10391775" y="3267075"/>
+              <a:ext cx="4539600" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;g40a00e307db_0_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10391775" y="4048125"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;g40a00e307db_0_30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10391775" y="5314950"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="10391775" y="5314950"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;g40a00e307db_0_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10391775" y="5314950"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;g40a00e307db_0_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10611803" y="5492115"/>
+              <a:ext cx="779100" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;g40a00e307db_0_30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11763375" y="5305425"/>
+            <a:ext cx="4539600" cy="1345050"/>
+            <a:chOff x="11763375" y="5305425"/>
+            <a:chExt cx="4539600" cy="1345050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;g40a00e307db_0_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11763375" y="5305425"/>
+              <a:ext cx="4539600" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;g40a00e307db_0_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11763375" y="6086475"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;g40a00e307db_0_30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11763375" y="7353300"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11763375" y="7353300"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;g40a00e307db_0_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11763375" y="7353300"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="75" name="Google Shape;75;g40a00e307db_0_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11959590" y="7530465"/>
+              <a:ext cx="826800" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;g40a00e307db_0_30"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13134975" y="7343775"/>
+            <a:ext cx="4539600" cy="1345050"/>
+            <a:chOff x="13134975" y="7343775"/>
+            <a:chExt cx="4539600" cy="1345050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;g40a00e307db_0_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13134975" y="7343775"/>
+              <a:ext cx="4539600" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="78" name="Google Shape;78;g40a00e307db_0_30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13134975" y="8124825"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;g40a00e307db_0_30"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10199375" y="1638300"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="7696171" y="2843213"/>
+            <a:ext cx="6991500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="80" name="Google Shape;80;g40a00e307db_0_30"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9143971" y="4881563"/>
+            <a:ext cx="6991500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;g40a00e307db_0_30"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10391746" y="6919913"/>
+            <a:ext cx="6991500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="52" name="Google Shape;52;g2afba95577a_0_28"/>
+          <p:cNvPr descr="preencoded.png" id="82" name="Google Shape;82;g40a00e307db_0_30"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1552 lines deleted...]
-            <a:ext cx="8497362" cy="9042400"/>
+          <a:xfrm rot="-1710169">
+            <a:off x="4534357" y="2423432"/>
+            <a:ext cx="5048250" cy="7715250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="DBDAFA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="90" name="Shape 90"/>
+        <p:cNvPr id="87" name="Shape 87"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="91" name="Google Shape;91;g2afba95577a_0_72"/>
+          <p:cNvPr descr="preencoded.png" id="88" name="Google Shape;88;g40a00e307db_0_69"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14898962" y="-2120900"/>
-            <a:ext cx="13044530" cy="13042900"/>
+            <a:off x="11172825" y="-1590675"/>
+            <a:ext cx="9782175" cy="9782175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="92" name="Google Shape;92;g2afba95577a_0_72"/>
+          <p:cNvPr descr="preencoded.png" id="89" name="Google Shape;89;g40a00e307db_0_69"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-2222778" y="7518400"/>
-            <a:ext cx="8116314" cy="6997700"/>
+            <a:off x="-1666875" y="5638800"/>
+            <a:ext cx="6086473" cy="5248276"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="93" name="Google Shape;93;g2afba95577a_0_72"/>
+          <p:cNvPr descr="preencoded.png" id="90" name="Google Shape;90;g40a00e307db_0_69"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21414877" y="1981200"/>
-            <a:ext cx="1511489" cy="1143000"/>
+            <a:off x="16059150" y="1485900"/>
+            <a:ext cx="1133475" cy="857250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="94" name="Google Shape;94;g2afba95577a_0_72"/>
+          <p:cNvPr descr="preencoded.png" id="91" name="Google Shape;91;g40a00e307db_0_69"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22672334" y="698500"/>
-            <a:ext cx="1003425" cy="927100"/>
+            <a:off x="17002125" y="523875"/>
+            <a:ext cx="752475" cy="695325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;g40a00e307db_0_69"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="93" name="Google Shape;93;g40a00e307db_0_69"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="94" name="Google Shape;94;g40a00e307db_0_69"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="95" name="Google Shape;95;g2afba95577a_0_72"/>
+          <p:cNvPr id="95" name="Google Shape;95;g40a00e307db_0_69"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="15936300" cy="1900800"/>
+            <a:off x="2219325" y="1952625"/>
+            <a:ext cx="11963400" cy="1438200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;g40a00e307db_0_69"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2219325" y="3562350"/>
+            <a:ext cx="13910175" cy="5136000"/>
+            <a:chOff x="2219325" y="3562350"/>
+            <a:chExt cx="13910175" cy="5136000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="97" name="Google Shape;97;g40a00e307db_0_69"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3562350"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="98" name="Google Shape;98;g40a00e307db_0_69"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3562350"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="DBDAFA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="104" name="Shape 104"/>
+        <p:cNvPr id="103" name="Shape 103"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="105" name="Google Shape;105;g2afba95577a_0_85"/>
+          <p:cNvPr descr="preencoded.png" id="104" name="Google Shape;104;g40a00e307db_0_84"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="2349500"/>
-            <a:ext cx="8383048" cy="8382000"/>
+            <a:off x="10906125" y="1762125"/>
+            <a:ext cx="6286500" cy="6286500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="106" name="Google Shape;106;g2afba95577a_0_85"/>
+          <p:cNvPr descr="preencoded.png" id="105" name="Google Shape;105;g40a00e307db_0_84"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-673184" y="-342900"/>
-            <a:ext cx="6503213" cy="4749800"/>
+            <a:off x="-504825" y="-257175"/>
+            <a:ext cx="4876800" cy="3562350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="107" name="Google Shape;107;g2afba95577a_0_85"/>
+          <p:cNvPr descr="preencoded.png" id="106" name="Google Shape;106;g40a00e307db_0_84"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19001575" y="8521700"/>
-            <a:ext cx="5843636" cy="5193792"/>
+            <a:off x="14249400" y="6391275"/>
+            <a:ext cx="4382180" cy="3895344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;g40a00e307db_0_84"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-      </p:sp>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="108" name="Google Shape;108;g40a00e307db_0_84"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;g40a00e307db_0_84"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="109" name="Google Shape;109;g2afba95577a_0_85"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="110" name="Google Shape;110;g2afba95577a_0_85"/>
+          <p:cNvPr descr="preencoded.png" id="110" name="Google Shape;110;g40a00e307db_0_84"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13260457" y="1270000"/>
-            <a:ext cx="9818327" cy="12446000"/>
+            <a:off x="9944100" y="952500"/>
+            <a:ext cx="7362825" cy="9334500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;g40a00e307db_0_84"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...38 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1847850" y="1838325"/>
+            <a:ext cx="6025575" cy="3545325"/>
+            <a:chOff x="1847850" y="1838325"/>
+            <a:chExt cx="6025575" cy="3545325"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="112" name="Google Shape;112;g40a00e307db_0_84"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="1838325"/>
+              <a:ext cx="857250" cy="552450"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;g40a00e307db_0_84"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="2590800"/>
+              <a:ext cx="5997000" cy="2792850"/>
+              <a:chOff x="1876425" y="2590800"/>
+              <a:chExt cx="5997000" cy="2792850"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="114" name="Google Shape;114;g40a00e307db_0_84"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="2590800"/>
+                <a:ext cx="5997000" cy="864900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Carter One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Carter One"/>
+                    <a:ea typeface="Carter One"/>
+                    <a:cs typeface="Carter One"/>
+                    <a:sym typeface="Carter One"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="115" name="Google Shape;115;g40a00e307db_0_84"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="3448050"/>
+                <a:ext cx="5966400" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="116" name="Google Shape;116;g40a00e307db_0_84"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...422 lines deleted...]
-      </p:sp>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1847850" y="5972175"/>
+            <a:ext cx="6025575" cy="3697725"/>
+            <a:chOff x="1847850" y="5972175"/>
+            <a:chExt cx="6025575" cy="3697725"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="117" name="Google Shape;117;g40a00e307db_0_84"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="5972175"/>
+              <a:ext cx="895350" cy="704850"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="118" name="Google Shape;118;g40a00e307db_0_84"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="6877050"/>
+              <a:ext cx="5997000" cy="2792850"/>
+              <a:chOff x="1876425" y="6877050"/>
+              <a:chExt cx="5997000" cy="2792850"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="119" name="Google Shape;119;g40a00e307db_0_84"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="6877050"/>
+                <a:ext cx="5997000" cy="864900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Carter One"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Carter One"/>
+                    <a:ea typeface="Carter One"/>
+                    <a:cs typeface="Carter One"/>
+                    <a:sym typeface="Carter One"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="120" name="Google Shape;120;g40a00e307db_0_84"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="7734300"/>
+                <a:ext cx="5966400" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="DBDAFA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="125" name="Shape 125"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="126" name="Google Shape;126;g2afba95577a_0_105"/>
+          <p:cNvPr descr="preencoded.png" id="126" name="Google Shape;126;g40a00e307db_0_105"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-203225" y="2082800"/>
-            <a:ext cx="15864283" cy="15862300"/>
+            <a:off x="-152400" y="1562100"/>
+            <a:ext cx="11896725" cy="11896725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="127" name="Google Shape;127;g2afba95577a_0_105"/>
+          <p:cNvPr descr="preencoded.png" id="127" name="Google Shape;127;g40a00e307db_0_105"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19433429" y="-469900"/>
-            <a:ext cx="5601400" cy="5092700"/>
+            <a:off x="14573250" y="-352425"/>
+            <a:ext cx="4200525" cy="3819525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="128" name="Google Shape;128;g2afba95577a_0_105"/>
+          <p:cNvPr descr="preencoded.png" id="128" name="Google Shape;128;g40a00e307db_0_105"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6286500"/>
-            <a:ext cx="2895962" cy="7429500"/>
+            <a:off x="0" y="4714875"/>
+            <a:ext cx="2171700" cy="5572125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="129" name="Google Shape;129;g40a00e307db_0_105"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="130" name="Google Shape;130;g40a00e307db_0_105"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="131" name="Google Shape;131;g40a00e307db_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="132" name="Google Shape;132;g40a00e307db_0_105"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="569595" y="885825"/>
+            <a:ext cx="5347200" cy="8570625"/>
+            <a:chOff x="569595" y="885825"/>
+            <a:chExt cx="5347200" cy="8570625"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="133" name="Google Shape;133;g40a00e307db_0_105"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="600075" y="885825"/>
+              <a:ext cx="5286375" cy="3800475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="134" name="Google Shape;134;g40a00e307db_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1271588" y="5143500"/>
+              <a:ext cx="4103400" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="135" name="Google Shape;135;g40a00e307db_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="569595" y="6305550"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="136" name="Google Shape;136;g40a00e307db_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2724150" y="8591550"/>
+              <a:ext cx="1198200" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>45%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="137" name="Google Shape;137;g40a00e307db_0_105"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11980545" y="885825"/>
+            <a:ext cx="5347200" cy="8570625"/>
+            <a:chOff x="11980545" y="885825"/>
+            <a:chExt cx="5347200" cy="8570625"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="138" name="Google Shape;138;g40a00e307db_0_105"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12011025" y="885825"/>
+              <a:ext cx="5286375" cy="3800475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="139" name="Google Shape;139;g40a00e307db_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12682538" y="5143500"/>
+              <a:ext cx="4103400" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="140" name="Google Shape;140;g40a00e307db_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11980545" y="6305550"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="141" name="Google Shape;141;g40a00e307db_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14135100" y="8591550"/>
+              <a:ext cx="1198200" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>45%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="142" name="Google Shape;142;g40a00e307db_0_105"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6275070" y="885825"/>
+            <a:ext cx="5347200" cy="8570625"/>
+            <a:chOff x="6275070" y="885825"/>
+            <a:chExt cx="5347200" cy="8570625"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="143" name="Google Shape;143;g40a00e307db_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7219950" y="885825"/>
+              <a:ext cx="3617700" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="144" name="Google Shape;144;g40a00e307db_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6275070" y="2047875"/>
+              <a:ext cx="5347200" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="145" name="Google Shape;145;g40a00e307db_0_105"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="4333875"/>
+              <a:ext cx="5286375" cy="3800475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="146" name="Google Shape;146;g40a00e307db_0_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8448675" y="8591550"/>
+              <a:ext cx="1160100" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>67%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="DBDAFA"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="151" name="Shape 151"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="129" name="Google Shape;129;g2afba95577a_0_105"/>
+          <p:cNvPr id="152" name="Google Shape;152;g40a00e307db_0_130"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1016100" cy="3200400"/>
+          <a:xfrm flipH="1" rot="10800000">
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="8A8BEA"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="130" name="Google Shape;130;g2afba95577a_0_105"/>
+          <p:cNvPr descr="preencoded.png" id="153" name="Google Shape;153;g40a00e307db_0_130"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2466975" y="1343025"/>
+            <a:ext cx="13354050" cy="7591425"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="154" name="Google Shape;154;g40a00e307db_0_130"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2667000" y="1752600"/>
+            <a:ext cx="13354050" cy="7591425"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="155" name="Google Shape;155;g40a00e307db_0_130"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2209800" y="1028700"/>
+            <a:ext cx="13354050" cy="7591425"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="156" name="Google Shape;156;g40a00e307db_0_130"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="-278348" y="6932135"/>
+            <a:ext cx="2823567" cy="2824162"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...39 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="132" name="Google Shape;132;g2afba95577a_0_105"/>
+          <p:cNvPr descr="preencoded.png" id="157" name="Google Shape;157;g40a00e307db_0_130"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="800200" y="1181100"/>
-            <a:ext cx="7049381" cy="5067300"/>
+            <a:off x="16694428" y="-504825"/>
+            <a:ext cx="3262789" cy="4204865"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...351 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="140" name="Google Shape;140;g2afba95577a_0_105"/>
+          <p:cNvPr descr="preencoded.png" id="158" name="Google Shape;158;g40a00e307db_0_130"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7049381" cy="5067300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-3571875" y="-3333750"/>
+            <a:ext cx="12592050" cy="12592050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="159" name="Google Shape;159;g40a00e307db_0_130"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...75 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="160" name="Google Shape;160;g40a00e307db_0_130"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="161" name="Google Shape;161;g40a00e307db_0_130"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Carter One"/>
-[...474 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="152" name="Google Shape;152;g2afba95577a_0_105"/>
-[...435 lines deleted...]
-          <p:cNvPr descr=" " id="169" name="Google Shape;169;g2afba95577a_0_138"/>
+          <p:cNvPr descr="preencoded.png" id="162" name="Google Shape;162;g40a00e307db_0_130"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1790924" y="1803400"/>
-            <a:ext cx="5966698" cy="4437887"/>
+            <a:off x="1343025" y="1352550"/>
+            <a:ext cx="4474463" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;g40a00e307db_0_130"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...75 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5257800" y="2790825"/>
+            <a:ext cx="9063900" cy="4396650"/>
+            <a:chOff x="5257800" y="2790825"/>
+            <a:chExt cx="9063900" cy="4396650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="164" name="Google Shape;164;g40a00e307db_0_130"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5257800" y="2790825"/>
+              <a:ext cx="9035400" cy="3684300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="165" name="Google Shape;165;g40a00e307db_0_130"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11087100" y="6543675"/>
+              <a:ext cx="3234600" cy="643800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Carter One"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="DBDAFA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="177" name="Shape 177"/>
+        <p:cNvPr id="170" name="Shape 170"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="178" name="Google Shape;178;g2afba95577a_0_155"/>
+          <p:cNvPr descr="preencoded.png" id="171" name="Google Shape;171;g40a00e307db_0_148"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14898962" y="-2120900"/>
-            <a:ext cx="13044530" cy="13042900"/>
+            <a:off x="11172825" y="-1590675"/>
+            <a:ext cx="9782175" cy="9782175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="179" name="Google Shape;179;g2afba95577a_0_155"/>
+          <p:cNvPr descr="preencoded.png" id="172" name="Google Shape;172;g40a00e307db_0_148"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-2222778" y="7518400"/>
-            <a:ext cx="8116314" cy="6997700"/>
+            <a:off x="-1666875" y="5638800"/>
+            <a:ext cx="6086473" cy="5248276"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="180" name="Google Shape;180;g2afba95577a_0_155"/>
+          <p:cNvPr descr="preencoded.png" id="173" name="Google Shape;173;g40a00e307db_0_148"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21414877" y="1981200"/>
-            <a:ext cx="1511489" cy="1143000"/>
+            <a:off x="16059150" y="1485900"/>
+            <a:ext cx="1133475" cy="857250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="181" name="Google Shape;181;g2afba95577a_0_155"/>
+          <p:cNvPr descr="preencoded.png" id="174" name="Google Shape;174;g40a00e307db_0_148"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22672334" y="698500"/>
-            <a:ext cx="1003425" cy="927100"/>
+            <a:off x="17002125" y="523875"/>
+            <a:ext cx="752475" cy="695325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="175" name="Google Shape;175;g40a00e307db_0_148"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-      </p:sp>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="176" name="Google Shape;176;g40a00e307db_0_148"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="177" name="Google Shape;177;g40a00e307db_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="183" name="Google Shape;183;g2afba95577a_0_155"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="184" name="Google Shape;184;g2afba95577a_0_155"/>
+          <p:cNvPr descr="preencoded.png" id="178" name="Google Shape;178;g40a00e307db_0_148"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8788388" y="2209540"/>
-            <a:ext cx="6818783" cy="9294949"/>
+            <a:off x="6619875" y="1952625"/>
+            <a:ext cx="5191125" cy="7296150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="179" name="Google Shape;179;g40a00e307db_0_148"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...38 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1676400" y="6362700"/>
+            <a:ext cx="4320600" cy="3116700"/>
+            <a:chOff x="1676400" y="6362700"/>
+            <a:chExt cx="4320600" cy="3116700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="180" name="Google Shape;180;g40a00e307db_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="6362700"/>
+              <a:ext cx="4320600" cy="1569600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Dragon Taming Technique</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="181" name="Google Shape;181;g40a00e307db_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="8001000"/>
+              <a:ext cx="4290000" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="182" name="Google Shape;182;g40a00e307db_0_148"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12534900" y="866775"/>
+            <a:ext cx="4320600" cy="3116700"/>
+            <a:chOff x="12534900" y="866775"/>
+            <a:chExt cx="4320600" cy="3116700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="183" name="Google Shape;183;g40a00e307db_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12534900" y="866775"/>
+              <a:ext cx="4320600" cy="1569600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>The Art of Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="184" name="Google Shape;184;g40a00e307db_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12534900" y="2505075"/>
+              <a:ext cx="4290000" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Carter One"/>
-[...247 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="191" name="Google Shape;191;g2afba95577a_0_155"/>
+          <p:cNvPr descr="preencoded.png" id="185" name="Google Shape;185;g40a00e307db_0_148"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2235479" y="1155700"/>
-            <a:ext cx="5639505" cy="5638800"/>
+            <a:off x="1676400" y="866775"/>
+            <a:ext cx="4229100" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="192" name="Google Shape;192;g2afba95577a_0_155"/>
+          <p:cNvPr descr="preencoded.png" id="186" name="Google Shape;186;g40a00e307db_0_148"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16715289" y="6858000"/>
-            <a:ext cx="5639505" cy="5638800"/>
+            <a:off x="12534900" y="5143500"/>
+            <a:ext cx="4229100" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="DBDAFA"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="197" name="Shape 197"/>
+        <p:cNvPr id="191" name="Shape 191"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="198" name="Google Shape;198;g2afba95577a_0_174"/>
+          <p:cNvPr descr="preencoded.png" id="192" name="Google Shape;192;g40a00e307db_0_168"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="2349500"/>
-            <a:ext cx="8383048" cy="8382000"/>
+            <a:off x="10906125" y="1762125"/>
+            <a:ext cx="6286500" cy="6286500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="199" name="Google Shape;199;g2afba95577a_0_174"/>
+          <p:cNvPr descr="preencoded.png" id="193" name="Google Shape;193;g40a00e307db_0_168"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-673184" y="-342900"/>
-            <a:ext cx="6503213" cy="4749800"/>
+            <a:off x="-504825" y="-257175"/>
+            <a:ext cx="4876800" cy="3562350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="200" name="Google Shape;200;g2afba95577a_0_174"/>
+          <p:cNvPr descr="preencoded.png" id="194" name="Google Shape;194;g40a00e307db_0_168"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19001575" y="8521700"/>
-            <a:ext cx="5843636" cy="5193792"/>
+            <a:off x="14249400" y="6391275"/>
+            <a:ext cx="4382180" cy="3895344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="201" name="Google Shape;201;g2afba95577a_0_174"/>
+          <p:cNvPr id="195" name="Google Shape;195;g40a00e307db_0_168"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1621569" y="1422400"/>
-            <a:ext cx="20216700" cy="1900800"/>
+            <a:off x="1266825" y="1066800"/>
+            <a:ext cx="15059100" cy="1438200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Carter One"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Carter One"/>
                 <a:ea typeface="Carter One"/>
                 <a:cs typeface="Carter One"/>
                 <a:sym typeface="Carter One"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="196" name="Google Shape;196;g40a00e307db_0_168"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="197" name="Google Shape;197;g40a00e307db_0_168"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="198" name="Google Shape;198;g40a00e307db_0_168"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8A8BEA"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8A8BEA"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="199" name="Google Shape;199;g40a00e307db_0_168"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1590675" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="1590675" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="200" name="Google Shape;200;g40a00e307db_0_168"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1590675" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="8A8BEA"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="201" name="Google Shape;201;g40a00e307db_0_168"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3495675" y="4033837"/>
+              <a:ext cx="762000" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="202" name="Google Shape;202;g40a00e307db_0_168"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1659255" y="5348288"/>
+              <a:ext cx="4434900" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="203" name="Google Shape;203;g40a00e307db_0_168"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6858000" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="6858000" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="204" name="Google Shape;204;g40a00e307db_0_168"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="8A8BEA"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="205" name="Google Shape;205;g40a00e307db_0_168"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8710613" y="4033837"/>
+              <a:ext cx="866775" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="206" name="Google Shape;206;g40a00e307db_0_168"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6926580" y="5348288"/>
+              <a:ext cx="4434900" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="207" name="Google Shape;207;g40a00e307db_0_168"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12125325" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="12125325" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="208" name="Google Shape;208;g40a00e307db_0_168"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12125325" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="8A8BEA"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="209" name="Google Shape;209;g40a00e307db_0_168"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13782674" y="4033837"/>
+              <a:ext cx="1257303" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="210" name="Google Shape;210;g40a00e307db_0_168"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12193905" y="5348288"/>
+              <a:ext cx="4434900" cy="864900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Carter One"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Carter One"/>
+                  <a:ea typeface="Carter One"/>
+                  <a:cs typeface="Carter One"/>
+                  <a:sym typeface="Carter One"/>
+                </a:rPr>
+                <a:t>Rainbow Seeing</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="202" name="Google Shape;202;g2afba95577a_0_174"/>
+          <p:cNvPr id="211" name="Google Shape;211;g40a00e307db_0_168"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...900 lines deleted...]
-            <a:ext cx="6232200" cy="1964400"/>
+            <a:off x="1609725" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;g2afba95577a_0_174"/>
+          <p:cNvPr id="212" name="Google Shape;212;g40a00e307db_0_168"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9145143" y="10401300"/>
-[...82 lines deleted...]
-            <a:ext cx="6232200" cy="1964400"/>
+            <a:off x="6858000" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="228" name="Google Shape;228;g2afba95577a_0_174"/>
+          <p:cNvPr id="213" name="Google Shape;213;g40a00e307db_0_168"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16169121" y="10401300"/>
-[...82 lines deleted...]
-            <a:ext cx="6232200" cy="1964400"/>
+            <a:off x="12125325" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>