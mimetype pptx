--- v0 (2026-05-13)
+++ v1 (2026-10-29)
@@ -1,67 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
-[...4 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
-[...3 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
   <Override ContentType="application/binary" PartName="/ppt/metadata"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide14.xml"/>
@@ -89,318 +79,322 @@
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
   </p:sldIdLst>
-  <p:sldSz cy="6858000" cx="12192000"/>
-  <p:notesSz cx="6858000" cy="9144000"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
+      <p:font typeface="Inter"/>
+      <p:regular r:id="rId28"/>
+      <p:bold r:id="rId29"/>
+      <p:italic r:id="rId30"/>
+      <p:boldItalic r:id="rId31"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
       <p:font typeface="Lato"/>
-      <p:bold r:id="rId28"/>
-      <p:boldItalic r:id="rId29"/>
+      <p:regular r:id="rId32"/>
+      <p:bold r:id="rId33"/>
+      <p:italic r:id="rId34"/>
+      <p:boldItalic r:id="rId35"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Montserrat"/>
-      <p:regular r:id="rId30"/>
-[...7 lines deleted...]
-      <p:bold r:id="rId35"/>
+      <p:regular r:id="rId36"/>
+      <p:bold r:id="rId37"/>
+      <p:italic r:id="rId38"/>
+      <p:boldItalic r:id="rId39"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Archivo Black"/>
-      <p:regular r:id="rId36"/>
+      <p:regular r:id="rId40"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId37" roundtripDataSignature="AMtx7mh5sZBsher1AFRlYnBzqTzgId77HA=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId41" roundtripDataSignature="AMtx7mgry7WhDTjWAwIJD54WMYNJw3BxbQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArchivoBlack-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArchivoBlack-regular.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1325,243 +1319,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1628,153 +1622,153 @@
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="85" name="Shape 85"/>
+        <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;g2adc2306384_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;g3fbad981f84_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;g2adc2306384_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;g3fbad981f84_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;g2adc2306384_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;g3fbad981f84_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1785,153 +1779,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="275" name="Shape 275"/>
+        <p:cNvPr id="213" name="Shape 213"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="276" name="Google Shape;276;g2adc2306384_0_181:notes"/>
+          <p:cNvPr id="214" name="Google Shape;214;g3fbad981f84_0_193:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="277" name="Google Shape;277;g2adc2306384_0_181:notes"/>
+          <p:cNvPr id="215" name="Google Shape;215;g3fbad981f84_0_193:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="278" name="Google Shape;278;g2adc2306384_0_181:notes"/>
+          <p:cNvPr id="216" name="Google Shape;216;g3fbad981f84_0_193:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1942,153 +1936,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="301" name="Shape 301"/>
+        <p:cNvPr id="240" name="Shape 240"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="302" name="Google Shape;302;g2adc2306384_0_206:notes"/>
+          <p:cNvPr id="241" name="Google Shape;241;g3fbad981f84_0_219:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="303" name="Google Shape;303;g2adc2306384_0_206:notes"/>
+          <p:cNvPr id="242" name="Google Shape;242;g3fbad981f84_0_219:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="304" name="Google Shape;304;g2adc2306384_0_206:notes"/>
+          <p:cNvPr id="243" name="Google Shape;243;g3fbad981f84_0_219:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2099,153 +2093,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="367" name="Shape 367"/>
+        <p:cNvPr id="283" name="Shape 283"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="368" name="Google Shape;368;g2adc2306384_0_271:notes"/>
+          <p:cNvPr id="284" name="Google Shape;284;g3fbad981f84_0_261:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="369" name="Google Shape;369;g2adc2306384_0_271:notes"/>
+          <p:cNvPr id="285" name="Google Shape;285;g3fbad981f84_0_261:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="370" name="Google Shape;370;g2adc2306384_0_271:notes"/>
+          <p:cNvPr id="286" name="Google Shape;286;g3fbad981f84_0_261:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2256,153 +2250,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="398" name="Shape 398"/>
+        <p:cNvPr id="314" name="Shape 314"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="399" name="Google Shape;399;g2adc2306384_0_301:notes"/>
+          <p:cNvPr id="315" name="Google Shape;315;g3fbad981f84_0_291:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="400" name="Google Shape;400;g2adc2306384_0_301:notes"/>
+          <p:cNvPr id="316" name="Google Shape;316;g3fbad981f84_0_291:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="401" name="Google Shape;401;g2adc2306384_0_301:notes"/>
+          <p:cNvPr id="317" name="Google Shape;317;g3fbad981f84_0_291:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2413,153 +2407,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="413" name="Shape 413"/>
+        <p:cNvPr id="330" name="Shape 330"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="414" name="Google Shape;414;g2adc2306384_0_315:notes"/>
+          <p:cNvPr id="331" name="Google Shape;331;g3fbad981f84_0_306:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="415" name="Google Shape;415;g2adc2306384_0_315:notes"/>
+          <p:cNvPr id="332" name="Google Shape;332;g3fbad981f84_0_306:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="416" name="Google Shape;416;g2adc2306384_0_315:notes"/>
+          <p:cNvPr id="333" name="Google Shape;333;g3fbad981f84_0_306:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2570,153 +2564,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="442" name="Shape 442"/>
+        <p:cNvPr id="356" name="Shape 356"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="443" name="Google Shape;443;g2adc2306384_0_343:notes"/>
+          <p:cNvPr id="357" name="Google Shape;357;g3fbad981f84_0_331:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="444" name="Google Shape;444;g2adc2306384_0_343:notes"/>
+          <p:cNvPr id="358" name="Google Shape;358;g3fbad981f84_0_331:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="445" name="Google Shape;445;g2adc2306384_0_343:notes"/>
+          <p:cNvPr id="359" name="Google Shape;359;g3fbad981f84_0_331:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2727,153 +2721,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="509" name="Shape 509"/>
+        <p:cNvPr id="421" name="Shape 421"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="510" name="Google Shape;510;g2adc2306384_0_409:notes"/>
+          <p:cNvPr id="422" name="Google Shape;422;g3fbad981f84_0_395:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="511" name="Google Shape;511;g2adc2306384_0_409:notes"/>
+          <p:cNvPr id="423" name="Google Shape;423;g3fbad981f84_0_395:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="512" name="Google Shape;512;g2adc2306384_0_409:notes"/>
+          <p:cNvPr id="424" name="Google Shape;424;g3fbad981f84_0_395:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2884,153 +2878,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="525" name="Shape 525"/>
+        <p:cNvPr id="437" name="Shape 437"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="526" name="Google Shape;526;g2adc2306384_0_424:notes"/>
+          <p:cNvPr id="438" name="Google Shape;438;g3fbad981f84_0_410:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="527" name="Google Shape;527;g2adc2306384_0_424:notes"/>
+          <p:cNvPr id="439" name="Google Shape;439;g3fbad981f84_0_410:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="528" name="Google Shape;528;g2adc2306384_0_424:notes"/>
+          <p:cNvPr id="440" name="Google Shape;440;g3fbad981f84_0_410:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3041,153 +3035,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="542" name="Shape 542"/>
+        <p:cNvPr id="454" name="Shape 454"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="543" name="Google Shape;543;g2adc2306384_0_440:notes"/>
+          <p:cNvPr id="455" name="Google Shape;455;g3fbad981f84_0_426:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="544" name="Google Shape;544;g2adc2306384_0_440:notes"/>
+          <p:cNvPr id="456" name="Google Shape;456;g3fbad981f84_0_426:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="545" name="Google Shape;545;g2adc2306384_0_440:notes"/>
+          <p:cNvPr id="457" name="Google Shape;457;g3fbad981f84_0_426:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3198,153 +3192,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="551" name="Shape 551"/>
+        <p:cNvPr id="464" name="Shape 464"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="552" name="Google Shape;552;g2adc2306384_0_448:notes"/>
+          <p:cNvPr id="465" name="Google Shape;465;g3fbad981f84_0_435:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="553" name="Google Shape;553;g2adc2306384_0_448:notes"/>
+          <p:cNvPr id="466" name="Google Shape;466;g3fbad981f84_0_435:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="554" name="Google Shape;554;g2adc2306384_0_448:notes"/>
+          <p:cNvPr id="467" name="Google Shape;467;g3fbad981f84_0_435:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3355,153 +3349,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="97" name="Shape 97"/>
+        <p:cNvPr id="24" name="Shape 24"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;g2adc2306384_0_11:notes"/>
+          <p:cNvPr id="25" name="Google Shape;25;g3fbad981f84_0_12:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;g2adc2306384_0_11:notes"/>
+          <p:cNvPr id="26" name="Google Shape;26;g3fbad981f84_0_12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="100" name="Google Shape;100;g2adc2306384_0_11:notes"/>
+          <p:cNvPr id="27" name="Google Shape;27;g3fbad981f84_0_12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3512,153 +3506,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="574" name="Shape 574"/>
+        <p:cNvPr id="485" name="Shape 485"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="575" name="Google Shape;575;g2adc2306384_0_470:notes"/>
+          <p:cNvPr id="486" name="Google Shape;486;g3fbad981f84_0_455:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="576" name="Google Shape;576;g2adc2306384_0_470:notes"/>
+          <p:cNvPr id="487" name="Google Shape;487;g3fbad981f84_0_455:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="577" name="Google Shape;577;g2adc2306384_0_470:notes"/>
+          <p:cNvPr id="488" name="Google Shape;488;g3fbad981f84_0_455:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3669,153 +3663,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="633" name="Shape 633"/>
+        <p:cNvPr id="528" name="Shape 528"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="634" name="Google Shape;634;g2adc2306384_0_528:notes"/>
+          <p:cNvPr id="529" name="Google Shape;529;g3fbad981f84_0_497:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="635" name="Google Shape;635;g2adc2306384_0_528:notes"/>
+          <p:cNvPr id="530" name="Google Shape;530;g3fbad981f84_0_497:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="636" name="Google Shape;636;g2adc2306384_0_528:notes"/>
+          <p:cNvPr id="531" name="Google Shape;531;g3fbad981f84_0_497:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3826,153 +3820,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="661" name="Shape 661"/>
+        <p:cNvPr id="554" name="Shape 554"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="662" name="Google Shape;662;g2adc2306384_0_555:notes"/>
+          <p:cNvPr id="555" name="Google Shape;555;g3fbad981f84_0_522:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="663" name="Google Shape;663;g2adc2306384_0_555:notes"/>
+          <p:cNvPr id="556" name="Google Shape;556;g3fbad981f84_0_522:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="664" name="Google Shape;664;g2adc2306384_0_555:notes"/>
+          <p:cNvPr id="557" name="Google Shape;557;g3fbad981f84_0_522:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3983,153 +3977,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="730" name="Shape 730"/>
+        <p:cNvPr id="615" name="Shape 615"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="731" name="Google Shape;731;g2adc2306384_0_623:notes"/>
+          <p:cNvPr id="616" name="Google Shape;616;g3fbad981f84_0_582:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="732" name="Google Shape;732;g2adc2306384_0_623:notes"/>
+          <p:cNvPr id="617" name="Google Shape;617;g3fbad981f84_0_582:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="733" name="Google Shape;733;g2adc2306384_0_623:notes"/>
+          <p:cNvPr id="618" name="Google Shape;618;g3fbad981f84_0_582:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4140,153 +4134,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="109" name="Shape 109"/>
+        <p:cNvPr id="37" name="Shape 37"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="110" name="Google Shape;110;g2adc2306384_0_22:notes"/>
+          <p:cNvPr id="38" name="Google Shape;38;g3fbad981f84_0_24:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;g2adc2306384_0_22:notes"/>
+          <p:cNvPr id="39" name="Google Shape;39;g3fbad981f84_0_24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;g2adc2306384_0_22:notes"/>
+          <p:cNvPr id="40" name="Google Shape;40;g3fbad981f84_0_24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4297,153 +4291,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="156" name="Shape 156"/>
+        <p:cNvPr id="85" name="Shape 85"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;g2adc2306384_0_68:notes"/>
+          <p:cNvPr id="86" name="Google Shape;86;g3fbad981f84_0_71:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;g2adc2306384_0_68:notes"/>
+          <p:cNvPr id="87" name="Google Shape;87;g3fbad981f84_0_71:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;g2adc2306384_0_68:notes"/>
+          <p:cNvPr id="88" name="Google Shape;88;g3fbad981f84_0_71:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4454,153 +4448,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="168" name="Shape 168"/>
+        <p:cNvPr id="99" name="Shape 99"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;g2adc2306384_0_79:notes"/>
+          <p:cNvPr id="100" name="Google Shape;100;g3fbad981f84_0_84:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;g2adc2306384_0_79:notes"/>
+          <p:cNvPr id="101" name="Google Shape;101;g3fbad981f84_0_84:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;g2adc2306384_0_79:notes"/>
+          <p:cNvPr id="102" name="Google Shape;102;g3fbad981f84_0_84:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4611,153 +4605,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="188" name="Shape 188"/>
+        <p:cNvPr id="122" name="Shape 122"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="189" name="Google Shape;189;g2adc2306384_0_98:notes"/>
+          <p:cNvPr id="123" name="Google Shape;123;g3fbad981f84_0_106:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="190" name="Google Shape;190;g2adc2306384_0_98:notes"/>
+          <p:cNvPr id="124" name="Google Shape;124;g3fbad981f84_0_106:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;g2adc2306384_0_98:notes"/>
+          <p:cNvPr id="125" name="Google Shape;125;g3fbad981f84_0_106:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4768,153 +4762,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="209" name="Shape 209"/>
+        <p:cNvPr id="144" name="Shape 144"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;g2adc2306384_0_118:notes"/>
+          <p:cNvPr id="145" name="Google Shape;145;g3fbad981f84_0_127:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;g2adc2306384_0_118:notes"/>
+          <p:cNvPr id="146" name="Google Shape;146;g3fbad981f84_0_127:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;g2adc2306384_0_118:notes"/>
+          <p:cNvPr id="147" name="Google Shape;147;g3fbad981f84_0_127:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4925,153 +4919,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="223" name="Shape 223"/>
+        <p:cNvPr id="159" name="Shape 159"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="224" name="Google Shape;224;g2adc2306384_0_131:notes"/>
+          <p:cNvPr id="160" name="Google Shape;160;g3fbad981f84_0_141:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;g2adc2306384_0_131:notes"/>
+          <p:cNvPr id="161" name="Google Shape;161;g3fbad981f84_0_141:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="226" name="Google Shape;226;g2adc2306384_0_131:notes"/>
+          <p:cNvPr id="162" name="Google Shape;162;g3fbad981f84_0_141:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5082,153 +5076,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="246" name="Shape 246"/>
+        <p:cNvPr id="186" name="Shape 186"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="247" name="Google Shape;247;g2adc2306384_0_153:notes"/>
+          <p:cNvPr id="187" name="Google Shape;187;g3fbad981f84_0_167:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="248" name="Google Shape;248;g2adc2306384_0_153:notes"/>
+          <p:cNvPr id="188" name="Google Shape;188;g3fbad981f84_0_167:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="249" name="Google Shape;249;g2adc2306384_0_153:notes"/>
+          <p:cNvPr id="189" name="Google Shape;189;g3fbad981f84_0_167:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5238,34985 +5232,23247 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...42 lines deleted...]
-
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="DEFAULT">
   <p:cSld name="DEFAULT">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="15" name="Shape 15"/>
+        <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-[...8273 lines deleted...]
-
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
-    <p:bg>
-[...5 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...988 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
-    <p:sldLayoutId id="2147483650" r:id="rId2"/>
-[...9 lines deleted...]
-    <p:sldLayoutId id="2147483660" r:id="rId12"/>
   </p:sldLayoutIdLst>
   <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="89" name="Shape 89"/>
+        <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="90" name="Google Shape;90;g2adc2306384_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;g3fbad981f84_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5309553" cy="6763674"/>
+          <a:xfrm rot="-2035948">
+            <a:off x="224573" y="3792304"/>
+            <a:ext cx="2505075" cy="10544174"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="91" name="Google Shape;91;g2adc2306384_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;g3fbad981f84_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9508049" cy="12112008"/>
+          <a:xfrm rot="-2035948">
+            <a:off x="18613627" y="-2860845"/>
+            <a:ext cx="4485947" cy="18881915"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18" name="Google Shape;18;g3fbad981f84_0_0"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11683940" y="5257562"/>
-            <a:ext cx="507900" cy="1599900"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="19" name="Google Shape;19;g3fbad981f84_0_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Google Shape;20;g3fbad981f84_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="93" name="Google Shape;93;g2adc2306384_0_0"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="94" name="Google Shape;94;g2adc2306384_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="21" name="Google Shape;21;g3fbad981f84_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6273767" y="755998"/>
-            <a:ext cx="5359373" cy="5593621"/>
+            <a:off x="10039350" y="952500"/>
+            <a:ext cx="6858000" cy="8382000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="95" name="Google Shape;95;g2adc2306384_0_0"/>
+          <p:cNvPr id="22" name="Google Shape;22;g3fbad981f84_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1917690" y="3917886"/>
-            <a:ext cx="4491600" cy="1113300"/>
+            <a:off x="2876550" y="5876925"/>
+            <a:ext cx="6656100" cy="1680300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="3199" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE</a:t>
             </a:r>
-            <a:endParaRPr sz="3199">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="96" name="Google Shape;96;g2adc2306384_0_0"/>
+          <p:cNvPr id="23" name="Google Shape;23;g3fbad981f84_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1816091" y="2209959"/>
-            <a:ext cx="4140300" cy="2165100"/>
+            <a:off x="2724150" y="3314700"/>
+            <a:ext cx="6248400" cy="3286200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="165BB8"/>
+              </a:buClr>
+              <a:buSzPts val="18000"/>
+              <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="11998">
+              <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="165BB8"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>DNA</a:t>
             </a:r>
-            <a:endParaRPr sz="11998">
+            <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="279" name="Shape 279"/>
+        <p:cNvPr id="217" name="Shape 217"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="280" name="Google Shape;280;g2adc2306384_0_181"/>
+          <p:cNvPr descr="preencoded.png" id="218" name="Google Shape;218;g3fbad981f84_0_193"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-298448" y="-526535"/>
-            <a:ext cx="3251183" cy="3498394"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4429125" cy="4457700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="281" name="Google Shape;281;g2adc2306384_0_181"/>
+          <p:cNvPr descr="preencoded.png" id="219" name="Google Shape;219;g3fbad981f84_0_193"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9169891" cy="9168745"/>
+          <a:xfrm rot="1754488">
+            <a:off x="15068551" y="5819778"/>
+            <a:ext cx="10106025" cy="10106025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="220" name="Google Shape;220;g3fbad981f84_0_193"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="221" name="Google Shape;221;g3fbad981f84_0_193"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="222" name="Google Shape;222;g3fbad981f84_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="282" name="Google Shape;282;g2adc2306384_0_181"/>
+          <p:cNvPr id="223" name="Google Shape;223;g3fbad981f84_0_193"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11683940" y="5257562"/>
-[...68 lines deleted...]
-            <a:ext cx="4265100" cy="721800"/>
+            <a:off x="7167563" y="933450"/>
+            <a:ext cx="6410400" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="165BB8"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3999">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="165BB8"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>PRICING PLAN</a:t>
             </a:r>
-            <a:endParaRPr sz="3999">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="224" name="Google Shape;224;g3fbad981f84_0_193"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="888996" y="1816310"/>
-            <a:ext cx="10420200" cy="4038000"/>
+            <a:off x="1333500" y="2724150"/>
+            <a:ext cx="15630450" cy="5895900"/>
+            <a:chOff x="1333500" y="2724150"/>
+            <a:chExt cx="15630450" cy="5895900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...46 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="225" name="Google Shape;225;g3fbad981f84_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="2724150"/>
+              <a:ext cx="4829100" cy="5895900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="165BB8"/>
+              <a:srgbClr val="ECF3F7"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...89 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="226" name="Google Shape;226;g3fbad981f84_0_193"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3295645" y="3038475"/>
+              <a:ext cx="904885" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="227" name="Google Shape;227;g3fbad981f84_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2724150"/>
+              <a:ext cx="4829100" cy="5895900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="228" name="Google Shape;228;g3fbad981f84_0_193"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8620125" y="3038475"/>
+              <a:ext cx="1057275" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="229" name="Google Shape;229;g3fbad981f84_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="2724150"/>
+              <a:ext cx="4829100" cy="5895900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="230" name="Google Shape;230;g3fbad981f84_0_193"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14035088" y="3038475"/>
+              <a:ext cx="1028700" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="231" name="Google Shape;231;g3fbad981f84_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2882265" y="4352925"/>
+              <a:ext cx="1731600" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>BASIC</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="232" name="Google Shape;232;g3fbad981f84_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="5076825"/>
+              <a:ext cx="4204200" cy="2583300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="233" name="Google Shape;233;g3fbad981f84_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2191703" y="7781925"/>
+              <a:ext cx="3112800" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>$10/MONTH</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="234" name="Google Shape;234;g3fbad981f84_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8330565" y="4352925"/>
+              <a:ext cx="1636500" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>ELITE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="235" name="Google Shape;235;g3fbad981f84_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="5076825"/>
+              <a:ext cx="4204200" cy="2583300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with  adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="236" name="Google Shape;236;g3fbad981f84_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7592378" y="7781925"/>
+              <a:ext cx="3112800" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>$50/MONTH</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="237" name="Google Shape;237;g3fbad981f84_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12912090" y="4352925"/>
+              <a:ext cx="3274800" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>LEGENDARY</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;g3fbad981f84_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="5076825"/>
+              <a:ext cx="4204200" cy="2583300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...53 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...129 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="239" name="Google Shape;239;g3fbad981f84_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12840652" y="7781925"/>
+              <a:ext cx="3417600" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>$100/MONTH</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="2C82CF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...541 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="305" name="Shape 305"/>
+        <p:cNvPr id="244" name="Shape 244"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="306" name="Google Shape;306;g2adc2306384_0_206"/>
+          <p:cNvPr descr="preencoded.png" id="245" name="Google Shape;245;g3fbad981f84_0_219"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10375846" y="447"/>
-            <a:ext cx="6934165" cy="6933296"/>
+            <a:off x="15563850" y="0"/>
+            <a:ext cx="2724150" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="307" name="Google Shape;307;g2adc2306384_0_206"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="309" name="Google Shape;309;g2adc2306384_0_206"/>
+          <p:cNvPr descr="preencoded.png" id="246" name="Google Shape;246;g3fbad981f84_0_219"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11760139" y="5409942"/>
-            <a:ext cx="355598" cy="1295231"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2990850" cy="10067925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="247" name="Google Shape;247;g3fbad981f84_0_219"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="190500" y="1073457"/>
-            <a:ext cx="11817290" cy="4571404"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="248" name="Google Shape;248;g3fbad981f84_0_219"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="249" name="Google Shape;249;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="250" name="Google Shape;250;g3fbad981f84_0_219"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="190499" y="1829008"/>
-            <a:ext cx="2673300" cy="3739800"/>
+            <a:off x="285750" y="1609725"/>
+            <a:ext cx="17726100" cy="6743775"/>
+            <a:chOff x="285750" y="1609725"/>
+            <a:chExt cx="17726100" cy="6743775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="251" name="Google Shape;251;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="285750" y="2743200"/>
+              <a:ext cx="4010100" cy="5610300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="0E0E0E"/>
+              <a:srgbClr val="ECF3F7"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...185 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="0E0E0E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="252" name="Google Shape;252;g3fbad981f84_0_219"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1744670" y="5416562"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="253" name="Google Shape;253;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4857750" y="2743200"/>
+              <a:ext cx="4010100" cy="5610300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="0E0E0E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="254" name="Google Shape;254;g3fbad981f84_0_219"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6405563" y="5505450"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="255" name="Google Shape;255;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="2743200"/>
+              <a:ext cx="4010100" cy="5610300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="0E0E0E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="256" name="Google Shape;256;g3fbad981f84_0_219"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10901344" y="5356622"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="257" name="Google Shape;257;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14001750" y="2743200"/>
+              <a:ext cx="4010100" cy="5610300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="0E0E0E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="258" name="Google Shape;258;g3fbad981f84_0_219"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15473363" y="5353047"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="259" name="Google Shape;259;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1495425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="2C82CF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="260" name="Google Shape;260;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6067425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="2C82CF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="261" name="Google Shape;261;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10639425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="2C82CF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="262" name="Google Shape;262;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15211425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="2C82CF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="263" name="Google Shape;263;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="480060" y="3800475"/>
+              <a:ext cx="3621300" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>ECLIPSE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="264" name="Google Shape;264;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="483870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...53 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="265" name="Google Shape;265;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="480060" y="6877050"/>
+              <a:ext cx="3621300" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>QUEST</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="266" name="Google Shape;266;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="483870" y="7400925"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...189 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="267" name="Google Shape;267;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5052060" y="3800475"/>
+              <a:ext cx="3621300" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>ECLIPSE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="268" name="Google Shape;268;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5055870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...53 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="269" name="Google Shape;269;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5052060" y="6877050"/>
+              <a:ext cx="3621300" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>QUEST</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="270" name="Google Shape;270;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5055870" y="7400925"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...225 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="271" name="Google Shape;271;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9624060" y="3800475"/>
+              <a:ext cx="3621300" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>ECLIPSE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="272" name="Google Shape;272;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9627870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...53 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="273" name="Google Shape;273;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9624060" y="6877050"/>
+              <a:ext cx="3621300" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>QUEST</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="274" name="Google Shape;274;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9627870" y="7400925"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...189 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="275" name="Google Shape;275;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14196060" y="3800475"/>
+              <a:ext cx="3621300" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>ECLIPSE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="276" name="Google Shape;276;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14199870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...53 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="277" name="Google Shape;277;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14196060" y="6877050"/>
+              <a:ext cx="3621300" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>QUEST</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="278" name="Google Shape;278;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14199870" y="7400925"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...225 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="279" name="Google Shape;279;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2019300" y="1995487"/>
+              <a:ext cx="819300" cy="1095300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...53 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="280" name="Google Shape;280;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6486525" y="1995487"/>
+              <a:ext cx="1028700" cy="1095300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...189 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="281" name="Google Shape;281;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11120438" y="1995487"/>
+              <a:ext cx="904800" cy="1095300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...53 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="282" name="Google Shape;282;g3fbad981f84_0_219"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15735300" y="1995487"/>
+              <a:ext cx="819300" cy="1095300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...993 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="371" name="Shape 371"/>
+        <p:cNvPr id="287" name="Shape 287"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="372" name="Google Shape;372;g2adc2306384_0_271"/>
+          <p:cNvPr descr="preencoded.png" id="288" name="Google Shape;288;g3fbad981f84_0_261"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5309553" cy="6763674"/>
+          <a:xfrm rot="-2035948">
+            <a:off x="224573" y="3792302"/>
+            <a:ext cx="2505075" cy="10544174"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="373" name="Google Shape;373;g2adc2306384_0_271"/>
+          <p:cNvPr descr="preencoded.png" id="289" name="Google Shape;289;g3fbad981f84_0_261"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9508049" cy="12112008"/>
+          <a:xfrm rot="-2035948">
+            <a:off x="18613627" y="-2860843"/>
+            <a:ext cx="4485947" cy="18881915"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="290" name="Google Shape;290;g3fbad981f84_0_261"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11683940" y="5257562"/>
-            <a:ext cx="507900" cy="1599900"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="291" name="Google Shape;291;g3fbad981f84_0_261"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="292" name="Google Shape;292;g3fbad981f84_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="375" name="Google Shape;375;g2adc2306384_0_271"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="376" name="Google Shape;376;g2adc2306384_0_271"/>
+          <p:cNvPr descr="preencoded.png" id="293" name="Google Shape;293;g3fbad981f84_0_261"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8642305" y="394095"/>
-            <a:ext cx="3041634" cy="6184094"/>
+            <a:off x="12963525" y="590550"/>
+            <a:ext cx="4562475" cy="9277350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="377" name="Google Shape;377;g2adc2306384_0_271"/>
+          <p:cNvPr descr="preencoded.png" id="294" name="Google Shape;294;g3fbad981f84_0_261"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4978375" y="1117901"/>
-            <a:ext cx="5353023" cy="5409495"/>
+            <a:off x="7467600" y="2533650"/>
+            <a:ext cx="6619875" cy="7200900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="378" name="Google Shape;378;g2adc2306384_0_271"/>
+          <p:cNvPr id="295" name="Google Shape;295;g3fbad981f84_0_261"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="692147" y="1117901"/>
-            <a:ext cx="3439500" cy="721800"/>
+            <a:off x="1038225" y="1676400"/>
+            <a:ext cx="5172000" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3999">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>SOME DATA</a:t>
             </a:r>
-            <a:endParaRPr sz="3999">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="296" name="Google Shape;296;g3fbad981f84_0_261"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="692147" y="2514719"/>
-            <a:ext cx="4286100" cy="3523800"/>
+            <a:off x="1038225" y="3900488"/>
+            <a:ext cx="2924100" cy="1323900"/>
+            <a:chOff x="1038225" y="3900488"/>
+            <a:chExt cx="2924100" cy="1323900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="297" name="Google Shape;297;g3fbad981f84_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1038225" y="3900488"/>
+              <a:ext cx="2924100" cy="1285800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="298" name="Google Shape;298;g3fbad981f84_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1609725" y="4129088"/>
+              <a:ext cx="2047800" cy="1095300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="165BB8"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="165BB8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>70%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="299" name="Google Shape;299;g3fbad981f84_0_261"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="692147" y="2514719"/>
-            <a:ext cx="4286100" cy="1028700"/>
+            <a:off x="4114800" y="3771900"/>
+            <a:ext cx="3421500" cy="1649850"/>
+            <a:chOff x="4114800" y="3771900"/>
+            <a:chExt cx="3421500" cy="1649850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="300" name="Google Shape;300;g3fbad981f84_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4114800" y="3771900"/>
+              <a:ext cx="3421500" cy="863100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>ENCHANTED CREATURES</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="301" name="Google Shape;301;g3fbad981f84_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4114800" y="4591050"/>
+              <a:ext cx="3413700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="302" name="Google Shape;302;g3fbad981f84_0_261"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="692147" y="2600433"/>
-            <a:ext cx="1949400" cy="857100"/>
+            <a:off x="1038225" y="5900738"/>
+            <a:ext cx="2924100" cy="1323900"/>
+            <a:chOff x="1038225" y="5900738"/>
+            <a:chExt cx="2924100" cy="1323900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="303" name="Google Shape;303;g3fbad981f84_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1038225" y="5900738"/>
+              <a:ext cx="2924100" cy="1285800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="165BB8"/>
+              <a:srgbClr val="ECF3F7"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...30 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="304" name="Google Shape;304;g3fbad981f84_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1609725" y="6129338"/>
+              <a:ext cx="2047800" cy="1095300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="165BB8"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="165BB8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>60%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="305" name="Google Shape;305;g3fbad981f84_0_261"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1073145" y="2752813"/>
-            <a:ext cx="1356900" cy="721800"/>
+            <a:off x="4114800" y="5772150"/>
+            <a:ext cx="3421500" cy="1649850"/>
+            <a:chOff x="4114800" y="5772150"/>
+            <a:chExt cx="3421500" cy="1649850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...23 lines deleted...]
-              <a:rPr lang="en-US" sz="3999">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="306" name="Google Shape;306;g3fbad981f84_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4114800" y="5772150"/>
+              <a:ext cx="3421500" cy="863100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>MAGIC-WIELDING INDIVIDUALS</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="307" name="Google Shape;307;g3fbad981f84_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4114800" y="6591300"/>
+              <a:ext cx="3413700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="308" name="Google Shape;308;g3fbad981f84_0_261"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1038225" y="7772400"/>
+            <a:ext cx="2924100" cy="1323900"/>
+            <a:chOff x="1038225" y="7772400"/>
+            <a:chExt cx="2924100" cy="1323900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="309" name="Google Shape;309;g3fbad981f84_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1038225" y="7772400"/>
+              <a:ext cx="2924100" cy="1285800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="310" name="Google Shape;310;g3fbad981f84_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1609725" y="8001000"/>
+              <a:ext cx="2047800" cy="1095300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="165BB8"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="165BB8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>90%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="311" name="Google Shape;311;g3fbad981f84_0_261"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2743187" y="2514719"/>
-            <a:ext cx="2235300" cy="1028700"/>
+            <a:off x="4114800" y="7829550"/>
+            <a:ext cx="3421500" cy="1278375"/>
+            <a:chOff x="4114800" y="7829550"/>
+            <a:chExt cx="3421500" cy="1278375"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...64 lines deleted...]
-              <a:rPr lang="en-US" sz="1800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="312" name="Google Shape;312;g3fbad981f84_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4114800" y="7829550"/>
+              <a:ext cx="3421500" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>SPELLS CAST</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="313" name="Google Shape;313;g3fbad981f84_0_261"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4114800" y="8277225"/>
+              <a:ext cx="3413700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...685 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="402" name="Shape 402"/>
+        <p:cNvPr id="318" name="Shape 318"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="403" name="Google Shape;403;g2adc2306384_0_301"/>
+          <p:cNvPr descr="preencoded.png" id="319" name="Google Shape;319;g3fbad981f84_0_291"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-2552686" y="121081"/>
-            <a:ext cx="6737316" cy="6736472"/>
+            <a:off x="0" y="180975"/>
+            <a:ext cx="6276975" cy="10106025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="404" name="Google Shape;404;g2adc2306384_0_301"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="405" name="Google Shape;405;g2adc2306384_0_301"/>
+          <p:cNvPr descr="preencoded.png" id="320" name="Google Shape;320;g3fbad981f84_0_291"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1346194" y="38542"/>
-            <a:ext cx="9677350" cy="6819011"/>
+            <a:off x="12763500" y="180975"/>
+            <a:ext cx="5524500" cy="10106025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...39 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="407" name="Google Shape;407;g2adc2306384_0_301"/>
+          <p:cNvPr descr="preencoded.png" id="321" name="Google Shape;321;g3fbad981f84_0_291"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11760139" y="5409942"/>
-            <a:ext cx="355598" cy="1295231"/>
+            <a:off x="2019300" y="57150"/>
+            <a:ext cx="14516100" cy="10229850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="322" name="Google Shape;322;g3fbad981f84_0_291"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2152639" y="1702025"/>
-            <a:ext cx="7880400" cy="2933400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="323" name="Google Shape;323;g3fbad981f84_0_291"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="324" name="Google Shape;324;g3fbad981f84_0_291"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="325" name="Google Shape;325;g3fbad981f84_0_291"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2152639" y="1702025"/>
-            <a:ext cx="7880400" cy="2247600"/>
+            <a:off x="3168015" y="2552700"/>
+            <a:ext cx="11942400" cy="4507350"/>
+            <a:chOff x="3168015" y="2552700"/>
+            <a:chExt cx="11942400" cy="4507350"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...64 lines deleted...]
-              <a:rPr lang="en-US" sz="11998">
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="326" name="Google Shape;326;g3fbad981f84_0_291"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3168015" y="2552700"/>
+              <a:ext cx="11942400" cy="3585225"/>
+              <a:chOff x="3168015" y="2552700"/>
+              <a:chExt cx="11942400" cy="3585225"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="327" name="Google Shape;327;g3fbad981f84_0_291"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4181475" y="2552700"/>
+                <a:ext cx="10715700" cy="3286200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="165BB8"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="165BB8"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="328" name="Google Shape;328;g3fbad981f84_0_291"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3168015" y="5191125"/>
+                <a:ext cx="11942400" cy="946800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="329" name="Google Shape;329;g3fbad981f84_0_291"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5632133" y="6229350"/>
+              <a:ext cx="7014300" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="165BB8"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...133 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="417" name="Shape 417"/>
+        <p:cNvPr id="334" name="Shape 334"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="418" name="Google Shape;418;g2adc2306384_0_315"/>
+          <p:cNvPr descr="preencoded.png" id="335" name="Google Shape;335;g3fbad981f84_0_306"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-298448" y="-526535"/>
-            <a:ext cx="3251183" cy="3498394"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4429125" cy="4457700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="419" name="Google Shape;419;g2adc2306384_0_315"/>
+          <p:cNvPr descr="preencoded.png" id="336" name="Google Shape;336;g3fbad981f84_0_306"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9169891" cy="9168742"/>
+          <a:xfrm rot="1754488">
+            <a:off x="15068551" y="5819769"/>
+            <a:ext cx="10106025" cy="10106025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="337" name="Google Shape;337;g3fbad981f84_0_306"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="338" name="Google Shape;338;g3fbad981f84_0_306"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="339" name="Google Shape;339;g3fbad981f84_0_306"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="340" name="Google Shape;340;g3fbad981f84_0_306"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1333500" y="1857375"/>
+            <a:ext cx="8325000" cy="1979400"/>
+            <a:chOff x="1333500" y="1857375"/>
+            <a:chExt cx="8325000" cy="1979400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341" name="Google Shape;341;g3fbad981f84_0_306"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1857375"/>
+              <a:ext cx="8325000" cy="1781100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="342" name="Google Shape;342;g3fbad981f84_0_306"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1478280" y="2085975"/>
+              <a:ext cx="7608600" cy="1750800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="165BB8"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="165BB8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>233 COINS</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="420" name="Google Shape;420;g2adc2306384_0_315"/>
+          <p:cNvPr id="343" name="Google Shape;343;g3fbad981f84_0_306"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11683940" y="5257562"/>
-[...257 lines deleted...]
-            <a:ext cx="4004700" cy="309000"/>
+            <a:off x="2512695" y="3867150"/>
+            <a:ext cx="5966400" cy="468600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="344" name="Google Shape;344;g3fbad981f84_0_306"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1062038" y="5419725"/>
+            <a:ext cx="8867700" cy="1979400"/>
+            <a:chOff x="1062038" y="5419725"/>
+            <a:chExt cx="8867700" cy="1979400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="345" name="Google Shape;345;g3fbad981f84_0_306"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1062038" y="5419725"/>
+              <a:ext cx="8867700" cy="1781100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="346" name="Google Shape;346;g3fbad981f84_0_306"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1206818" y="5648325"/>
+              <a:ext cx="8151600" cy="1750800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="165BB8"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="165BB8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>456 HOURS</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="427" name="Google Shape;427;g2adc2306384_0_315"/>
+          <p:cNvPr id="347" name="Google Shape;347;g3fbad981f84_0_306"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1695442" y="3613126"/>
-[...189 lines deleted...]
-            <a:ext cx="4004700" cy="309000"/>
+            <a:off x="2512695" y="7429500"/>
+            <a:ext cx="5966400" cy="468600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="348" name="Google Shape;348;g3fbad981f84_0_306"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12034838" y="1857375"/>
+            <a:ext cx="3990900" cy="1979400"/>
+            <a:chOff x="12034838" y="1857375"/>
+            <a:chExt cx="3990900" cy="1979400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="349" name="Google Shape;349;g3fbad981f84_0_306"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12034838" y="1857375"/>
+              <a:ext cx="3990900" cy="1781100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="350" name="Google Shape;350;g3fbad981f84_0_306"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12179618" y="2085975"/>
+              <a:ext cx="3274800" cy="1750800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="165BB8"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="165BB8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="432" name="Google Shape;432;g2adc2306384_0_315"/>
+          <p:cNvPr id="351" name="Google Shape;351;g3fbad981f84_0_306"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7385012" y="1238535"/>
-[...189 lines deleted...]
-            <a:ext cx="4004700" cy="309000"/>
+            <a:off x="11047095" y="3867150"/>
+            <a:ext cx="5966400" cy="468600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="352" name="Google Shape;352;g3fbad981f84_0_306"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10948988" y="5419725"/>
+            <a:ext cx="6162600" cy="1979400"/>
+            <a:chOff x="10948988" y="5419725"/>
+            <a:chExt cx="6162600" cy="1979400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="353" name="Google Shape;353;g3fbad981f84_0_306"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10948988" y="5419725"/>
+              <a:ext cx="6162600" cy="1781100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="354" name="Google Shape;354;g3fbad981f84_0_306"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11093768" y="5648325"/>
+              <a:ext cx="5446500" cy="1750800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="165BB8"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="165BB8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>535 KM</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="437" name="Google Shape;437;g2adc2306384_0_315"/>
+          <p:cNvPr id="355" name="Google Shape;355;g3fbad981f84_0_306"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7385012" y="3613126"/>
-[...189 lines deleted...]
-            <a:ext cx="4004700" cy="309000"/>
+            <a:off x="11047095" y="7429500"/>
+            <a:ext cx="5966400" cy="468600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="446" name="Shape 446"/>
+        <p:cNvPr id="360" name="Shape 360"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="447" name="Google Shape;447;g2adc2306384_0_343"/>
+          <p:cNvPr descr="preencoded.png" id="361" name="Google Shape;361;g3fbad981f84_0_331"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10375846" y="447"/>
-            <a:ext cx="6934165" cy="6933296"/>
+            <a:off x="15563850" y="0"/>
+            <a:ext cx="2724150" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="448" name="Google Shape;448;g2adc2306384_0_343"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="450" name="Google Shape;450;g2adc2306384_0_343"/>
+          <p:cNvPr descr="preencoded.png" id="362" name="Google Shape;362;g3fbad981f84_0_331"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11760139" y="5409942"/>
-            <a:ext cx="355598" cy="1295231"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2990850" cy="10067925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="363" name="Google Shape;363;g3fbad981f84_0_331"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="364" name="Google Shape;364;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="365" name="Google Shape;365;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="451" name="Google Shape;451;g2adc2306384_0_343"/>
+          <p:cNvPr id="366" name="Google Shape;366;g3fbad981f84_0_331"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4679926" y="724252"/>
-            <a:ext cx="3979200" cy="721800"/>
+            <a:off x="7019925" y="1085850"/>
+            <a:ext cx="5981700" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="165BB8"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3999">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="165BB8"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>SOME GRAPH</a:t>
             </a:r>
-            <a:endParaRPr sz="3999">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="367" name="Google Shape;367;g3fbad981f84_0_331"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1358893" y="1886151"/>
-            <a:ext cx="4470300" cy="3090000"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="368" name="Google Shape;368;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="369" name="Google Shape;369;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="370" name="Google Shape;370;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="371" name="Google Shape;371;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="372" name="Google Shape;372;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="373" name="Google Shape;373;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="374" name="Google Shape;374;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="375" name="Google Shape;375;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="376" name="Google Shape;376;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="377" name="Google Shape;377;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="378" name="Google Shape;378;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="379" name="Google Shape;379;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="380" name="Google Shape;380;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="381" name="Google Shape;381;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="382" name="Google Shape;382;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="383" name="Google Shape;383;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="384" name="Google Shape;384;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="385" name="Google Shape;385;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="386" name="Google Shape;386;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="387" name="Google Shape;387;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="388" name="Google Shape;388;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="389" name="Google Shape;389;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="390" name="Google Shape;390;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="391" name="Google Shape;391;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="392" name="Google Shape;392;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="393" name="Google Shape;393;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="394" name="Google Shape;394;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="395" name="Google Shape;395;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="396" name="Google Shape;396;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="397" name="Google Shape;397;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="398" name="Google Shape;398;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="399" name="Google Shape;399;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="400" name="Google Shape;400;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="401" name="Google Shape;401;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="402" name="Google Shape;402;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="403" name="Google Shape;403;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="404" name="Google Shape;404;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="405" name="Google Shape;405;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="406" name="Google Shape;406;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="407" name="Google Shape;407;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="408" name="Google Shape;408;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="409" name="Google Shape;409;g3fbad981f84_0_331"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1493034" y="4499617"/>
-            <a:ext cx="108300" cy="178200"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...23 lines deleted...]
-              <a:rPr lang="en-US" sz="910">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="410" name="Google Shape;410;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="411" name="Google Shape;411;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="412" name="Google Shape;412;g3fbad981f84_0_331"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="413" name="Google Shape;413;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12053888" y="4805363"/>
+              <a:ext cx="1845900" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="2C82CF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="414" name="Google Shape;414;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12563475" y="5300663"/>
+              <a:ext cx="773400" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="415" name="Google Shape;415;g3fbad981f84_0_331"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1665612" y="4811123"/>
-            <a:ext cx="128700" cy="211200"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1402200"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1402200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...23 lines deleted...]
-              <a:rPr lang="en-US" sz="1092">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="416" name="Google Shape;416;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>TREASURE FOUND</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="2C82CF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="417" name="Google Shape;417;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8458200"/>
+              <a:ext cx="5966400" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="418" name="Google Shape;418;g3fbad981f84_0_331"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2235075" y="4811123"/>
-            <a:ext cx="128700" cy="211200"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1897500"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1897500"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...23 lines deleted...]
-              <a:rPr lang="en-US" sz="1092">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="419" name="Google Shape;419;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="1150500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>SPELLCASTING PROGRESS</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="2C82CF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...53 lines deleted...]
-              <a:rPr lang="en-US" sz="1092">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="420" name="Google Shape;420;g3fbad981f84_0_331"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8953500"/>
+              <a:ext cx="5966400" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="2C82CF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2170 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="513" name="Shape 513"/>
+        <p:cNvPr id="425" name="Shape 425"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="514" name="Google Shape;514;g2adc2306384_0_409"/>
+          <p:cNvPr descr="preencoded.png" id="426" name="Google Shape;426;g3fbad981f84_0_395"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5309553" cy="6763669"/>
+          <a:xfrm rot="-2035948">
+            <a:off x="224573" y="3792302"/>
+            <a:ext cx="2505075" cy="10544174"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="515" name="Google Shape;515;g2adc2306384_0_409"/>
+          <p:cNvPr descr="preencoded.png" id="427" name="Google Shape;427;g3fbad981f84_0_395"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9508049" cy="12112003"/>
+          <a:xfrm rot="-2035948">
+            <a:off x="18613627" y="-2860843"/>
+            <a:ext cx="4485947" cy="18881915"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="428" name="Google Shape;428;g3fbad981f84_0_395"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11683940" y="5257562"/>
-            <a:ext cx="507900" cy="1599900"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="429" name="Google Shape;429;g3fbad981f84_0_395"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="430" name="Google Shape;430;g3fbad981f84_0_395"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="431" name="Google Shape;431;g3fbad981f84_0_395"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644700" cy="1478400"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644700" cy="1478400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="432" name="Google Shape;432;g3fbad981f84_0_395"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644700" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>A WEB APPLICATION</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="433" name="Google Shape;433;g3fbad981f84_0_395"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4962525"/>
+              <a:ext cx="6614100" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="517" name="Google Shape;517;g2adc2306384_0_409"/>
+          <p:cNvPr descr="preencoded.png" id="434" name="Google Shape;434;g3fbad981f84_0_395"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11760139" y="5409942"/>
-            <a:ext cx="355598" cy="1295231"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="435" name="Google Shape;435;g3fbad981f84_0_395"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6724615" y="2876622"/>
-            <a:ext cx="4368900" cy="914400"/>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="519" name="Google Shape;519;g2adc2306384_0_409"/>
+          <p:cNvPr id="436" name="Google Shape;436;g3fbad981f84_0_395"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6724615" y="2876622"/>
-[...41 lines deleted...]
-            <a:ext cx="4470300" cy="431700"/>
+            <a:off x="5724525" y="1143000"/>
+            <a:ext cx="10572900" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="165BB8"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400">
-[...169 lines deleted...]
-              <a:rPr lang="en-US" sz="3999">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="165BB8"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>PORTAL TO ADVENTURE</a:t>
             </a:r>
-            <a:endParaRPr sz="3999">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="529" name="Shape 529"/>
+        <p:cNvPr id="441" name="Shape 441"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="530" name="Google Shape;530;g2adc2306384_0_424"/>
+          <p:cNvPr descr="preencoded.png" id="442" name="Google Shape;442;g3fbad981f84_0_410"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-298448" y="-526535"/>
-            <a:ext cx="3251183" cy="3498394"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4429125" cy="4457700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="531" name="Google Shape;531;g2adc2306384_0_424"/>
+          <p:cNvPr descr="preencoded.png" id="443" name="Google Shape;443;g3fbad981f84_0_410"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9169891" cy="9168742"/>
+          <a:xfrm rot="1754488">
+            <a:off x="15068551" y="5819769"/>
+            <a:ext cx="10106025" cy="10106025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="444" name="Google Shape;444;g3fbad981f84_0_410"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="445" name="Google Shape;445;g3fbad981f84_0_410"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="446" name="Google Shape;446;g3fbad981f84_0_410"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="447" name="Google Shape;447;g3fbad981f84_0_410"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3495675"/>
+            <a:ext cx="6644700" cy="1478400"/>
+            <a:chOff x="2209800" y="3495675"/>
+            <a:chExt cx="6644700" cy="1478400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="448" name="Google Shape;448;g3fbad981f84_0_410"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3495675"/>
+              <a:ext cx="6644700" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>AN MOBILE APP</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="449" name="Google Shape;449;g3fbad981f84_0_410"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="4143375"/>
+              <a:ext cx="6614100" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="532" name="Google Shape;532;g2adc2306384_0_424"/>
+          <p:cNvPr id="450" name="Google Shape;450;g3fbad981f84_0_410"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11683940" y="5257562"/>
-            <a:ext cx="507900" cy="1599900"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776100" cy="2526000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="534" name="Google Shape;534;g2adc2306384_0_424"/>
+          <p:cNvPr id="451" name="Google Shape;451;g3fbad981f84_0_410"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1473193" y="2330593"/>
-[...82 lines deleted...]
-            <a:ext cx="4470300" cy="431700"/>
+            <a:off x="2743200" y="1619250"/>
+            <a:ext cx="11277600" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="165BB8"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400">
-[...326 lines deleted...]
-              <a:rPr lang="en-US" sz="3999">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="165BB8"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>THE FUTURE OF FANTASY</a:t>
             </a:r>
-            <a:endParaRPr sz="3999">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="540" name="Google Shape;540;g2adc2306384_0_424"/>
+          <p:cNvPr descr="preencoded.png" id="452" name="Google Shape;452;g3fbad981f84_0_410"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7727910" y="514729"/>
-            <a:ext cx="2736836" cy="5923778"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="541" name="Google Shape;541;g2adc2306384_0_424"/>
+          <p:cNvPr descr="preencoded.png" id="453" name="Google Shape;453;g3fbad981f84_0_410"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7823159" y="882982"/>
-            <a:ext cx="2552687" cy="5396797"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="546" name="Shape 546"/>
+        <p:cNvPr id="458" name="Shape 458"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="547" name="Google Shape;547;g2adc2306384_0_440"/>
+          <p:cNvPr descr="preencoded.png" id="459" name="Google Shape;459;g3fbad981f84_0_426"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="447"/>
-            <a:ext cx="12191938" cy="6857106"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="460" name="Google Shape;460;g3fbad981f84_0_426"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="461" name="Google Shape;461;g3fbad981f84_0_426"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="462" name="Google Shape;462;g3fbad981f84_0_426"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="548" name="Google Shape;548;g2adc2306384_0_440"/>
+          <p:cNvPr id="463" name="Google Shape;463;g3fbad981f84_0_426"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11683940" y="5257562"/>
-[...68 lines deleted...]
-            <a:ext cx="5300100" cy="721800"/>
+            <a:off x="9353550" y="752475"/>
+            <a:ext cx="7962900" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="165BB8"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3999">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="165BB8"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>A MAGIC PICTURE</a:t>
             </a:r>
-            <a:endParaRPr sz="3999">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="555" name="Shape 555"/>
+        <p:cNvPr id="468" name="Shape 468"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="556" name="Google Shape;556;g2adc2306384_0_448"/>
+          <p:cNvPr descr="preencoded.png" id="469" name="Google Shape;469;g3fbad981f84_0_435"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-298448" y="-526535"/>
-            <a:ext cx="3251183" cy="3498394"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4429125" cy="4457700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="557" name="Google Shape;557;g2adc2306384_0_448"/>
+          <p:cNvPr descr="preencoded.png" id="470" name="Google Shape;470;g3fbad981f84_0_435"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9169891" cy="9168742"/>
+          <a:xfrm rot="1754488">
+            <a:off x="15068551" y="5819769"/>
+            <a:ext cx="10106025" cy="10106025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="471" name="Google Shape;471;g3fbad981f84_0_435"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11683940" y="5257562"/>
-            <a:ext cx="507900" cy="1599900"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="472" name="Google Shape;472;g3fbad981f84_0_435"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="473" name="Google Shape;473;g3fbad981f84_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="559" name="Google Shape;559;g2adc2306384_0_448"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="560" name="Google Shape;560;g2adc2306384_0_448"/>
+          <p:cNvPr descr="preencoded.png" id="474" name="Google Shape;474;g3fbad981f84_0_435"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="253999" y="1955992"/>
-            <a:ext cx="7238963" cy="3930138"/>
+            <a:off x="381000" y="2933700"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="561" name="Google Shape;561;g2adc2306384_0_448"/>
+          <p:cNvPr id="475" name="Google Shape;475;g3fbad981f84_0_435"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3095610" y="625840"/>
-            <a:ext cx="8887800" cy="721800"/>
+            <a:off x="4643438" y="938213"/>
+            <a:ext cx="13344600" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="165BB8"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3999">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="165BB8"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>FANTASY REALM AT A GLANCE</a:t>
             </a:r>
-            <a:endParaRPr sz="3999">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="476" name="Google Shape;476;g3fbad981f84_0_435"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8058109" y="1711548"/>
-            <a:ext cx="3467100" cy="1193700"/>
+            <a:off x="12087225" y="2566988"/>
+            <a:ext cx="5292000" cy="1897499"/>
+            <a:chOff x="12087225" y="2566988"/>
+            <a:chExt cx="5292000" cy="1897499"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="477" name="Google Shape;477;g3fbad981f84_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="2566988"/>
+              <a:ext cx="5292000" cy="1150500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>THE ENCHANTED FOREST</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="478" name="Google Shape;478;g3fbad981f84_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="3633787"/>
+              <a:ext cx="5261700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="479" name="Google Shape;479;g3fbad981f84_0_435"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8058109" y="1711548"/>
-            <a:ext cx="3467100" cy="1193700"/>
+            <a:off x="12087225" y="4943475"/>
+            <a:ext cx="5292000" cy="1897500"/>
+            <a:chOff x="12087225" y="4943475"/>
+            <a:chExt cx="5292000" cy="1897500"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="480" name="Google Shape;480;g3fbad981f84_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="4943475"/>
+              <a:ext cx="5292000" cy="1150500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>THE CRYSTAL CAVES</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="481" name="Google Shape;481;g3fbad981f84_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="6010275"/>
+              <a:ext cx="5261700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with precious gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="482" name="Google Shape;482;g3fbad981f84_0_435"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8058109" y="1711549"/>
-            <a:ext cx="3568800" cy="762000"/>
+            <a:off x="12087225" y="7562850"/>
+            <a:ext cx="5292000" cy="1402200"/>
+            <a:chOff x="12087225" y="7562850"/>
+            <a:chExt cx="5292000" cy="1402200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...23 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="483" name="Google Shape;483;g3fbad981f84_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="7562850"/>
+              <a:ext cx="5292000" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>THE DRAGON'S LAIR</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="484" name="Google Shape;484;g3fbad981f84_0_435"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="8134350"/>
+              <a:ext cx="5261700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...471 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="101" name="Shape 101"/>
+        <p:cNvPr id="28" name="Shape 28"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="102" name="Google Shape;102;g2adc2306384_0_11"/>
+          <p:cNvPr descr="preencoded.png" id="29" name="Google Shape;29;g3fbad981f84_0_12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-2552686" y="121081"/>
-            <a:ext cx="6737316" cy="6736472"/>
+            <a:off x="0" y="180975"/>
+            <a:ext cx="6276975" cy="10106025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="103" name="Google Shape;103;g2adc2306384_0_11"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="104" name="Google Shape;104;g2adc2306384_0_11"/>
+          <p:cNvPr descr="preencoded.png" id="30" name="Google Shape;30;g3fbad981f84_0_12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1346194" y="38542"/>
-            <a:ext cx="9677350" cy="6819011"/>
+            <a:off x="12763500" y="180975"/>
+            <a:ext cx="5524500" cy="10106025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...39 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="106" name="Google Shape;106;g2adc2306384_0_11"/>
+          <p:cNvPr descr="preencoded.png" id="31" name="Google Shape;31;g3fbad981f84_0_12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11760139" y="5409942"/>
-            <a:ext cx="355598" cy="1295231"/>
+            <a:off x="2019300" y="57150"/>
+            <a:ext cx="14516100" cy="10229850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="32" name="Google Shape;32;g3fbad981f84_0_12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="33" name="Google Shape;33;g3fbad981f84_0_12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Google Shape;34;g3fbad981f84_0_12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="107" name="Google Shape;107;g2adc2306384_0_11"/>
+          <p:cNvPr id="35" name="Google Shape;35;g3fbad981f84_0_12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3797280" y="1962341"/>
-            <a:ext cx="4868400" cy="1153500"/>
+            <a:off x="5695950" y="2943225"/>
+            <a:ext cx="7322700" cy="1750800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="165BB8"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6399">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="165BB8"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>WELCOME</a:t>
             </a:r>
-            <a:endParaRPr sz="6399">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;g2adc2306384_0_11"/>
+          <p:cNvPr id="36" name="Google Shape;36;g3fbad981f84_0_12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2499771" y="3460746"/>
-            <a:ext cx="7198800" cy="1032900"/>
+            <a:off x="3769995" y="5191125"/>
+            <a:ext cx="10757400" cy="1554600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="578" name="Shape 578"/>
+        <p:cNvPr id="489" name="Shape 489"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="579" name="Google Shape;579;g2adc2306384_0_470"/>
+          <p:cNvPr descr="preencoded.png" id="490" name="Google Shape;490;g3fbad981f84_0_455"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10375846" y="447"/>
-            <a:ext cx="6934165" cy="6933296"/>
+            <a:off x="15563850" y="0"/>
+            <a:ext cx="2724150" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="580" name="Google Shape;580;g2adc2306384_0_470"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="582" name="Google Shape;582;g2adc2306384_0_470"/>
+          <p:cNvPr descr="preencoded.png" id="491" name="Google Shape;491;g3fbad981f84_0_455"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11760139" y="5409942"/>
-            <a:ext cx="355598" cy="1295231"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2990850" cy="10067925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="492" name="Google Shape;492;g3fbad981f84_0_455"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="493" name="Google Shape;493;g3fbad981f84_0_455"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="494" name="Google Shape;494;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="583" name="Google Shape;583;g2adc2306384_0_470"/>
+          <p:cNvPr id="495" name="Google Shape;495;g3fbad981f84_0_455"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1142995" y="454412"/>
-            <a:ext cx="4233300" cy="721800"/>
+            <a:off x="1714500" y="681038"/>
+            <a:ext cx="6362700" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="165BB8"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3999">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="165BB8"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>THE TIMELINE</a:t>
             </a:r>
-            <a:endParaRPr sz="3999">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="496" name="Google Shape;496;g3fbad981f84_0_455"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="787396" y="1562343"/>
-            <a:ext cx="10617146" cy="4095216"/>
+            <a:off x="1181100" y="2238375"/>
+            <a:ext cx="15925800" cy="6362850"/>
+            <a:chOff x="1181100" y="2238375"/>
+            <a:chExt cx="15925800" cy="6362850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...174 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="497" name="Google Shape;497;g3fbad981f84_0_455"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5348313">
+              <a:off x="2123967" y="5414926"/>
+              <a:ext cx="1895614" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="2C82CF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="498" name="Google Shape;498;g3fbad981f84_0_455"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5348313">
+              <a:off x="6162567" y="5414926"/>
+              <a:ext cx="1895614" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="2C82CF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="499" name="Google Shape;499;g3fbad981f84_0_455"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5348313">
+              <a:off x="10201167" y="5414926"/>
+              <a:ext cx="1895614" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="2C82CF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="500" name="Google Shape;500;g3fbad981f84_0_455"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5348313">
+              <a:off x="14239767" y="5414926"/>
+              <a:ext cx="1895614" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="2C82CF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="501" name="Google Shape;501;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1181100" y="4838700"/>
+              <a:ext cx="3810000" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="165BB8"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...62 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="502" name="Google Shape;502;g3fbad981f84_0_455"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="426390">
+              <a:off x="4990215" y="5395876"/>
+              <a:ext cx="230370" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="2C82CF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="503" name="Google Shape;503;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5219700" y="4838700"/>
+              <a:ext cx="3810000" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="504" name="Google Shape;504;g3fbad981f84_0_455"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="426390">
+              <a:off x="9028815" y="5395876"/>
+              <a:ext cx="230370" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="2C82CF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="505" name="Google Shape;505;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9258300" y="4838700"/>
+              <a:ext cx="3810000" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="506" name="Google Shape;506;g3fbad981f84_0_455"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="426390">
+              <a:off x="13067415" y="5395876"/>
+              <a:ext cx="230370" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="2C82CF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="507" name="Google Shape;507;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13296900" y="4838700"/>
+              <a:ext cx="3810000" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="508" name="Google Shape;508;g3fbad981f84_0_455"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2676525" y="3562350"/>
+              <a:ext cx="819150" cy="819150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="509" name="Google Shape;509;g3fbad981f84_0_455"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="6457950"/>
+              <a:ext cx="781050" cy="762000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="510" name="Google Shape;510;g3fbad981f84_0_455"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10791825" y="3648074"/>
+              <a:ext cx="742950" cy="737644"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="511" name="Google Shape;511;g3fbad981f84_0_455"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14754225" y="6457950"/>
+              <a:ext cx="895350" cy="476250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="512" name="Google Shape;512;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1181100" y="6481763"/>
+              <a:ext cx="3810000" cy="2114700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="513" name="Google Shape;513;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5219700" y="2238375"/>
+              <a:ext cx="3810000" cy="2114700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="514" name="Google Shape;514;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9258300" y="6486525"/>
+              <a:ext cx="3810000" cy="2114700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="515" name="Google Shape;515;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13296900" y="2414588"/>
+              <a:ext cx="3810000" cy="1752600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="516" name="Google Shape;516;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1925003" y="5082540"/>
+              <a:ext cx="2322300" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>ECLIPSE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="517" name="Google Shape;517;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6168390" y="5082540"/>
+              <a:ext cx="1912500" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>QUEST</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...170 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="518" name="Google Shape;518;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10178415" y="5082540"/>
+              <a:ext cx="1969800" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>FOUND</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="519" name="Google Shape;519;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13507403" y="5082540"/>
+              <a:ext cx="3389100" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>TRANSFORM</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...170 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="520" name="Google Shape;520;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1440180" y="6710363"/>
+              <a:ext cx="3291900" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>APRIL</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...170 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="521" name="Google Shape;521;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1455420" y="7281863"/>
+              <a:ext cx="3261300" cy="1192500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Eclipse, quest for artifact, volcano disaster</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...590 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="522" name="Google Shape;522;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5478780" y="2466975"/>
+              <a:ext cx="3291900" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>MAY</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="523" name="Google Shape;523;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5494020" y="3038475"/>
+              <a:ext cx="3261300" cy="1192500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Shimmering City, conquest, Unicorn Crystal</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...53 lines deleted...]
-              <a:rPr lang="en-US" sz="1600">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="524" name="Google Shape;524;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9517380" y="6715125"/>
+              <a:ext cx="3291900" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>JUNE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="525" name="Google Shape;525;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9532620" y="7286625"/>
+              <a:ext cx="3261300" cy="1192500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>War, curse from artifact, magic discovery</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...143 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="526" name="Google Shape;526;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13555980" y="2643188"/>
+              <a:ext cx="3291900" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>JULY</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="527" name="Google Shape;527;g3fbad981f84_0_455"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13571220" y="3214688"/>
+              <a:ext cx="3261300" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Kingdom invaded, betrayal, hero's festival</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...487 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="637" name="Shape 637"/>
+        <p:cNvPr id="532" name="Shape 532"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="638" name="Google Shape;638;g2adc2306384_0_528"/>
+          <p:cNvPr descr="preencoded.png" id="533" name="Google Shape;533;g3fbad981f84_0_497"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5309553" cy="6763669"/>
+          <a:xfrm rot="-2035948">
+            <a:off x="224573" y="3792302"/>
+            <a:ext cx="2505075" cy="10544174"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="639" name="Google Shape;639;g2adc2306384_0_528"/>
+          <p:cNvPr descr="preencoded.png" id="534" name="Google Shape;534;g3fbad981f84_0_497"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9508049" cy="12112003"/>
+          <a:xfrm rot="-2035948">
+            <a:off x="18613627" y="-2860843"/>
+            <a:ext cx="4485947" cy="18881915"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="535" name="Google Shape;535;g3fbad981f84_0_497"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="536" name="Google Shape;536;g3fbad981f84_0_497"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="537" name="Google Shape;537;g3fbad981f84_0_497"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="640" name="Google Shape;640;g2adc2306384_0_528"/>
+          <p:cNvPr id="538" name="Google Shape;538;g3fbad981f84_0_497"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11683940" y="5257562"/>
-[...68 lines deleted...]
-            <a:ext cx="3192000" cy="721800"/>
+            <a:off x="7419975" y="1152525"/>
+            <a:ext cx="4800600" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="165BB8"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3999">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="165BB8"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>OUR TEAM</a:t>
             </a:r>
-            <a:endParaRPr sz="3999">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="539" name="Google Shape;539;g3fbad981f84_0_497"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1035045" y="2006785"/>
-            <a:ext cx="3048000" cy="3796800"/>
+            <a:off x="1506855" y="3009900"/>
+            <a:ext cx="4663500" cy="5802600"/>
+            <a:chOff x="1506855" y="3009900"/>
+            <a:chExt cx="4663500" cy="5802600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="540" name="Google Shape;540;g3fbad981f84_0_497"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1552575" y="3009900"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="541" name="Google Shape;541;g3fbad981f84_0_497"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1506855" y="7734300"/>
+              <a:ext cx="4663500" cy="1078200"/>
+              <a:chOff x="1506855" y="7734300"/>
+              <a:chExt cx="4663500" cy="1078200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="542" name="Google Shape;542;g3fbad981f84_0_497"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1506855" y="7734300"/>
+                <a:ext cx="4663500" cy="655200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>ELDRUIN</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="543" name="Google Shape;543;g3fbad981f84_0_497"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1522095" y="8343900"/>
+                <a:ext cx="4632900" cy="468600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="544" name="Google Shape;544;g3fbad981f84_0_497"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1035045" y="2006785"/>
-            <a:ext cx="3047984" cy="3047603"/>
+            <a:off x="6812280" y="3009900"/>
+            <a:ext cx="4663500" cy="5802600"/>
+            <a:chOff x="6812280" y="3009900"/>
+            <a:chExt cx="4663500" cy="5802600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="545" name="Google Shape;545;g3fbad981f84_0_497"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="3009900"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="546" name="Google Shape;546;g3fbad981f84_0_497"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6812280" y="7734300"/>
+              <a:ext cx="4663500" cy="1078200"/>
+              <a:chOff x="6812280" y="7734300"/>
+              <a:chExt cx="4663500" cy="1078200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="547" name="Google Shape;547;g3fbad981f84_0_497"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6812280" y="7734300"/>
+                <a:ext cx="4663500" cy="655200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>ELEMENTALEN</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="548" name="Google Shape;548;g3fbad981f84_0_497"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6827520" y="8343900"/>
+                <a:ext cx="4632900" cy="468600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="549" name="Google Shape;549;g3fbad981f84_0_497"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1035045" y="5155975"/>
-            <a:ext cx="3048000" cy="647700"/>
+            <a:off x="12117705" y="3009900"/>
+            <a:ext cx="4663500" cy="5802600"/>
+            <a:chOff x="12117705" y="3009900"/>
+            <a:chExt cx="4663500" cy="5802600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...717 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="550" name="Google Shape;550;g3fbad981f84_0_497"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12163425" y="3009900"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="551" name="Google Shape;551;g3fbad981f84_0_497"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12117705" y="7734300"/>
+              <a:ext cx="4663500" cy="1078200"/>
+              <a:chOff x="12117705" y="7734300"/>
+              <a:chExt cx="4663500" cy="1078200"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="552" name="Google Shape;552;g3fbad981f84_0_497"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12117705" y="7734300"/>
+                <a:ext cx="4663500" cy="655200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>LUNARIA</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="553" name="Google Shape;553;g3fbad981f84_0_497"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12132945" y="8343900"/>
+                <a:ext cx="4632900" cy="468600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="665" name="Shape 665"/>
+        <p:cNvPr id="558" name="Shape 558"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="666" name="Google Shape;666;g2adc2306384_0_555"/>
+          <p:cNvPr descr="preencoded.png" id="559" name="Google Shape;559;g3fbad981f84_0_522"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5309553" cy="6763669"/>
+          <a:xfrm rot="-2035948">
+            <a:off x="224573" y="3792302"/>
+            <a:ext cx="2505075" cy="10544174"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="667" name="Google Shape;667;g2adc2306384_0_555"/>
+          <p:cNvPr descr="preencoded.png" id="560" name="Google Shape;560;g3fbad981f84_0_522"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9508049" cy="12112003"/>
+          <a:xfrm rot="-2035948">
+            <a:off x="18613627" y="-2860843"/>
+            <a:ext cx="4485947" cy="18881915"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="561" name="Google Shape;561;g3fbad981f84_0_522"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="562" name="Google Shape;562;g3fbad981f84_0_522"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="563" name="Google Shape;563;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="668" name="Google Shape;668;g2adc2306384_0_555"/>
+          <p:cNvPr id="564" name="Google Shape;564;g3fbad981f84_0_522"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11683940" y="5257562"/>
-[...68 lines deleted...]
-            <a:ext cx="4030200" cy="315300"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6050400" cy="478200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>To download more editable chart, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" u="sng">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat"/>
                 <a:ea typeface="Montserrat"/>
                 <a:cs typeface="Montserrat"/>
                 <a:sym typeface="Montserrat"/>
                 <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>click here</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="671" name="Google Shape;671;g2adc2306384_0_555"/>
+          <p:cNvPr id="565" name="Google Shape;565;g3fbad981f84_0_522"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4092554" y="470285"/>
-            <a:ext cx="5884200" cy="721800"/>
+            <a:off x="6138863" y="704850"/>
+            <a:ext cx="8839200" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="165BB8"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3999">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="165BB8"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>THE ORGANIZATION</a:t>
             </a:r>
-            <a:endParaRPr sz="3999">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="566" name="Google Shape;566;g3fbad981f84_0_522"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="393698" y="1676628"/>
-            <a:ext cx="11404500" cy="4298400"/>
+            <a:off x="590550" y="2514600"/>
+            <a:ext cx="17373600" cy="6457950"/>
+            <a:chOff x="590550" y="2514600"/>
+            <a:chExt cx="17373600" cy="6457950"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...46 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="567" name="Google Shape;567;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2514600"/>
+              <a:ext cx="4114800" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="165BB8"/>
+              <a:srgbClr val="ECF3F7"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...132 lines deleted...]
-              <a:rPr lang="en-US" sz="1800">
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="568" name="Google Shape;568;g3fbad981f84_0_522"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7858125" y="2667000"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="569" name="Google Shape;569;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="590550" y="4286250"/>
+              <a:ext cx="4114800" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="570" name="Google Shape;570;g3fbad981f84_0_522"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="819150" y="4438650"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="571" name="Google Shape;571;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="6038850"/>
+              <a:ext cx="4114800" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="572" name="Google Shape;572;g3fbad981f84_0_522"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="6191250"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="573" name="Google Shape;573;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="7829550"/>
+              <a:ext cx="4114800" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="574" name="Google Shape;574;g3fbad981f84_0_522"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="7981950"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="575" name="Google Shape;575;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="6057900"/>
+              <a:ext cx="4114800" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="576" name="Google Shape;576;g3fbad981f84_0_522"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="6210300"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="577" name="Google Shape;577;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="7829550"/>
+              <a:ext cx="4114800" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="578" name="Google Shape;578;g3fbad981f84_0_522"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="7981950"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="579" name="Google Shape;579;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4286250"/>
+              <a:ext cx="4114800" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="580" name="Google Shape;580;g3fbad981f84_0_522"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5238750" y="4438650"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="581" name="Google Shape;581;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4286250"/>
+              <a:ext cx="4114800" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="582" name="Google Shape;582;g3fbad981f84_0_522"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14077950" y="4438650"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="583" name="Google Shape;583;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4286250"/>
+              <a:ext cx="4114800" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="584" name="Google Shape;584;g3fbad981f84_0_522"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9658350" y="4438650"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="585" name="Google Shape;585;g3fbad981f84_0_522"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2489">
+              <a:off x="2514598" y="3976724"/>
+              <a:ext cx="13258803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="586" name="Google Shape;586;g3fbad981f84_0_522"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5291760">
+              <a:off x="9605924" y="3829050"/>
+              <a:ext cx="304951" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="587" name="Google Shape;587;g3fbad981f84_0_522"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="2362127" y="4138651"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="588" name="Google Shape;588;g3fbad981f84_0_522"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="6981752" y="4138651"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="589" name="Google Shape;589;g3fbad981f84_0_522"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="11401352" y="4138651"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="590" name="Google Shape;590;g3fbad981f84_0_522"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="15611402" y="4138651"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="591" name="Google Shape;591;g3fbad981f84_0_522"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389437">
+              <a:off x="5576918" y="6905625"/>
+              <a:ext cx="3124215" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="592" name="Google Shape;592;g3fbad981f84_0_522"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="6991199" y="6615151"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="593" name="Google Shape;593;g3fbad981f84_0_522"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="15620849" y="6615151"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="594" name="Google Shape;594;g3fbad981f84_0_522"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="6991199" y="8463001"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="595" name="Google Shape;595;g3fbad981f84_0_522"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="15620849" y="8463001"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="596" name="Google Shape;596;g3fbad981f84_0_522"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389070">
+              <a:off x="14258917" y="6958051"/>
+              <a:ext cx="3019515" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="597" name="Google Shape;597;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="2681288"/>
+              <a:ext cx="2735700" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>CHLOE NG</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="598" name="Google Shape;598;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="3128963"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Mage</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...53 lines deleted...]
-              <a:rPr lang="en-US" sz="1600">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="599" name="Google Shape;599;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4452938"/>
+              <a:ext cx="2735700" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>VALTORIN</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="600" name="Google Shape;600;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4900613"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Assassin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...172 lines deleted...]
-              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="601" name="Google Shape;601;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6205538"/>
+              <a:ext cx="2735700" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>LUCIAN</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="602" name="Google Shape;602;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6653213"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Conjurer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...53 lines deleted...]
-              <a:rPr lang="en-US" sz="1600">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="603" name="Google Shape;603;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="7996237"/>
+              <a:ext cx="2735700" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>CEDRIC</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="604" name="Google Shape;604;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="8443913"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Timekeeper</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...172 lines deleted...]
-              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="605" name="Google Shape;605;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6224588"/>
+              <a:ext cx="2735700" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>ELVINA</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="606" name="Google Shape;606;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6672263"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Oracle</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...53 lines deleted...]
-              <a:rPr lang="en-US" sz="1600">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="607" name="Google Shape;607;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="7996237"/>
+              <a:ext cx="2735700" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>SERAPHINA</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="608" name="Google Shape;608;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="8443913"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Lightbringer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...172 lines deleted...]
-              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="609" name="Google Shape;609;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4452938"/>
+              <a:ext cx="2735700" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>AURIELLE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="610" name="Google Shape;610;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4900613"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Priestess</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...53 lines deleted...]
-              <a:rPr lang="en-US" sz="1600">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="611" name="Google Shape;611;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4452938"/>
+              <a:ext cx="2735700" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>DARIANA</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="612" name="Google Shape;612;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4900613"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Shaman</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...172 lines deleted...]
-              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="613" name="Google Shape;613;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4452938"/>
+              <a:ext cx="2735700" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>THERONIS</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="614" name="Google Shape;614;g3fbad981f84_0_522"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4900613"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Warrior</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...1339 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="734" name="Shape 734"/>
+        <p:cNvPr id="619" name="Shape 619"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="735" name="Google Shape;735;g2adc2306384_0_623"/>
+          <p:cNvPr descr="preencoded.png" id="620" name="Google Shape;620;g3fbad981f84_0_582"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-2552686" y="121081"/>
-            <a:ext cx="6737316" cy="6736472"/>
+            <a:off x="0" y="180975"/>
+            <a:ext cx="6276975" cy="10106025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="736" name="Google Shape;736;g2adc2306384_0_623"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="737" name="Google Shape;737;g2adc2306384_0_623"/>
+          <p:cNvPr descr="preencoded.png" id="621" name="Google Shape;621;g3fbad981f84_0_582"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1346194" y="38542"/>
-            <a:ext cx="9677350" cy="6819011"/>
+            <a:off x="12763500" y="180975"/>
+            <a:ext cx="5524500" cy="10106025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...39 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="739" name="Google Shape;739;g2adc2306384_0_623"/>
+          <p:cNvPr descr="preencoded.png" id="622" name="Google Shape;622;g3fbad981f84_0_582"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11760139" y="5409942"/>
-            <a:ext cx="355598" cy="1295231"/>
+            <a:off x="2019300" y="57150"/>
+            <a:ext cx="14516100" cy="10229850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="623" name="Google Shape;623;g3fbad981f84_0_582"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="624" name="Google Shape;624;g3fbad981f84_0_582"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="625" name="Google Shape;625;g3fbad981f84_0_582"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="740" name="Google Shape;740;g2adc2306384_0_623"/>
+          <p:cNvPr id="626" name="Google Shape;626;g3fbad981f84_0_582"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6127719" y="1733771"/>
-            <a:ext cx="5725500" cy="1274100"/>
+            <a:off x="9191625" y="2600325"/>
+            <a:ext cx="8601000" cy="1924200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="165BB8"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3999">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="165BB8"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>THANK YOU FOR</a:t>
             </a:r>
-            <a:endParaRPr sz="3999">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="165BB8"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3999">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="165BB8"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>CHOOSING EATEMP</a:t>
             </a:r>
-            <a:endParaRPr sz="3999">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="741" name="Google Shape;741;g2adc2306384_0_623"/>
+          <p:cNvPr id="627" name="Google Shape;627;g3fbad981f84_0_582"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6115019" y="3460746"/>
-            <a:ext cx="4817400" cy="1769400"/>
+            <a:off x="9172575" y="5191125"/>
+            <a:ext cx="7185600" cy="2659500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="2000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="742" name="Google Shape;742;g2adc2306384_0_623"/>
+          <p:cNvPr id="628" name="Google Shape;628;g3fbad981f84_0_582"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="11100750" y="4163314"/>
-            <a:ext cx="1822500" cy="234900"/>
+            <a:off x="16649625" y="6168450"/>
+            <a:ext cx="2737500" cy="356100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Inter"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" u="sng">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
-                <a:hlinkClick r:id="rId6">
+                <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="743" name="Google Shape;743;g2adc2306384_0_623"/>
+          <p:cNvPr descr="preencoded.png" id="629" name="Google Shape;629;g3fbad981f84_0_582"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId7">
+          <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438148" y="870283"/>
-            <a:ext cx="5264123" cy="5987270"/>
+            <a:off x="1228725" y="904875"/>
+            <a:ext cx="7486650" cy="8305800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="113" name="Shape 113"/>
+        <p:cNvPr id="41" name="Shape 41"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="114" name="Google Shape;114;g2adc2306384_0_22"/>
+          <p:cNvPr descr="preencoded.png" id="42" name="Google Shape;42;g3fbad981f84_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-298448" y="-526535"/>
-            <a:ext cx="3251183" cy="3498394"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4429125" cy="4457700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="115" name="Google Shape;115;g2adc2306384_0_22"/>
+          <p:cNvPr descr="preencoded.png" id="43" name="Google Shape;43;g3fbad981f84_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9169891" cy="9168745"/>
+          <a:xfrm rot="1754488">
+            <a:off x="15068551" y="5819774"/>
+            <a:ext cx="10106025" cy="10106025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="44" name="Google Shape;44;g3fbad981f84_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="45" name="Google Shape;45;g3fbad981f84_0_24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Google Shape;46;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;g2adc2306384_0_22"/>
+          <p:cNvPr id="47" name="Google Shape;47;g3fbad981f84_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11683940" y="5257562"/>
-[...68 lines deleted...]
-            <a:ext cx="9967200" cy="1153500"/>
+            <a:off x="1876425" y="690563"/>
+            <a:ext cx="14971500" cy="1750800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="165BB8"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6399">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="165BB8"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>TABLE OF CONTENTS</a:t>
             </a:r>
-            <a:endParaRPr sz="6399">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="119" name="Google Shape;119;g2adc2306384_0_22"/>
+          <p:cNvPr descr="preencoded.png" id="48" name="Google Shape;48;g3fbad981f84_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4260828" y="1206789"/>
-            <a:ext cx="3479782" cy="5612668"/>
+            <a:off x="7505700" y="2133600"/>
+            <a:ext cx="3276600" cy="7277100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;g3fbad981f84_0_24"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1028695" y="2260752"/>
-            <a:ext cx="3657600" cy="812700"/>
+            <a:off x="1543050" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1543050" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Google Shape;50;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1543050" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Google Shape;51;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1763078" y="3672840"/>
+              <a:ext cx="779100" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;g3fbad981f84_0_24"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1028695" y="2260752"/>
-            <a:ext cx="812700" cy="812700"/>
+            <a:off x="2914650" y="3533775"/>
+            <a:ext cx="4206300" cy="1040100"/>
+            <a:chOff x="2914650" y="3533775"/>
+            <a:chExt cx="4206300" cy="1040100"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...7 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Google Shape;53;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2914650" y="3533775"/>
+              <a:ext cx="4206300" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>INTRODUCTION</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Google Shape;54;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2914650" y="4105275"/>
+              <a:ext cx="4175700" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;g3fbad981f84_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11610975" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11610975" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11610975" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="165BB8"/>
+              <a:srgbClr val="ECF3F7"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...30 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11831003" y="3672840"/>
+              <a:ext cx="779100" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;g3fbad981f84_0_24"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1177919" y="2451227"/>
-            <a:ext cx="514200" cy="431700"/>
+            <a:off x="12982575" y="3533775"/>
+            <a:ext cx="4206300" cy="1040100"/>
+            <a:chOff x="12982575" y="3533775"/>
+            <a:chExt cx="4206300" cy="1040100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...23 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12982575" y="3533775"/>
+              <a:ext cx="4206300" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>ENCOUNTERS</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Google Shape;60;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12982575" y="4105275"/>
+              <a:ext cx="4175700" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;g3fbad981f84_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1543050" y="5629275"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1543050" y="5629275"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1543050" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1763078" y="5911215"/>
+              <a:ext cx="779100" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...6 lines deleted...]
-            <a:endParaRPr sz="2400">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;g3fbad981f84_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2914650" y="5772150"/>
+            <a:ext cx="4206300" cy="1040100"/>
+            <a:chOff x="2914650" y="5772150"/>
+            <a:chExt cx="4206300" cy="1040100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2914650" y="5772150"/>
+              <a:ext cx="4206300" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>WONDERS</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2914650" y="6343650"/>
+              <a:ext cx="4175700" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;g3fbad981f84_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11610975" y="5629275"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11610975" y="5629275"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11610975" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="165BB8"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...10 lines deleted...]
-          <p:cNvSpPr/>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11831003" y="5911215"/>
+              <a:ext cx="779100" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;g3fbad981f84_0_24"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1943090" y="2355990"/>
-            <a:ext cx="2743200" cy="622200"/>
+            <a:off x="12982575" y="5772150"/>
+            <a:ext cx="4206300" cy="1040100"/>
+            <a:chOff x="12982575" y="5772150"/>
+            <a:chExt cx="4206300" cy="1040100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12982575" y="5772150"/>
+              <a:ext cx="4206300" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>MAGIC</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12982575" y="6343650"/>
+              <a:ext cx="4175700" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;g3fbad981f84_0_24"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1943091" y="2355990"/>
-            <a:ext cx="2844900" cy="431700"/>
+            <a:off x="1543050" y="7867650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1543050" y="7867650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...23 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1543050" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="75" name="Google Shape;75;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1763078" y="8149590"/>
+              <a:ext cx="779100" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;g3fbad981f84_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2914650" y="8010525"/>
+            <a:ext cx="4206300" cy="1040100"/>
+            <a:chOff x="2914650" y="8010525"/>
+            <a:chExt cx="4206300" cy="1040100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2914650" y="8010525"/>
+              <a:ext cx="4206300" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>ADVENTURE</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...6 lines deleted...]
-            <a:endParaRPr sz="2400">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="78" name="Google Shape;78;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2914650" y="8582025"/>
+              <a:ext cx="4175700" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;g3fbad981f84_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11610975" y="7867650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11610975" y="7867650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="80" name="Google Shape;80;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11610975" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="165BB8"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...10 lines deleted...]
-          <p:cNvSpPr/>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="81" name="Google Shape;81;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11831003" y="8149590"/>
+              <a:ext cx="779100" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;g3fbad981f84_0_24"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1943091" y="2736940"/>
-            <a:ext cx="2811000" cy="309000"/>
+            <a:off x="12982575" y="8010525"/>
+            <a:ext cx="4206300" cy="1040100"/>
+            <a:chOff x="12982575" y="8010525"/>
+            <a:chExt cx="4206300" cy="1040100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...23 lines deleted...]
-              <a:rPr lang="en-US" sz="1600">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="83" name="Google Shape;83;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12982575" y="8010525"/>
+              <a:ext cx="4206300" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>CONCLUSION</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="84" name="Google Shape;84;g3fbad981f84_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12982575" y="8582025"/>
+              <a:ext cx="4175700" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...1546 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="160" name="Shape 160"/>
+        <p:cNvPr id="89" name="Shape 89"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="161" name="Google Shape;161;g2adc2306384_0_68"/>
+          <p:cNvPr descr="preencoded.png" id="90" name="Google Shape;90;g3fbad981f84_0_71"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10375846" y="447"/>
-            <a:ext cx="6934165" cy="6933296"/>
+            <a:off x="15563850" y="0"/>
+            <a:ext cx="2724150" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="162" name="Google Shape;162;g2adc2306384_0_68"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="164" name="Google Shape;164;g2adc2306384_0_68"/>
+          <p:cNvPr descr="preencoded.png" id="91" name="Google Shape;91;g3fbad981f84_0_71"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11760139" y="5409942"/>
-            <a:ext cx="355598" cy="1295231"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2990850" cy="10067925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;g3fbad981f84_0_71"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="93" name="Google Shape;93;g3fbad981f84_0_71"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="94" name="Google Shape;94;g3fbad981f84_0_71"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;g2adc2306384_0_68"/>
+          <p:cNvPr id="95" name="Google Shape;95;g3fbad981f84_0_71"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1479543" y="1216313"/>
-            <a:ext cx="6405000" cy="721800"/>
+            <a:off x="2219325" y="1824038"/>
+            <a:ext cx="9620400" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="165BB8"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3999">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="165BB8"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>THE EXTRAORDINARY</a:t>
             </a:r>
-            <a:endParaRPr sz="3999">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;g3fbad981f84_0_71"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1479543" y="2368688"/>
-            <a:ext cx="4430100" cy="2239200"/>
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910175" cy="3364200"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910175" cy="3364200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...23 lines deleted...]
-              <a:rPr lang="en-US" sz="1600">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="97" name="Google Shape;97;g3fbad981f84_0_71"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604500" cy="3364200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="98" name="Google Shape;98;g3fbad981f84_0_71"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604500" cy="3364200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...75 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="172" name="Shape 172"/>
+        <p:cNvPr id="103" name="Shape 103"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="173" name="Google Shape;173;g2adc2306384_0_79"/>
+          <p:cNvPr descr="preencoded.png" id="104" name="Google Shape;104;g3fbad981f84_0_84"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5309553" cy="6763674"/>
+          <a:xfrm rot="-2035948">
+            <a:off x="224573" y="3792302"/>
+            <a:ext cx="2505075" cy="10544174"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="174" name="Google Shape;174;g2adc2306384_0_79"/>
+          <p:cNvPr descr="preencoded.png" id="105" name="Google Shape;105;g3fbad981f84_0_84"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9508049" cy="12112008"/>
+          <a:xfrm rot="-2035948">
+            <a:off x="18613627" y="-2860843"/>
+            <a:ext cx="4485947" cy="18881915"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="175" name="Google Shape;175;g2adc2306384_0_79"/>
+          <p:cNvPr descr="preencoded.png" id="106" name="Google Shape;106;g3fbad981f84_0_84"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3136884" y="447"/>
-            <a:ext cx="9055054" cy="6857106"/>
+            <a:off x="4705350" y="0"/>
+            <a:ext cx="13582650" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;g3fbad981f84_0_84"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11683940" y="5257562"/>
-            <a:ext cx="507900" cy="1599900"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="108" name="Google Shape;108;g3fbad981f84_0_84"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;g3fbad981f84_0_84"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="110" name="Google Shape;110;g3fbad981f84_0_84"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11760139" y="5409942"/>
-            <a:ext cx="355598" cy="1295231"/>
+            <a:off x="1333500" y="1076325"/>
+            <a:ext cx="5905500" cy="4038600"/>
+            <a:chOff x="1333500" y="1076325"/>
+            <a:chExt cx="5905500" cy="4038600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="111" name="Google Shape;111;g3fbad981f84_0_84"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1076325"/>
+              <a:ext cx="5905500" cy="4038600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="112" name="Google Shape;112;g3fbad981f84_0_84"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4029075" y="1276350"/>
+              <a:ext cx="514350" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;g3fbad981f84_0_84"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1592580" y="2371725"/>
+              <a:ext cx="5387400" cy="2621400"/>
+              <a:chOff x="1592580" y="2371725"/>
+              <a:chExt cx="5387400" cy="2621400"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="114" name="Google Shape;114;g3fbad981f84_0_84"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1592580" y="2371725"/>
+                <a:ext cx="5387400" cy="1150500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="115" name="Google Shape;115;g3fbad981f84_0_84"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1607820" y="3438525"/>
+                <a:ext cx="5356800" cy="1554600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="116" name="Google Shape;116;g3fbad981f84_0_84"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="888996" y="717903"/>
-            <a:ext cx="3936900" cy="2946000"/>
+            <a:off x="1333500" y="5848350"/>
+            <a:ext cx="5905500" cy="3429000"/>
+            <a:chOff x="1333500" y="5848350"/>
+            <a:chExt cx="5905500" cy="3429000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="117" name="Google Shape;117;g3fbad981f84_0_84"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="5848350"/>
+              <a:ext cx="5905500" cy="3429000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="165BB8"/>
+              <a:srgbClr val="ECF3F7"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...141 lines deleted...]
-            <a:endParaRPr sz="2400">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="165BB8"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...297 lines deleted...]
-      </p:sp>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="118" name="Google Shape;118;g3fbad981f84_0_84"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3857625" y="6048375"/>
+              <a:ext cx="857250" cy="781050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="119" name="Google Shape;119;g3fbad981f84_0_84"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1592580" y="7029450"/>
+              <a:ext cx="5387400" cy="2126100"/>
+              <a:chOff x="1592580" y="7029450"/>
+              <a:chExt cx="5387400" cy="2126100"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="120" name="Google Shape;120;g3fbad981f84_0_84"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1592580" y="7029450"/>
+                <a:ext cx="5387400" cy="655200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>DRAGON TAMING</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="121" name="Google Shape;121;g3fbad981f84_0_84"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1607820" y="7600950"/>
+                <a:ext cx="5356800" cy="1554600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="192" name="Shape 192"/>
+        <p:cNvPr id="126" name="Shape 126"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="193" name="Google Shape;193;g2adc2306384_0_98"/>
+          <p:cNvPr descr="preencoded.png" id="127" name="Google Shape;127;g3fbad981f84_0_106"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-298448" y="-526535"/>
-            <a:ext cx="3251183" cy="3498394"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4429125" cy="4457700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="194" name="Google Shape;194;g2adc2306384_0_98"/>
+          <p:cNvPr descr="preencoded.png" id="128" name="Google Shape;128;g3fbad981f84_0_106"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9169891" cy="9168742"/>
+          <a:xfrm rot="1754488">
+            <a:off x="15068551" y="5819774"/>
+            <a:ext cx="10106025" cy="10106025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="129" name="Google Shape;129;g3fbad981f84_0_106"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11683940" y="5257562"/>
-            <a:ext cx="507900" cy="1599900"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="130" name="Google Shape;130;g3fbad981f84_0_106"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="131" name="Google Shape;131;g3fbad981f84_0_106"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="132" name="Google Shape;132;g3fbad981f84_0_106"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11760139" y="5409942"/>
-            <a:ext cx="355598" cy="1295231"/>
+            <a:off x="2200275" y="1038225"/>
+            <a:ext cx="6156900" cy="8517375"/>
+            <a:chOff x="2200275" y="1038225"/>
+            <a:chExt cx="6156900" cy="8517375"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="133" name="Google Shape;133;g3fbad981f84_0_106"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="1038225"/>
+              <a:ext cx="6096000" cy="5819775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="134" name="Google Shape;134;g3fbad981f84_0_106"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2200275" y="7315200"/>
+              <a:ext cx="6096000" cy="952500"/>
+              <a:chOff x="2200275" y="7315200"/>
+              <a:chExt cx="6096000" cy="952500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="135" name="Google Shape;135;g3fbad981f84_0_106"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2200275" y="7315200"/>
+                <a:ext cx="6096000" cy="952500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="ECF3F7"/>
+              </a:solidFill>
+              <a:ln cap="flat" cmpd="sng" w="38100">
+                <a:solidFill>
+                  <a:srgbClr val="165BB8"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="136" name="Google Shape;136;g3fbad981f84_0_106"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2771775" y="7543800"/>
+                <a:ext cx="2579400" cy="655200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>UNICORN </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="137" name="Google Shape;137;g3fbad981f84_0_106"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="8724900"/>
+              <a:ext cx="6156900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="138" name="Google Shape;138;g3fbad981f84_0_106"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1466843" y="692506"/>
-            <a:ext cx="4064100" cy="5606400"/>
+            <a:off x="9991725" y="1038225"/>
+            <a:ext cx="6156900" cy="8517375"/>
+            <a:chOff x="9991725" y="1038225"/>
+            <a:chExt cx="6156900" cy="8517375"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...140 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="139" name="Google Shape;139;g3fbad981f84_0_106"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="1038225"/>
+              <a:ext cx="6096000" cy="5819775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="140" name="Google Shape;140;g3fbad981f84_0_106"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9991725" y="7315200"/>
+              <a:ext cx="6096000" cy="952500"/>
+              <a:chOff x="9991725" y="7315200"/>
+              <a:chExt cx="6096000" cy="952500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="141" name="Google Shape;141;g3fbad981f84_0_106"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9991725" y="7315200"/>
+                <a:ext cx="6096000" cy="952500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="ECF3F7"/>
+              </a:solidFill>
+              <a:ln cap="flat" cmpd="sng" w="38100">
                 <a:solidFill>
+                  <a:srgbClr val="165BB8"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="142" name="Google Shape;142;g3fbad981f84_0_106"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10563225" y="7543800"/>
+                <a:ext cx="4541400" cy="655200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>DRAGON TAMING</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="143" name="Google Shape;143;g3fbad981f84_0_106"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="8724900"/>
+              <a:ext cx="6156900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...390 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="213" name="Shape 213"/>
+        <p:cNvPr id="148" name="Shape 148"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="214" name="Google Shape;214;g2adc2306384_0_118"/>
+          <p:cNvPr descr="preencoded.png" id="149" name="Google Shape;149;g3fbad981f84_0_127"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-2552686" y="121081"/>
-            <a:ext cx="6737316" cy="6736472"/>
+            <a:off x="0" y="180975"/>
+            <a:ext cx="6276975" cy="10106025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="215" name="Google Shape;215;g2adc2306384_0_118"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="216" name="Google Shape;216;g2adc2306384_0_118"/>
+          <p:cNvPr descr="preencoded.png" id="150" name="Google Shape;150;g3fbad981f84_0_127"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1346194" y="38542"/>
-            <a:ext cx="9677350" cy="6819011"/>
+            <a:off x="12763500" y="180975"/>
+            <a:ext cx="5524500" cy="10106025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...39 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="218" name="Google Shape;218;g2adc2306384_0_118"/>
+          <p:cNvPr descr="preencoded.png" id="151" name="Google Shape;151;g3fbad981f84_0_127"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11760139" y="5409942"/>
-            <a:ext cx="355598" cy="1295231"/>
+            <a:off x="2019300" y="57150"/>
+            <a:ext cx="14516100" cy="10229850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="152" name="Google Shape;152;g3fbad981f84_0_127"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="153" name="Google Shape;153;g3fbad981f84_0_127"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="154" name="Google Shape;154;g3fbad981f84_0_127"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="219" name="Google Shape;219;g2adc2306384_0_118"/>
+          <p:cNvPr descr="preencoded.png" id="155" name="Google Shape;155;g3fbad981f84_0_127"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="431799" y="658618"/>
-            <a:ext cx="3033760" cy="2277939"/>
+            <a:off x="647700" y="993756"/>
+            <a:ext cx="4550664" cy="3417354"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="156" name="Google Shape;156;g3fbad981f84_0_127"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2920985" y="2349641"/>
-            <a:ext cx="6800700" cy="3041400"/>
+            <a:off x="4381500" y="3524250"/>
+            <a:ext cx="10321350" cy="4682400"/>
+            <a:chOff x="4381500" y="3524250"/>
+            <a:chExt cx="10321350" cy="4682400"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...64 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="157" name="Google Shape;157;g3fbad981f84_0_127"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4381500" y="3524250"/>
+              <a:ext cx="10292700" cy="4122300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>FANTASY IS THE GATEWAY TO THE IMPOSSIBLE, THE LAND WHERE THE ORDINARY BECOMES EXTRAORDINARY, AND THE IMPOSSIBLE BECOMES POSSIBLE. IT IS THE REALM OF THE IMAGINATION, WHERE ANYTHING CAN HAPPEN AND EVERYTHING IS POSSIBLE.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="158" name="Google Shape;158;g3fbad981f84_0_127"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10572750" y="7715250"/>
+              <a:ext cx="4130100" cy="491400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>THE DREAM WEAVER</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...75 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="227" name="Shape 227"/>
+        <p:cNvPr id="163" name="Shape 163"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="228" name="Google Shape;228;g2adc2306384_0_131"/>
+          <p:cNvPr descr="preencoded.png" id="164" name="Google Shape;164;g3fbad981f84_0_141"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10375846" y="447"/>
-            <a:ext cx="6934165" cy="6933296"/>
+            <a:off x="15563850" y="0"/>
+            <a:ext cx="2724150" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="229" name="Google Shape;229;g2adc2306384_0_131"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="230" name="Google Shape;230;g2adc2306384_0_131"/>
+          <p:cNvPr descr="preencoded.png" id="165" name="Google Shape;165;g3fbad981f84_0_141"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8134308" y="2863924"/>
-            <a:ext cx="3524232" cy="3199983"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2990850" cy="10067925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="231" name="Google Shape;231;g2adc2306384_0_131"/>
+          <p:cNvPr descr="preencoded.png" id="166" name="Google Shape;166;g3fbad981f84_0_141"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="444498" y="2863924"/>
-            <a:ext cx="7416762" cy="3199983"/>
+            <a:off x="12201525" y="4295775"/>
+            <a:ext cx="5286375" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...39 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="233" name="Google Shape;233;g2adc2306384_0_131"/>
+          <p:cNvPr descr="preencoded.png" id="167" name="Google Shape;167;g3fbad981f84_0_141"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11760139" y="5409942"/>
-            <a:ext cx="355598" cy="1295231"/>
+            <a:off x="666750" y="4295775"/>
+            <a:ext cx="11125200" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="168" name="Google Shape;168;g3fbad981f84_0_141"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="539748" y="1124250"/>
-            <a:ext cx="3524100" cy="1269900"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="169" name="Google Shape;169;g3fbad981f84_0_141"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="170" name="Google Shape;170;g3fbad981f84_0_141"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="171" name="Google Shape;171;g3fbad981f84_0_141"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="539748" y="1124250"/>
-            <a:ext cx="3524100" cy="634800"/>
+            <a:off x="809625" y="1685925"/>
+            <a:ext cx="5347200" cy="2011800"/>
+            <a:chOff x="809625" y="1685925"/>
+            <a:chExt cx="5347200" cy="2011800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...40 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="172" name="Google Shape;172;g3fbad981f84_0_141"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="809625" y="1685925"/>
+              <a:ext cx="5286300" cy="952500"/>
+              <a:chOff x="809625" y="1685925"/>
+              <a:chExt cx="5286300" cy="952500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="173" name="Google Shape;173;g3fbad981f84_0_141"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="809625" y="1685925"/>
+                <a:ext cx="5286300" cy="952500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="ECF3F7"/>
+              </a:solidFill>
+              <a:ln cap="flat" cmpd="sng" w="38100">
+                <a:solidFill>
+                  <a:srgbClr val="165BB8"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="174" name="Google Shape;174;g3fbad981f84_0_141"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1381125" y="1914525"/>
+                <a:ext cx="4541400" cy="655200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>DRAGON TAMING </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="175" name="Google Shape;175;g3fbad981f84_0_141"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="809625" y="2867025"/>
+              <a:ext cx="5347200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="176" name="Google Shape;176;g3fbad981f84_0_141"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="920746" y="1276630"/>
-            <a:ext cx="3022500" cy="431700"/>
+            <a:off x="6505575" y="1685925"/>
+            <a:ext cx="5347200" cy="2011800"/>
+            <a:chOff x="6505575" y="1685925"/>
+            <a:chExt cx="5347200" cy="2011800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...23 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="177" name="Google Shape;177;g3fbad981f84_0_141"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6505575" y="1685925"/>
+              <a:ext cx="5286300" cy="952500"/>
+              <a:chOff x="6505575" y="1685925"/>
+              <a:chExt cx="5286300" cy="952500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="178" name="Google Shape;178;g3fbad981f84_0_141"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6505575" y="1685925"/>
+                <a:ext cx="5286300" cy="952500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="ECF3F7"/>
+              </a:solidFill>
+              <a:ln cap="flat" cmpd="sng" w="38100">
                 <a:solidFill>
+                  <a:srgbClr val="165BB8"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="179" name="Google Shape;179;g3fbad981f84_0_141"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7077075" y="1914525"/>
+                <a:ext cx="3770100" cy="655200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>THE UNICORN</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="180" name="Google Shape;180;g3fbad981f84_0_141"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="2867025"/>
+              <a:ext cx="5347200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...6 lines deleted...]
-            <a:endParaRPr sz="2400">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="181" name="Google Shape;181;g3fbad981f84_0_141"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12201525" y="1685925"/>
+            <a:ext cx="5347200" cy="2011800"/>
+            <a:chOff x="12201525" y="1685925"/>
+            <a:chExt cx="5347200" cy="2011800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="182" name="Google Shape;182;g3fbad981f84_0_141"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12201525" y="1685925"/>
+              <a:ext cx="5286300" cy="952500"/>
+              <a:chOff x="12201525" y="1685925"/>
+              <a:chExt cx="5286300" cy="952500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="183" name="Google Shape;183;g3fbad981f84_0_141"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12201525" y="1685925"/>
+                <a:ext cx="5286300" cy="952500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="ECF3F7"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...42 lines deleted...]
-              <a:rPr lang="en-US" sz="1600">
+              <a:ln cap="flat" cmpd="sng" w="38100">
                 <a:solidFill>
+                  <a:srgbClr val="165BB8"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="184" name="Google Shape;184;g3fbad981f84_0_141"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12773025" y="1914525"/>
+                <a:ext cx="4541400" cy="655200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>DRAGON TAMING </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="185" name="Google Shape;185;g3fbad981f84_0_141"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12201525" y="2867025"/>
+              <a:ext cx="5347200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...429 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="ECF3F7"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="250" name="Shape 250"/>
+        <p:cNvPr id="190" name="Shape 190"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="251" name="Google Shape;251;g2adc2306384_0_153"/>
+          <p:cNvPr descr="preencoded.png" id="191" name="Google Shape;191;g3fbad981f84_0_167"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5309553" cy="6763674"/>
+          <a:xfrm rot="-2035948">
+            <a:off x="224573" y="3792302"/>
+            <a:ext cx="2505075" cy="10544174"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="252" name="Google Shape;252;g2adc2306384_0_153"/>
+          <p:cNvPr descr="preencoded.png" id="192" name="Google Shape;192;g3fbad981f84_0_167"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9508049" cy="12112008"/>
+          <a:xfrm rot="-2035948">
+            <a:off x="18613627" y="-2860843"/>
+            <a:ext cx="4485947" cy="18881915"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="253" name="Google Shape;253;g2adc2306384_0_153"/>
+          <p:cNvPr id="193" name="Google Shape;193;g3fbad981f84_0_167"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2130414" y="698856"/>
-            <a:ext cx="7293900" cy="721800"/>
+            <a:off x="3195638" y="1047750"/>
+            <a:ext cx="10953900" cy="1095300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="165BB8"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3999">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="165BB8"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>THE MAGIC OF DRAGONS</a:t>
             </a:r>
-            <a:endParaRPr sz="3999">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="194" name="Google Shape;194;g3fbad981f84_0_167"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7099263" y="2203610"/>
-            <a:ext cx="4102200" cy="4101600"/>
+            <a:off x="10648950" y="3305175"/>
+            <a:ext cx="6153300" cy="6153300"/>
+            <a:chOff x="10648950" y="3305175"/>
+            <a:chExt cx="6153300" cy="6153300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="195" name="Google Shape;195;g3fbad981f84_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="3305175"/>
+              <a:ext cx="6153300" cy="6153300"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="196" name="Google Shape;196;g3fbad981f84_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11420475" y="4724400"/>
+              <a:ext cx="4619700" cy="4619700"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="197" name="Google Shape;197;g3fbad981f84_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12192000" y="6134100"/>
+              <a:ext cx="3067200" cy="3067200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="ECF3F7"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="165BB8"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="198" name="Google Shape;198;g3fbad981f84_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13035915" y="3729990"/>
+              <a:ext cx="1360200" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="165BB8"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="165BB8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="199" name="Google Shape;199;g3fbad981f84_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13045440" y="7339965"/>
+              <a:ext cx="1360200" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="165BB8"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="165BB8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="200" name="Google Shape;200;g3fbad981f84_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13045440" y="5139690"/>
+              <a:ext cx="1360200" cy="655200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="165BB8"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="165BB8"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="201" name="Google Shape;201;g3fbad981f84_0_167"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7099263" y="2203610"/>
-            <a:ext cx="4102200" cy="4101600"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...40 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="202" name="Google Shape;202;g3fbad981f84_0_167"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="203" name="Google Shape;203;g3fbad981f84_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="2C82CF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="2C82CF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="204" name="Google Shape;204;g3fbad981f84_0_167"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7613610" y="3149636"/>
-            <a:ext cx="3079800" cy="3079200"/>
+            <a:off x="2771773" y="2666998"/>
+            <a:ext cx="6433277" cy="1564127"/>
+            <a:chOff x="2771773" y="2666998"/>
+            <a:chExt cx="6433277" cy="1564127"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...40 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="205" name="Google Shape;205;g3fbad981f84_0_167"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771773" y="2666998"/>
+              <a:ext cx="819155" cy="533405"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="206" name="Google Shape;206;g3fbad981f84_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2800350" y="3400425"/>
+              <a:ext cx="6404700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="207" name="Google Shape;207;g3fbad981f84_0_167"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8127958" y="4089314"/>
-            <a:ext cx="2044800" cy="2044500"/>
+            <a:off x="2771775" y="5181600"/>
+            <a:ext cx="6433275" cy="1564125"/>
+            <a:chOff x="2771775" y="5181600"/>
+            <a:chExt cx="6433275" cy="1564125"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...40 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="208" name="Google Shape;208;g3fbad981f84_0_167"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="5181600"/>
+              <a:ext cx="895350" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="209" name="Google Shape;209;g3fbad981f84_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2800350" y="5915025"/>
+              <a:ext cx="6404700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="210" name="Google Shape;210;g3fbad981f84_0_167"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8693105" y="2489322"/>
-            <a:ext cx="901800" cy="431700"/>
+            <a:off x="2771771" y="7696196"/>
+            <a:ext cx="6433279" cy="1621279"/>
+            <a:chOff x="2771771" y="7696196"/>
+            <a:chExt cx="6433279" cy="1621279"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...23 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="211" name="Google Shape;211;g3fbad981f84_0_167"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771771" y="7696196"/>
+              <a:ext cx="857259" cy="590559"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="212" name="Google Shape;212;g3fbad981f84_0_167"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2800350" y="8486775"/>
+              <a:ext cx="6404700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="165BB8"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...702 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -40742,28 +28998,28 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Truc Truc</dc:creator>
+  <dc:creator>PptxGenJS</dc:creator>
 </cp:coreProperties>
 </file>