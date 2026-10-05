--- v0 (2026-03-02)
+++ v1 (2026-10-05)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide26.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide27.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
@@ -90,322 +91,326 @@
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
     <p:sldId id="279" r:id="rId28"/>
     <p:sldId id="280" r:id="rId29"/>
     <p:sldId id="281" r:id="rId30"/>
     <p:sldId id="282" r:id="rId31"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Marcellus"/>
       <p:regular r:id="rId32"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Lato"/>
-      <p:bold r:id="rId33"/>
-      <p:boldItalic r:id="rId34"/>
+      <p:regular r:id="rId33"/>
+      <p:bold r:id="rId34"/>
+      <p:italic r:id="rId35"/>
+      <p:boldItalic r:id="rId36"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Inter"/>
+      <p:regular r:id="rId37"/>
+      <p:bold r:id="rId38"/>
+      <p:italic r:id="rId39"/>
+      <p:boldItalic r:id="rId40"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Montserrat"/>
-      <p:regular r:id="rId35"/>
-[...7 lines deleted...]
-      <p:bold r:id="rId40"/>
+      <p:regular r:id="rId41"/>
+      <p:bold r:id="rId42"/>
+      <p:italic r:id="rId43"/>
+      <p:boldItalic r:id="rId44"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId41" roundtripDataSignature="AMtx7mg1T5a3vshXUqHziTSY0NTUBppN/A=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId45" roundtripDataSignature="AMtx7mh5Y14zP8ceZHMAC7dMTpfzpvAW4g=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Marcellus-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId45" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Marcellus-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1326,243 +1331,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1659,139 +1664,139 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g265447dce35_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;g3f8e74ebdf9_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g265447dce35_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;g3f8e74ebdf9_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g265447dce35_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;g3f8e74ebdf9_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1802,153 +1807,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="201" name="Shape 201"/>
+        <p:cNvPr id="230" name="Shape 230"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="202" name="Google Shape;202;g265447dce35_0_181:notes"/>
+          <p:cNvPr id="231" name="Google Shape;231;g3f8e74ebdf9_0_210:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="203" name="Google Shape;203;g265447dce35_0_181:notes"/>
+          <p:cNvPr id="232" name="Google Shape;232;g3f8e74ebdf9_0_210:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;g265447dce35_0_181:notes"/>
+          <p:cNvPr id="233" name="Google Shape;233;g3f8e74ebdf9_0_210:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1959,153 +1964,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="232" name="Shape 232"/>
+        <p:cNvPr id="259" name="Shape 259"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="233" name="Google Shape;233;g265447dce35_0_211:notes"/>
+          <p:cNvPr id="260" name="Google Shape;260;g3f8e74ebdf9_0_238:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;g265447dce35_0_211:notes"/>
+          <p:cNvPr id="261" name="Google Shape;261;g3f8e74ebdf9_0_238:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="235" name="Google Shape;235;g265447dce35_0_211:notes"/>
+          <p:cNvPr id="262" name="Google Shape;262;g3f8e74ebdf9_0_238:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2116,153 +2121,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="297" name="Shape 297"/>
+        <p:cNvPr id="304" name="Shape 304"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="298" name="Google Shape;298;g265447dce35_0_275:notes"/>
+          <p:cNvPr id="305" name="Google Shape;305;g3f8e74ebdf9_0_282:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="299" name="Google Shape;299;g265447dce35_0_275:notes"/>
+          <p:cNvPr id="306" name="Google Shape;306;g3f8e74ebdf9_0_282:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="300" name="Google Shape;300;g265447dce35_0_275:notes"/>
+          <p:cNvPr id="307" name="Google Shape;307;g3f8e74ebdf9_0_282:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2273,153 +2278,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="327" name="Shape 327"/>
+        <p:cNvPr id="337" name="Shape 337"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="328" name="Google Shape;328;g265447dce35_0_304:notes"/>
+          <p:cNvPr id="338" name="Google Shape;338;g3f8e74ebdf9_0_314:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="329" name="Google Shape;329;g265447dce35_0_304:notes"/>
+          <p:cNvPr id="339" name="Google Shape;339;g3f8e74ebdf9_0_314:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="330" name="Google Shape;330;g265447dce35_0_304:notes"/>
+          <p:cNvPr id="340" name="Google Shape;340;g3f8e74ebdf9_0_314:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2430,153 +2435,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="340" name="Shape 340"/>
+        <p:cNvPr id="354" name="Shape 354"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="341" name="Google Shape;341;g265447dce35_0_316:notes"/>
+          <p:cNvPr id="355" name="Google Shape;355;g3f8e74ebdf9_0_330:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="342" name="Google Shape;342;g265447dce35_0_316:notes"/>
+          <p:cNvPr id="356" name="Google Shape;356;g3f8e74ebdf9_0_330:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="343" name="Google Shape;343;g265447dce35_0_316:notes"/>
+          <p:cNvPr id="357" name="Google Shape;357;g3f8e74ebdf9_0_330:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2587,153 +2592,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="368" name="Shape 368"/>
+        <p:cNvPr id="382" name="Shape 382"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="369" name="Google Shape;369;g265447dce35_0_343:notes"/>
+          <p:cNvPr id="383" name="Google Shape;383;g3f8e74ebdf9_0_357:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="370" name="Google Shape;370;g265447dce35_0_343:notes"/>
+          <p:cNvPr id="384" name="Google Shape;384;g3f8e74ebdf9_0_357:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="371" name="Google Shape;371;g265447dce35_0_343:notes"/>
+          <p:cNvPr id="385" name="Google Shape;385;g3f8e74ebdf9_0_357:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2744,153 +2749,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="434" name="Shape 434"/>
+        <p:cNvPr id="449" name="Shape 449"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="435" name="Google Shape;435;g265447dce35_0_408:notes"/>
+          <p:cNvPr id="450" name="Google Shape;450;g3f8e74ebdf9_0_423:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="436" name="Google Shape;436;g265447dce35_0_408:notes"/>
+          <p:cNvPr id="451" name="Google Shape;451;g3f8e74ebdf9_0_423:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="437" name="Google Shape;437;g265447dce35_0_408:notes"/>
+          <p:cNvPr id="452" name="Google Shape;452;g3f8e74ebdf9_0_423:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2901,153 +2906,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="449" name="Shape 449"/>
+        <p:cNvPr id="467" name="Shape 467"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="450" name="Google Shape;450;g265447dce35_0_422:notes"/>
+          <p:cNvPr id="468" name="Google Shape;468;g3f8e74ebdf9_0_440:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="451" name="Google Shape;451;g265447dce35_0_422:notes"/>
+          <p:cNvPr id="469" name="Google Shape;469;g3f8e74ebdf9_0_440:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="452" name="Google Shape;452;g265447dce35_0_422:notes"/>
+          <p:cNvPr id="470" name="Google Shape;470;g3f8e74ebdf9_0_440:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3058,153 +3063,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="465" name="Shape 465"/>
+        <p:cNvPr id="486" name="Shape 486"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="466" name="Google Shape;466;g265447dce35_0_437:notes"/>
+          <p:cNvPr id="487" name="Google Shape;487;g3f8e74ebdf9_0_458:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="467" name="Google Shape;467;g265447dce35_0_437:notes"/>
+          <p:cNvPr id="488" name="Google Shape;488;g3f8e74ebdf9_0_458:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="468" name="Google Shape;468;g265447dce35_0_437:notes"/>
+          <p:cNvPr id="489" name="Google Shape;489;g3f8e74ebdf9_0_458:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3215,153 +3220,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="481" name="Shape 481"/>
+        <p:cNvPr id="506" name="Shape 506"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="482" name="Google Shape;482;g265447dce35_0_452:notes"/>
+          <p:cNvPr id="507" name="Google Shape;507;g3f8e74ebdf9_0_477:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="483" name="Google Shape;483;g265447dce35_0_452:notes"/>
+          <p:cNvPr id="508" name="Google Shape;508;g3f8e74ebdf9_0_477:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="484" name="Google Shape;484;g265447dce35_0_452:notes"/>
+          <p:cNvPr id="509" name="Google Shape;509;g3f8e74ebdf9_0_477:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3372,153 +3377,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="22" name="Shape 22"/>
+        <p:cNvPr id="26" name="Shape 26"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Google Shape;23;g265447dce35_0_10:notes"/>
+          <p:cNvPr id="27" name="Google Shape;27;g3f8e74ebdf9_0_14:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;g265447dce35_0_10:notes"/>
+          <p:cNvPr id="28" name="Google Shape;28;g3f8e74ebdf9_0_14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;g265447dce35_0_10:notes"/>
+          <p:cNvPr id="29" name="Google Shape;29;g3f8e74ebdf9_0_14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3529,153 +3534,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="490" name="Shape 490"/>
+        <p:cNvPr id="516" name="Shape 516"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="491" name="Google Shape;491;g265447dce35_0_460:notes"/>
+          <p:cNvPr id="517" name="Google Shape;517;g3f8e74ebdf9_0_486:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="492" name="Google Shape;492;g265447dce35_0_460:notes"/>
+          <p:cNvPr id="518" name="Google Shape;518;g3f8e74ebdf9_0_486:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="493" name="Google Shape;493;g265447dce35_0_460:notes"/>
+          <p:cNvPr id="519" name="Google Shape;519;g3f8e74ebdf9_0_486:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3686,153 +3691,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="511" name="Shape 511"/>
+        <p:cNvPr id="541" name="Shape 541"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="512" name="Google Shape;512;g265447dce35_0_480:notes"/>
+          <p:cNvPr id="542" name="Google Shape;542;g3f8e74ebdf9_0_510:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="513" name="Google Shape;513;g265447dce35_0_480:notes"/>
+          <p:cNvPr id="543" name="Google Shape;543;g3f8e74ebdf9_0_510:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="514" name="Google Shape;514;g265447dce35_0_480:notes"/>
+          <p:cNvPr id="544" name="Google Shape;544;g3f8e74ebdf9_0_510:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3843,153 +3848,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="533" name="Shape 533"/>
+        <p:cNvPr id="564" name="Shape 564"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="534" name="Google Shape;534;g265447dce35_0_501:notes"/>
+          <p:cNvPr id="565" name="Google Shape;565;g3f8e74ebdf9_0_532:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="535" name="Google Shape;535;g265447dce35_0_501:notes"/>
+          <p:cNvPr id="566" name="Google Shape;566;g3f8e74ebdf9_0_532:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="536" name="Google Shape;536;g265447dce35_0_501:notes"/>
+          <p:cNvPr id="567" name="Google Shape;567;g3f8e74ebdf9_0_532:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4000,153 +4005,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="591" name="Shape 591"/>
+        <p:cNvPr id="609" name="Shape 609"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="592" name="Google Shape;592;g265447dce35_0_558:notes"/>
+          <p:cNvPr id="610" name="Google Shape;610;g3f8e74ebdf9_0_576:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="593" name="Google Shape;593;g265447dce35_0_558:notes"/>
+          <p:cNvPr id="611" name="Google Shape;611;g3f8e74ebdf9_0_576:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="594" name="Google Shape;594;g265447dce35_0_558:notes"/>
+          <p:cNvPr id="612" name="Google Shape;612;g3f8e74ebdf9_0_576:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4157,153 +4162,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="618" name="Shape 618"/>
+        <p:cNvPr id="637" name="Shape 637"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="619" name="Google Shape;619;g265447dce35_0_584:notes"/>
+          <p:cNvPr id="638" name="Google Shape;638;g3f8e74ebdf9_0_603:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="620" name="Google Shape;620;g265447dce35_0_584:notes"/>
+          <p:cNvPr id="639" name="Google Shape;639;g3f8e74ebdf9_0_603:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="621" name="Google Shape;621;g265447dce35_0_584:notes"/>
+          <p:cNvPr id="640" name="Google Shape;640;g3f8e74ebdf9_0_603:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4314,153 +4319,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="648" name="Shape 648"/>
+        <p:cNvPr id="661" name="Shape 661"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="649" name="Google Shape;649;g265447dce35_0_613:notes"/>
+          <p:cNvPr id="662" name="Google Shape;662;g3f8e74ebdf9_0_626:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="650" name="Google Shape;650;g265447dce35_0_613:notes"/>
+          <p:cNvPr id="663" name="Google Shape;663;g3f8e74ebdf9_0_626:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="651" name="Google Shape;651;g265447dce35_0_613:notes"/>
+          <p:cNvPr id="664" name="Google Shape;664;g3f8e74ebdf9_0_626:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4471,153 +4476,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="676" name="Shape 676"/>
+        <p:cNvPr id="692" name="Shape 692"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="677" name="Google Shape;677;g265447dce35_0_640:notes"/>
+          <p:cNvPr id="693" name="Google Shape;693;g3f8e74ebdf9_0_656:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="678" name="Google Shape;678;g265447dce35_0_640:notes"/>
+          <p:cNvPr id="694" name="Google Shape;694;g3f8e74ebdf9_0_656:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="679" name="Google Shape;679;g265447dce35_0_640:notes"/>
+          <p:cNvPr id="695" name="Google Shape;695;g3f8e74ebdf9_0_656:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4628,153 +4633,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="744" name="Shape 744"/>
+        <p:cNvPr id="755" name="Shape 755"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="745" name="Google Shape;745;g265447dce35_0_707:notes"/>
+          <p:cNvPr id="756" name="Google Shape;756;g3f8e74ebdf9_0_718:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="746" name="Google Shape;746;g265447dce35_0_707:notes"/>
+          <p:cNvPr id="757" name="Google Shape;757;g3f8e74ebdf9_0_718:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="747" name="Google Shape;747;g265447dce35_0_707:notes"/>
+          <p:cNvPr id="758" name="Google Shape;758;g3f8e74ebdf9_0_718:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4785,153 +4790,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="32" name="Shape 32"/>
+        <p:cNvPr id="40" name="Shape 40"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;g265447dce35_0_19:notes"/>
+          <p:cNvPr id="41" name="Google Shape;41;g3f8e74ebdf9_0_27:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;g265447dce35_0_19:notes"/>
+          <p:cNvPr id="42" name="Google Shape;42;g3f8e74ebdf9_0_27:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;g265447dce35_0_19:notes"/>
+          <p:cNvPr id="43" name="Google Shape;43;g3f8e74ebdf9_0_27:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4942,153 +4947,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="78" name="Shape 78"/>
+        <p:cNvPr id="90" name="Shape 90"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="79" name="Google Shape;79;g265447dce35_0_64:notes"/>
+          <p:cNvPr id="91" name="Google Shape;91;g3f8e74ebdf9_0_76:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="80" name="Google Shape;80;g265447dce35_0_64:notes"/>
+          <p:cNvPr id="92" name="Google Shape;92;g3f8e74ebdf9_0_76:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;g265447dce35_0_64:notes"/>
+          <p:cNvPr id="93" name="Google Shape;93;g3f8e74ebdf9_0_76:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5099,153 +5104,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="89" name="Shape 89"/>
+        <p:cNvPr id="106" name="Shape 106"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;g265447dce35_0_74:notes"/>
+          <p:cNvPr id="107" name="Google Shape;107;g3f8e74ebdf9_0_91:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;g265447dce35_0_74:notes"/>
+          <p:cNvPr id="108" name="Google Shape;108;g3f8e74ebdf9_0_91:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;g265447dce35_0_74:notes"/>
+          <p:cNvPr id="109" name="Google Shape;109;g3f8e74ebdf9_0_91:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5256,153 +5261,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="112" name="Shape 112"/>
+        <p:cNvPr id="131" name="Shape 131"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="113" name="Google Shape;113;g265447dce35_0_96:notes"/>
+          <p:cNvPr id="132" name="Google Shape;132;g3f8e74ebdf9_0_115:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;g265447dce35_0_96:notes"/>
+          <p:cNvPr id="133" name="Google Shape;133;g3f8e74ebdf9_0_115:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;g265447dce35_0_96:notes"/>
+          <p:cNvPr id="134" name="Google Shape;134;g3f8e74ebdf9_0_115:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5413,153 +5418,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="132" name="Shape 132"/>
+        <p:cNvPr id="155" name="Shape 155"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;g265447dce35_0_115:notes"/>
+          <p:cNvPr id="156" name="Google Shape;156;g3f8e74ebdf9_0_138:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;g265447dce35_0_115:notes"/>
+          <p:cNvPr id="157" name="Google Shape;157;g3f8e74ebdf9_0_138:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="135" name="Google Shape;135;g265447dce35_0_115:notes"/>
+          <p:cNvPr id="158" name="Google Shape;158;g3f8e74ebdf9_0_138:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5570,153 +5575,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="145" name="Shape 145"/>
+        <p:cNvPr id="172" name="Shape 172"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;g265447dce35_0_127:notes"/>
+          <p:cNvPr id="173" name="Google Shape;173;g3f8e74ebdf9_0_154:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;g265447dce35_0_127:notes"/>
+          <p:cNvPr id="174" name="Google Shape;174;g3f8e74ebdf9_0_154:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;g265447dce35_0_127:notes"/>
+          <p:cNvPr id="175" name="Google Shape;175;g3f8e74ebdf9_0_154:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5727,153 +5732,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="167" name="Shape 167"/>
+        <p:cNvPr id="201" name="Shape 201"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;g265447dce35_0_148:notes"/>
+          <p:cNvPr id="202" name="Google Shape;202;g3f8e74ebdf9_0_182:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;g265447dce35_0_148:notes"/>
+          <p:cNvPr id="203" name="Google Shape;203;g3f8e74ebdf9_0_182:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;g265447dce35_0_148:notes"/>
+          <p:cNvPr id="204" name="Google Shape;204;g3f8e74ebdf9_0_182:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5916,51 +5921,51 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
@@ -5970,30138 +5975,28309 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16" name="Google Shape;16;g3f8e74ebdf9_0_0"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Google Shape;17;g3f8e74ebdf9_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Google Shape;18;g3f8e74ebdf9_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="9334500"/>
+              <a:ext cx="18288000" cy="304800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Google Shape;19;g3f8e74ebdf9_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="9639300"/>
+              <a:ext cx="18288000" cy="647700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF9900"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Google Shape;17;g265447dce35_0_0"/>
+          <p:cNvPr id="20" name="Google Shape;20;g3f8e74ebdf9_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5639505" y="901700"/>
-            <a:ext cx="13391700" cy="1248900"/>
+            <a:off x="4229100" y="390525"/>
+            <a:ext cx="10052700" cy="946800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;g3f8e74ebdf9_0_0"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="22" name="Google Shape;22;g3f8e74ebdf9_0_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Google Shape;23;g3f8e74ebdf9_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="19" name="Google Shape;19;g265447dce35_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="24" name="Google Shape;24;g3f8e74ebdf9_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="4457700" y="1314450"/>
+            <a:ext cx="9372600" cy="2838450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="20" name="Google Shape;20;g265447dce35_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="25" name="Google Shape;25;g3f8e74ebdf9_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5944343" y="2768600"/>
-[...27 lines deleted...]
-            <a:ext cx="8954619" cy="7594600"/>
+            <a:off x="5524500" y="3724275"/>
+            <a:ext cx="7248525" cy="6572250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="205" name="Shape 205"/>
+        <p:cNvPr id="234" name="Shape 234"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="235" name="Google Shape;235;g3f8e74ebdf9_0_210"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-1571625" y="0"/>
+            <a:ext cx="19859625" cy="11068050"/>
+            <a:chOff x="-1571625" y="0"/>
+            <a:chExt cx="19859625" cy="11068050"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="236" name="Google Shape;236;g3f8e74ebdf9_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="237" name="Google Shape;237;g3f8e74ebdf9_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17411700" y="0"/>
+              <a:ext cx="876300" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;g3f8e74ebdf9_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1571625" y="6838950"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF9900"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="239" name="Google Shape;239;g3f8e74ebdf9_0_210"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="240" name="Google Shape;240;g3f8e74ebdf9_0_210"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;g3f8e74ebdf9_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="207" name="Google Shape;207;g265447dce35_0_181"/>
+          <p:cNvPr id="242" name="Google Shape;242;g3f8e74ebdf9_0_210"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5610000" cy="1608600"/>
+            <a:off x="7167563" y="933450"/>
+            <a:ext cx="4219500" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="243" name="Google Shape;243;g3f8e74ebdf9_0_210"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="3632200"/>
-            <a:ext cx="20843400" cy="8280300"/>
+            <a:off x="1333500" y="2724150"/>
+            <a:ext cx="15630450" cy="6048300"/>
+            <a:chOff x="1333500" y="2724150"/>
+            <a:chExt cx="15630450" cy="6048300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...46 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="244" name="Google Shape;244;g3f8e74ebdf9_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="2724150"/>
+              <a:ext cx="4829100" cy="6048300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FF9900"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...46 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="245" name="Google Shape;245;g3f8e74ebdf9_0_210"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3395662" y="3038475"/>
+              <a:ext cx="704850" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="246" name="Google Shape;246;g3f8e74ebdf9_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2724150"/>
+              <a:ext cx="4829100" cy="6048300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FF9900"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...113 lines deleted...]
-              <a:buClr>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
                 <a:srgbClr val="FF9900"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="247" name="Google Shape;247;g3f8e74ebdf9_0_210"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8682038" y="3038475"/>
+              <a:ext cx="933450" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="248" name="Google Shape;248;g3f8e74ebdf9_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="2724150"/>
+              <a:ext cx="4829100" cy="6048300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="249" name="Google Shape;249;g3f8e74ebdf9_0_210"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13992225" y="3038475"/>
+              <a:ext cx="1114425" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="250" name="Google Shape;250;g3f8e74ebdf9_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3168015" y="4352925"/>
+              <a:ext cx="1160100" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="251" name="Google Shape;251;g3f8e74ebdf9_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="5153025"/>
+              <a:ext cx="4204200" cy="2583300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="252" name="Google Shape;252;g3f8e74ebdf9_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2525078" y="7858125"/>
+              <a:ext cx="2445900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="253" name="Google Shape;253;g3f8e74ebdf9_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8630603" y="4352925"/>
+              <a:ext cx="1036200" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="254" name="Google Shape;254;g3f8e74ebdf9_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="5153025"/>
+              <a:ext cx="4204200" cy="2583300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="255" name="Google Shape;255;g3f8e74ebdf9_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7882890" y="7858125"/>
+              <a:ext cx="2531700" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="256" name="Google Shape;256;g3f8e74ebdf9_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13388340" y="4352925"/>
+              <a:ext cx="2322300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="257" name="Google Shape;257;g3f8e74ebdf9_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="5153025"/>
+              <a:ext cx="4204200" cy="2583300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...212 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="258" name="Google Shape;258;g3f8e74ebdf9_0_210"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13140690" y="7858125"/>
+              <a:ext cx="2817600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...634 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="236" name="Shape 236"/>
+        <p:cNvPr id="263" name="Shape 263"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="264" name="Google Shape;264;g3f8e74ebdf9_0_238"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-990600" y="-3333750"/>
+            <a:ext cx="26146125" cy="13620750"/>
+            <a:chOff x="-990600" y="-3333750"/>
+            <a:chExt cx="26146125" cy="13620750"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="265" name="Google Shape;265;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="266" name="Google Shape;266;g3f8e74ebdf9_0_238"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2838450" y="-3333750"/>
+              <a:ext cx="22317075" cy="5019675"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="267" name="Google Shape;267;g3f8e74ebdf9_0_238"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-990600" y="9115425"/>
+              <a:ext cx="5200650" cy="1171575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="268" name="Google Shape;268;g3f8e74ebdf9_0_238"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="269" name="Google Shape;269;g3f8e74ebdf9_0_238"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="270" name="Google Shape;270;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="271" name="Google Shape;271;g3f8e74ebdf9_0_238"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="285750" y="1609725"/>
+            <a:ext cx="17726100" cy="6800925"/>
+            <a:chOff x="285750" y="1609725"/>
+            <a:chExt cx="17726100" cy="6800925"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...52 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="272" name="Google Shape;272;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="285750" y="2686050"/>
+              <a:ext cx="4010100" cy="5724600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="0E0E0E"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...182 lines deleted...]
-              <a:buClr>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
                 <a:srgbClr val="0E0E0E"/>
-              </a:buClr>
-[...16 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="273" name="Google Shape;273;g3f8e74ebdf9_0_238"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1744670" y="5416562"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="274" name="Google Shape;274;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4857750" y="2686050"/>
+              <a:ext cx="4010100" cy="5724600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="0E0E0E"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...39 lines deleted...]
-              <a:buClr>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="275" name="Google Shape;275;g3f8e74ebdf9_0_238"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6405563" y="5505450"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="276" name="Google Shape;276;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="2686050"/>
+              <a:ext cx="4010100" cy="5724600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
                 <a:srgbClr val="0E0E0E"/>
-              </a:buClr>
-[...16 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="277" name="Google Shape;277;g3f8e74ebdf9_0_238"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10901344" y="5356622"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="278" name="Google Shape;278;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14001750" y="2686050"/>
+              <a:ext cx="4010100" cy="5724600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="0E0E0E"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...1968 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="279" name="Google Shape;279;g3f8e74ebdf9_0_238"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15473363" y="5353047"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="280" name="Google Shape;280;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1495425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FF9900"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...78 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="FF9900"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...26 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="281" name="Google Shape;281;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6067425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FF9900"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...78 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="FF9900"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...26 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="282" name="Google Shape;282;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10639425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FF9900"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...78 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="FF9900"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...26 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="283" name="Google Shape;283;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15211425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FF9900"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...67 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="284" name="Google Shape;284;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="480060" y="3743325"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="285" name="Google Shape;285;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="483870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="286" name="Google Shape;286;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="480060" y="6877050"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="287" name="Google Shape;287;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="483870" y="7458075"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="288" name="Google Shape;288;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5052060" y="3743325"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="289" name="Google Shape;289;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5055870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="290" name="Google Shape;290;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5052060" y="6877050"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="291" name="Google Shape;291;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5055870" y="7458075"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="292" name="Google Shape;292;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9624060" y="3743325"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="293" name="Google Shape;293;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9627870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="294" name="Google Shape;294;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9624060" y="6877050"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="295" name="Google Shape;295;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9627870" y="7458075"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="296" name="Google Shape;296;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14196060" y="3743325"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="297" name="Google Shape;297;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14199870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="298" name="Google Shape;298;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14196060" y="6877050"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="299" name="Google Shape;299;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14199870" y="7458075"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="300" name="Google Shape;300;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2119313" y="1933575"/>
+              <a:ext cx="619200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...17 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="301" name="Google Shape;301;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6477000" y="1933575"/>
+              <a:ext cx="1047900" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="302" name="Google Shape;302;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11129963" y="1933575"/>
+              <a:ext cx="885900" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="303" name="Google Shape;303;g3f8e74ebdf9_0_238"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15782925" y="1933575"/>
+              <a:ext cx="723900" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="301" name="Shape 301"/>
+        <p:cNvPr id="308" name="Shape 308"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="309" name="Google Shape;309;g3f8e74ebdf9_0_282"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="310" name="Google Shape;310;g3f8e74ebdf9_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="311" name="Google Shape;311;g3f8e74ebdf9_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="9334500"/>
+              <a:ext cx="18288000" cy="304800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="312" name="Google Shape;312;g3f8e74ebdf9_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="9639300"/>
+              <a:ext cx="18288000" cy="647700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF9900"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="313" name="Google Shape;313;g3f8e74ebdf9_0_282"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="314" name="Google Shape;314;g3f8e74ebdf9_0_282"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="315" name="Google Shape;315;g3f8e74ebdf9_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="302" name="Google Shape;302;g265447dce35_0_275"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="304" name="Google Shape;304;g265447dce35_0_275"/>
+          <p:cNvPr descr="preencoded.png" id="316" name="Google Shape;316;g3f8e74ebdf9_0_282"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="12963525" y="590550"/>
+            <a:ext cx="4562475" cy="9277350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="305" name="Google Shape;305;g265447dce35_0_275"/>
+          <p:cNvPr descr="preencoded.png" id="317" name="Google Shape;317;g3f8e74ebdf9_0_282"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17286861" y="787400"/>
-            <a:ext cx="6084060" cy="12369800"/>
+            <a:off x="514350" y="590550"/>
+            <a:ext cx="4562475" cy="9277350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="307" name="Google Shape;307;g265447dce35_0_275"/>
+          <p:cNvPr id="318" name="Google Shape;318;g3f8e74ebdf9_0_282"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7900387" y="2235200"/>
-            <a:ext cx="5343000" cy="1608600"/>
+            <a:off x="5924550" y="1676400"/>
+            <a:ext cx="4019700" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="319" name="Google Shape;319;g3f8e74ebdf9_0_282"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="5029200"/>
-            <a:ext cx="8573700" cy="7188300"/>
+            <a:off x="5924550" y="3771900"/>
+            <a:ext cx="2800500" cy="1447800"/>
+            <a:chOff x="5924550" y="3771900"/>
+            <a:chExt cx="2800500" cy="1447800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="320" name="Google Shape;320;g3f8e74ebdf9_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="3771900"/>
+              <a:ext cx="2800500" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="321" name="Google Shape;321;g3f8e74ebdf9_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6496050" y="4000500"/>
+              <a:ext cx="1924200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>70%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="322" name="Google Shape;322;g3f8e74ebdf9_0_282"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="5029200"/>
-            <a:ext cx="8573700" cy="1879500"/>
+            <a:off x="8877300" y="3862387"/>
+            <a:ext cx="3545100" cy="1335525"/>
+            <a:chOff x="8877300" y="3862387"/>
+            <a:chExt cx="3545100" cy="1335525"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="323" name="Google Shape;323;g3f8e74ebdf9_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8877300" y="3862387"/>
+              <a:ext cx="3545100" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="324" name="Google Shape;324;g3f8e74ebdf9_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8877300" y="4367212"/>
+              <a:ext cx="3537600" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="325" name="Google Shape;325;g3f8e74ebdf9_0_282"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="5029200"/>
-            <a:ext cx="3734400" cy="1879500"/>
+            <a:off x="5924550" y="5762625"/>
+            <a:ext cx="2847900" cy="1447800"/>
+            <a:chOff x="5924550" y="5762625"/>
+            <a:chExt cx="2847900" cy="1447800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="326" name="Google Shape;326;g3f8e74ebdf9_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="5762625"/>
+              <a:ext cx="2847900" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FF9900"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...30 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="327" name="Google Shape;327;g3f8e74ebdf9_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6496050" y="5991225"/>
+              <a:ext cx="1971600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>60%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="328" name="Google Shape;328;g3f8e74ebdf9_0_282"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8662483" y="5334000"/>
-            <a:ext cx="2548800" cy="1608600"/>
+            <a:off x="8924925" y="5638800"/>
+            <a:ext cx="3497700" cy="1764150"/>
+            <a:chOff x="8924925" y="5638800"/>
+            <a:chExt cx="3497700" cy="1764150"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="329" name="Google Shape;329;g3f8e74ebdf9_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8924925" y="5638800"/>
+              <a:ext cx="3497700" cy="977400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="330" name="Google Shape;330;g3f8e74ebdf9_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8924925" y="6572250"/>
+              <a:ext cx="3489900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="331" name="Google Shape;331;g3f8e74ebdf9_0_282"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5924550" y="7753350"/>
+            <a:ext cx="2847900" cy="1447800"/>
+            <a:chOff x="5924550" y="7753350"/>
+            <a:chExt cx="2847900" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="332" name="Google Shape;332;g3f8e74ebdf9_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="7753350"/>
+              <a:ext cx="2847900" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="333" name="Google Shape;333;g3f8e74ebdf9_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6496050" y="7981950"/>
+              <a:ext cx="1971600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>90%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="334" name="Google Shape;334;g3f8e74ebdf9_0_282"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11837880" y="5149850"/>
-            <a:ext cx="4636200" cy="1638300"/>
+            <a:off x="8924925" y="7843838"/>
+            <a:ext cx="3497700" cy="1335525"/>
+            <a:chOff x="8924925" y="7843838"/>
+            <a:chExt cx="3497700" cy="1335525"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="335" name="Google Shape;335;g3f8e74ebdf9_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8924925" y="7843838"/>
+              <a:ext cx="3497700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="336" name="Google Shape;336;g3f8e74ebdf9_0_282"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8924925" y="8348663"/>
+              <a:ext cx="3489900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...720 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="331" name="Shape 331"/>
+        <p:cNvPr id="341" name="Shape 341"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="342" name="Google Shape;342;g3f8e74ebdf9_0_314"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-4791075" y="0"/>
+            <a:ext cx="23079075" cy="10287000"/>
+            <a:chOff x="-4791075" y="0"/>
+            <a:chExt cx="23079075" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="343" name="Google Shape;343;g3f8e74ebdf9_0_314"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1">
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="344" name="Google Shape;344;g3f8e74ebdf9_0_314"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1">
+              <a:off x="-4067100" y="0"/>
+              <a:ext cx="4067100" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF9900"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="345" name="Google Shape;345;g3f8e74ebdf9_0_314"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1">
+              <a:off x="-4791075" y="0"/>
+              <a:ext cx="723900" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="346" name="Google Shape;346;g3f8e74ebdf9_0_314"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="347" name="Google Shape;347;g3f8e74ebdf9_0_314"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="348" name="Google Shape;348;g3f8e74ebdf9_0_314"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="349" name="Google Shape;349;g3f8e74ebdf9_0_314"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="3228975" y="2752725"/>
+            <a:ext cx="11942400" cy="4888350"/>
+            <a:chOff x="3228975" y="2752725"/>
+            <a:chExt cx="11942400" cy="4888350"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...130 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="350" name="Google Shape;350;g3f8e74ebdf9_0_314"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3228975" y="2752725"/>
+              <a:ext cx="11942400" cy="3966225"/>
+              <a:chOff x="3228975" y="2752725"/>
+              <a:chExt cx="11942400" cy="3966225"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="351" name="Google Shape;351;g3f8e74ebdf9_0_314"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3228975" y="2752725"/>
+                <a:ext cx="8410500" cy="3667200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="272727"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Marcellus"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="272727"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus"/>
+                    <a:ea typeface="Marcellus"/>
+                    <a:cs typeface="Marcellus"/>
+                    <a:sym typeface="Marcellus"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="352" name="Google Shape;352;g3f8e74ebdf9_0_314"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3228975" y="5772150"/>
+                <a:ext cx="11942400" cy="946800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="353" name="Google Shape;353;g3f8e74ebdf9_0_314"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3228975" y="6810375"/>
+              <a:ext cx="7014300" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...143 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="344" name="Shape 344"/>
+        <p:cNvPr id="358" name="Shape 358"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="359" name="Google Shape;359;g3f8e74ebdf9_0_330"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-1571625" y="0"/>
+            <a:ext cx="19859625" cy="11068050"/>
+            <a:chOff x="-1571625" y="0"/>
+            <a:chExt cx="19859625" cy="11068050"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="360" name="Google Shape;360;g3f8e74ebdf9_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="361" name="Google Shape;361;g3f8e74ebdf9_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17411700" y="0"/>
+              <a:ext cx="876300" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="362" name="Google Shape;362;g3f8e74ebdf9_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1571625" y="6838950"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF9900"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="363" name="Google Shape;363;g3f8e74ebdf9_0_330"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="364" name="Google Shape;364;g3f8e74ebdf9_0_330"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="365" name="Google Shape;365;g3f8e74ebdf9_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="366" name="Google Shape;366;g3f8e74ebdf9_0_330"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2319338" y="1857375"/>
+            <a:ext cx="6353100" cy="2188800"/>
+            <a:chOff x="2319338" y="1857375"/>
+            <a:chExt cx="6353100" cy="2188800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="367" name="Google Shape;367;g3f8e74ebdf9_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2319338" y="1857375"/>
+              <a:ext cx="6353100" cy="1990800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="368" name="Google Shape;368;g3f8e74ebdf9_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2464118" y="2085975"/>
+              <a:ext cx="5637000" cy="1960200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>233 Coins</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="346" name="Google Shape;346;g265447dce35_0_316"/>
+          <p:cNvPr id="369" name="Google Shape;369;g3f8e74ebdf9_0_330"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...256 lines deleted...]
-            <a:ext cx="8010600" cy="618000"/>
+            <a:off x="2512695" y="4076700"/>
+            <a:ext cx="5966400" cy="468600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="370" name="Google Shape;370;g3f8e74ebdf9_0_330"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2157413" y="5419725"/>
+            <a:ext cx="6677100" cy="2188800"/>
+            <a:chOff x="2157413" y="5419725"/>
+            <a:chExt cx="6677100" cy="2188800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="371" name="Google Shape;371;g3f8e74ebdf9_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2157413" y="5419725"/>
+              <a:ext cx="6677100" cy="1990800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="372" name="Google Shape;372;g3f8e74ebdf9_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2302193" y="5648325"/>
+              <a:ext cx="5960700" cy="1960200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>456 Hours</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="353" name="Google Shape;353;g265447dce35_0_316"/>
+          <p:cNvPr id="373" name="Google Shape;373;g3f8e74ebdf9_0_330"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="7226300"/>
-[...188 lines deleted...]
-            <a:ext cx="8010600" cy="618000"/>
+            <a:off x="2512695" y="7639050"/>
+            <a:ext cx="5966400" cy="468600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="374" name="Google Shape;374;g3f8e74ebdf9_0_330"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11401425" y="1857375"/>
+            <a:ext cx="3429000" cy="2188800"/>
+            <a:chOff x="11401425" y="1857375"/>
+            <a:chExt cx="3429000" cy="2188800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="375" name="Google Shape;375;g3f8e74ebdf9_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11401425" y="1857375"/>
+              <a:ext cx="3429000" cy="1990800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="376" name="Google Shape;376;g3f8e74ebdf9_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11546205" y="2085975"/>
+              <a:ext cx="2712600" cy="1960200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="358" name="Google Shape;358;g265447dce35_0_316"/>
+          <p:cNvPr id="377" name="Google Shape;377;g3f8e74ebdf9_0_330"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="2476500"/>
-[...188 lines deleted...]
-            <a:ext cx="8010600" cy="618000"/>
+            <a:off x="10132695" y="4076700"/>
+            <a:ext cx="5966400" cy="468600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="378" name="Google Shape;378;g3f8e74ebdf9_0_330"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10558463" y="5419725"/>
+            <a:ext cx="5115000" cy="2188800"/>
+            <a:chOff x="10558463" y="5419725"/>
+            <a:chExt cx="5115000" cy="2188800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="379" name="Google Shape;379;g3f8e74ebdf9_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10558463" y="5419725"/>
+              <a:ext cx="5115000" cy="1990800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="380" name="Google Shape;380;g3f8e74ebdf9_0_330"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10703243" y="5648325"/>
+              <a:ext cx="4398600" cy="1960200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>535 Km</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="363" name="Google Shape;363;g265447dce35_0_316"/>
+          <p:cNvPr id="381" name="Google Shape;381;g3f8e74ebdf9_0_330"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="7226300"/>
-[...188 lines deleted...]
-            <a:ext cx="8010600" cy="618000"/>
+            <a:off x="10132695" y="7639050"/>
+            <a:ext cx="5966400" cy="468600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="372" name="Shape 372"/>
+        <p:cNvPr id="386" name="Shape 386"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="387" name="Google Shape;387;g3f8e74ebdf9_0_357"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-990600" y="-3333750"/>
+            <a:ext cx="26146125" cy="13620750"/>
+            <a:chOff x="-990600" y="-3333750"/>
+            <a:chExt cx="26146125" cy="13620750"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="388" name="Google Shape;388;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="389" name="Google Shape;389;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2838450" y="-3333750"/>
+              <a:ext cx="22317075" cy="5019675"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="390" name="Google Shape;390;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-990600" y="9115425"/>
+              <a:ext cx="5200650" cy="1171575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="391" name="Google Shape;391;g3f8e74ebdf9_0_357"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="392" name="Google Shape;392;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="393" name="Google Shape;393;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="374" name="Google Shape;374;g265447dce35_0_343"/>
+          <p:cNvPr id="394" name="Google Shape;394;g3f8e74ebdf9_0_357"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="6003600" cy="1608600"/>
+            <a:off x="7019925" y="1085850"/>
+            <a:ext cx="4515000" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="395" name="Google Shape;395;g3f8e74ebdf9_0_357"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="8941800" cy="6180900"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="396" name="Google Shape;396;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="397" name="Google Shape;397;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="398" name="Google Shape;398;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="399" name="Google Shape;399;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="400" name="Google Shape;400;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="401" name="Google Shape;401;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="402" name="Google Shape;402;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="403" name="Google Shape;403;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="404" name="Google Shape;404;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="405" name="Google Shape;405;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="406" name="Google Shape;406;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="407" name="Google Shape;407;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="408" name="Google Shape;408;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="409" name="Google Shape;409;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="410" name="Google Shape;410;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="411" name="Google Shape;411;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="412" name="Google Shape;412;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="413" name="Google Shape;413;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="414" name="Google Shape;414;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="415" name="Google Shape;415;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="416" name="Google Shape;416;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="417" name="Google Shape;417;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="418" name="Google Shape;418;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="419" name="Google Shape;419;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="420" name="Google Shape;420;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="421" name="Google Shape;421;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="422" name="Google Shape;422;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="423" name="Google Shape;423;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="424" name="Google Shape;424;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="425" name="Google Shape;425;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="426" name="Google Shape;426;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="427" name="Google Shape;427;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="428" name="Google Shape;428;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="429" name="Google Shape;429;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="430" name="Google Shape;430;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="431" name="Google Shape;431;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="432" name="Google Shape;432;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="433" name="Google Shape;433;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="434" name="Google Shape;434;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="435" name="Google Shape;435;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="436" name="Google Shape;436;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="437" name="Google Shape;437;g3f8e74ebdf9_0_357"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-            <a:ext cx="216900" cy="356400"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="438" name="Google Shape;438;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="439" name="Google Shape;439;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="440" name="Google Shape;440;g3f8e74ebdf9_0_357"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="441" name="Google Shape;441;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12277725" y="4767263"/>
+              <a:ext cx="1398300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="442" name="Google Shape;442;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12563475" y="5338763"/>
+              <a:ext cx="773400" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="443" name="Google Shape;443;g3f8e74ebdf9_0_357"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1478400"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1478400"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="444" name="Google Shape;444;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="445" name="Google Shape;445;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8534400"/>
+              <a:ext cx="5966400" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="446" name="Google Shape;446;g3f8e74ebdf9_0_357"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1478400"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1478400"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="447" name="Google Shape;447;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="448" name="Google Shape;448;g3f8e74ebdf9_0_357"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8534400"/>
+              <a:ext cx="5966400" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="438" name="Shape 438"/>
+        <p:cNvPr id="453" name="Shape 453"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="454" name="Google Shape;454;g3f8e74ebdf9_0_423"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="455" name="Google Shape;455;g3f8e74ebdf9_0_423"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="456" name="Google Shape;456;g3f8e74ebdf9_0_423"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="9334500"/>
+              <a:ext cx="18288000" cy="304800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="457" name="Google Shape;457;g3f8e74ebdf9_0_423"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="9639300"/>
+              <a:ext cx="18288000" cy="647700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF9900"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="458" name="Google Shape;458;g3f8e74ebdf9_0_423"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="459" name="Google Shape;459;g3f8e74ebdf9_0_423"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="460" name="Google Shape;460;g3f8e74ebdf9_0_423"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="461" name="Google Shape;461;g3f8e74ebdf9_0_423"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644700" cy="1554600"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644700" cy="1554600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="462" name="Google Shape;462;g3f8e74ebdf9_0_423"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644700" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="463" name="Google Shape;463;g3f8e74ebdf9_0_423"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5038725"/>
+              <a:ext cx="6614100" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="439" name="Google Shape;439;g265447dce35_0_408"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="441" name="Google Shape;441;g265447dce35_0_408"/>
+          <p:cNvPr descr="preencoded.png" id="464" name="Google Shape;464;g3f8e74ebdf9_0_423"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...206 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="446" name="Google Shape;446;g265447dce35_0_408"/>
+          <p:cNvPr descr="preencoded.png" id="465" name="Google Shape;465;g3f8e74ebdf9_0_423"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="254032" y="3251200"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="448" name="Google Shape;448;g265447dce35_0_408"/>
+          <p:cNvPr id="466" name="Google Shape;466;g3f8e74ebdf9_0_423"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7633654" y="1524000"/>
-            <a:ext cx="9458400" cy="1608600"/>
+            <a:off x="5724525" y="1143000"/>
+            <a:ext cx="7105800" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="453" name="Shape 453"/>
+        <p:cNvPr id="471" name="Shape 471"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="472" name="Google Shape;472;g3f8e74ebdf9_0_440"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-1571625" y="0"/>
+            <a:ext cx="19859625" cy="11068050"/>
+            <a:chOff x="-1571625" y="0"/>
+            <a:chExt cx="19859625" cy="11068050"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="473" name="Google Shape;473;g3f8e74ebdf9_0_440"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="474" name="Google Shape;474;g3f8e74ebdf9_0_440"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17411700" y="0"/>
+              <a:ext cx="876300" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="475" name="Google Shape;475;g3f8e74ebdf9_0_440"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1571625" y="6838950"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF9900"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="476" name="Google Shape;476;g3f8e74ebdf9_0_440"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="477" name="Google Shape;477;g3f8e74ebdf9_0_440"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="478" name="Google Shape;478;g3f8e74ebdf9_0_440"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="479" name="Google Shape;479;g3f8e74ebdf9_0_440"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3495675"/>
+            <a:ext cx="6644700" cy="1554600"/>
+            <a:chOff x="2209800" y="3495675"/>
+            <a:chExt cx="6644700" cy="1554600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="480" name="Google Shape;480;g3f8e74ebdf9_0_440"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3495675"/>
+              <a:ext cx="6644700" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="481" name="Google Shape;481;g3f8e74ebdf9_0_440"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="4219575"/>
+              <a:ext cx="6614100" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="455" name="Google Shape;455;g265447dce35_0_422"/>
+          <p:cNvPr id="482" name="Google Shape;482;g3f8e74ebdf9_0_440"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="965100"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776100" cy="2526000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...2 lines deleted...]
-                <a:sym typeface="Marcellus"/>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="460" name="Google Shape;460;g265447dce35_0_422"/>
+          <p:cNvPr id="483" name="Google Shape;483;g3f8e74ebdf9_0_440"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="5626100"/>
-[...274 lines deleted...]
-            <a:ext cx="10233300" cy="1608600"/>
+            <a:off x="2743200" y="1619250"/>
+            <a:ext cx="7686600" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="463" name="Google Shape;463;g265447dce35_0_422"/>
+          <p:cNvPr descr="preencoded.png" id="484" name="Google Shape;484;g3f8e74ebdf9_0_440"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="485" name="Google Shape;485;g3f8e74ebdf9_0_440"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-[...27 lines deleted...]
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="469" name="Shape 469"/>
+        <p:cNvPr id="490" name="Shape 490"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="491" name="Google Shape;491;g3f8e74ebdf9_0_458"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-990600" y="-3333750"/>
+            <a:ext cx="26146125" cy="13620750"/>
+            <a:chOff x="-990600" y="-3333750"/>
+            <a:chExt cx="26146125" cy="13620750"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="492" name="Google Shape;492;g3f8e74ebdf9_0_458"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="493" name="Google Shape;493;g3f8e74ebdf9_0_458"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2838450" y="-3333750"/>
+              <a:ext cx="22317075" cy="5019675"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="494" name="Google Shape;494;g3f8e74ebdf9_0_458"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-990600" y="9115425"/>
+              <a:ext cx="5200650" cy="1171575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="495" name="Google Shape;495;g3f8e74ebdf9_0_458"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="496" name="Google Shape;496;g3f8e74ebdf9_0_458"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="497" name="Google Shape;497;g3f8e74ebdf9_0_458"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="498" name="Google Shape;498;g3f8e74ebdf9_0_458"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="657225" y="6276975"/>
+            <a:ext cx="4377600" cy="1554600"/>
+            <a:chOff x="657225" y="6276975"/>
+            <a:chExt cx="4377600" cy="1554600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="499" name="Google Shape;499;g3f8e74ebdf9_0_458"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="6276975"/>
+              <a:ext cx="4377600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="500" name="Google Shape;500;g3f8e74ebdf9_0_458"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="7000875"/>
+              <a:ext cx="4347300" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="471" name="Google Shape;471;g265447dce35_0_437"/>
+          <p:cNvPr id="501" name="Google Shape;501;g3f8e74ebdf9_0_458"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...276 lines deleted...]
-            <a:ext cx="6664200" cy="5418600"/>
+            <a:off x="1190625" y="1152525"/>
+            <a:ext cx="5010300" cy="4076700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>A Gateway to</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>a World of </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>Fantasy and </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="478" name="Google Shape;478;g265447dce35_0_437"/>
+          <p:cNvPr id="502" name="Google Shape;502;g3f8e74ebdf9_0_458"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18125165" y="4711700"/>
-            <a:ext cx="5381100" cy="5571000"/>
+            <a:off x="13592175" y="3533775"/>
+            <a:ext cx="3994800" cy="4183500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Uncover hidden treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="503" name="Google Shape;503;g3f8e74ebdf9_0_458"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8814902" y="749300"/>
-            <a:ext cx="8573572" cy="12331700"/>
+            <a:off x="6610350" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="6610350" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="504" name="Google Shape;504;g3f8e74ebdf9_0_458"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6610350" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="505" name="Google Shape;505;g3f8e74ebdf9_0_458"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6981825" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="485" name="Shape 485"/>
+        <p:cNvPr id="510" name="Shape 510"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="486" name="Google Shape;486;g265447dce35_0_452"/>
+          <p:cNvPr descr="preencoded.png" id="511" name="Google Shape;511;g3f8e74ebdf9_0_477"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="512" name="Google Shape;512;g3f8e74ebdf9_0_477"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="513" name="Google Shape;513;g3f8e74ebdf9_0_477"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="514" name="Google Shape;514;g3f8e74ebdf9_0_477"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="487" name="Google Shape;487;g265447dce35_0_452"/>
+          <p:cNvPr id="515" name="Google Shape;515;g3f8e74ebdf9_0_477"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7756500" cy="1608600"/>
+            <a:off x="2038350" y="447675"/>
+            <a:ext cx="5829300" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="26" name="Shape 26"/>
+        <p:cNvPr id="30" name="Shape 30"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;g3f8e74ebdf9_0_14"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Google Shape;32;g3f8e74ebdf9_0_14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Google Shape;33;g3f8e74ebdf9_0_14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="4067100" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF9900"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Google Shape;34;g3f8e74ebdf9_0_14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4067175" y="0"/>
+              <a:ext cx="723900" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;g3f8e74ebdf9_0_14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="36" name="Google Shape;36;g3f8e74ebdf9_0_14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Google Shape;37;g3f8e74ebdf9_0_14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Google Shape;28;g265447dce35_0_10"/>
+          <p:cNvPr id="38" name="Google Shape;38;g3f8e74ebdf9_0_14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7527900" cy="2586600"/>
+            <a:off x="6529388" y="2943225"/>
+            <a:ext cx="5665500" cy="1960200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;g265447dce35_0_10"/>
+          <p:cNvPr id="39" name="Google Shape;39;g3f8e74ebdf9_0_14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8713289" y="6464300"/>
-            <a:ext cx="11109600" cy="2548500"/>
+            <a:off x="6534150" y="4848225"/>
+            <a:ext cx="8290500" cy="1916400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="494" name="Shape 494"/>
+        <p:cNvPr id="520" name="Shape 520"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="521" name="Google Shape;521;g3f8e74ebdf9_0_486"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="522" name="Google Shape;522;g3f8e74ebdf9_0_486"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="523" name="Google Shape;523;g3f8e74ebdf9_0_486"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="9334500"/>
+              <a:ext cx="18288000" cy="304800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="524" name="Google Shape;524;g3f8e74ebdf9_0_486"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="9639300"/>
+              <a:ext cx="18288000" cy="647700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF9900"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="525" name="Google Shape;525;g3f8e74ebdf9_0_486"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="526" name="Google Shape;526;g3f8e74ebdf9_0_486"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="527" name="Google Shape;527;g3f8e74ebdf9_0_486"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="495" name="Google Shape;495;g265447dce35_0_460"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="497" name="Google Shape;497;g265447dce35_0_460"/>
+          <p:cNvPr descr="preencoded.png" id="528" name="Google Shape;528;g3f8e74ebdf9_0_486"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="4400550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="529" name="Google Shape;529;g3f8e74ebdf9_0_486"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="5867400"/>
+            <a:off x="1695450" y="5857875"/>
+            <a:ext cx="1505100" cy="2188800"/>
+            <a:chOff x="1695450" y="5857875"/>
+            <a:chExt cx="1505100" cy="2188800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="530" name="Google Shape;530;g3f8e74ebdf9_0_486"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1695450" y="5857875"/>
+              <a:ext cx="1505100" cy="1990800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="531" name="Google Shape;531;g3f8e74ebdf9_0_486"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2266950" y="6086475"/>
+              <a:ext cx="788700" cy="1960200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="532" name="Google Shape;532;g3f8e74ebdf9_0_486"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2260883" y="7810500"/>
-            <a:ext cx="8560800" cy="2654400"/>
+            <a:off x="3352800" y="5986463"/>
+            <a:ext cx="4854000" cy="1840200"/>
+            <a:chOff x="3352800" y="5986463"/>
+            <a:chExt cx="4854000" cy="1840200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="533" name="Google Shape;533;g3f8e74ebdf9_0_486"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352800" y="5986463"/>
+              <a:ext cx="4854000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="534" name="Google Shape;534;g3f8e74ebdf9_0_486"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352800" y="6634163"/>
+              <a:ext cx="4823400" cy="1192500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="535" name="Google Shape;535;g3f8e74ebdf9_0_486"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2260883" y="7810500"/>
-            <a:ext cx="2007000" cy="2654400"/>
+            <a:off x="9610725" y="5857875"/>
+            <a:ext cx="1800300" cy="2188800"/>
+            <a:chOff x="9610725" y="5857875"/>
+            <a:chExt cx="1800300" cy="2188800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="536" name="Google Shape;536;g3f8e74ebdf9_0_486"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9610725" y="5857875"/>
+              <a:ext cx="1800300" cy="1990800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FF9900"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...30 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="537" name="Google Shape;537;g3f8e74ebdf9_0_486"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10182225" y="6086475"/>
+              <a:ext cx="1083900" cy="1960200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="538" name="Google Shape;538;g3f8e74ebdf9_0_486"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3022978" y="8115300"/>
-            <a:ext cx="1024500" cy="2586600"/>
+            <a:off x="11563350" y="5986463"/>
+            <a:ext cx="4558800" cy="1840200"/>
+            <a:chOff x="11563350" y="5986463"/>
+            <a:chExt cx="4558800" cy="1840200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="539" name="Google Shape;539;g3f8e74ebdf9_0_486"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11563350" y="5986463"/>
+              <a:ext cx="4558800" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...99 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="540" name="Google Shape;540;g3f8e74ebdf9_0_486"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11563350" y="6634163"/>
+              <a:ext cx="4528200" cy="1192500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...400 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="515" name="Shape 515"/>
+        <p:cNvPr id="545" name="Shape 545"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="546" name="Google Shape;546;g3f8e74ebdf9_0_510"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-1571625" y="0"/>
+            <a:ext cx="19859625" cy="11068050"/>
+            <a:chOff x="-1571625" y="0"/>
+            <a:chExt cx="19859625" cy="11068050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="547" name="Google Shape;547;g3f8e74ebdf9_0_510"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="548" name="Google Shape;548;g3f8e74ebdf9_0_510"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17411700" y="0"/>
+              <a:ext cx="876300" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="549" name="Google Shape;549;g3f8e74ebdf9_0_510"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1571625" y="6838950"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF9900"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="550" name="Google Shape;550;g3f8e74ebdf9_0_510"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="551" name="Google Shape;551;g3f8e74ebdf9_0_510"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="552" name="Google Shape;552;g3f8e74ebdf9_0_510"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="516" name="Google Shape;516;g265447dce35_0_480"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="518" name="Google Shape;518;g265447dce35_0_480"/>
+          <p:cNvPr descr="preencoded.png" id="553" name="Google Shape;553;g3f8e74ebdf9_0_510"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="381000" y="2933700"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="520" name="Google Shape;520;g265447dce35_0_480"/>
+          <p:cNvPr id="554" name="Google Shape;554;g3f8e74ebdf9_0_510"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6192024" y="1250950"/>
-            <a:ext cx="12329100" cy="1608600"/>
+            <a:off x="4643438" y="938213"/>
+            <a:ext cx="9258300" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="555" name="Google Shape;555;g3f8e74ebdf9_0_510"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16118315" y="3702050"/>
-            <a:ext cx="6935100" cy="1828800"/>
+            <a:off x="12087225" y="2776538"/>
+            <a:ext cx="5292000" cy="1478400"/>
+            <a:chOff x="12087225" y="2776538"/>
+            <a:chExt cx="5292000" cy="1478400"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="556" name="Google Shape;556;g3f8e74ebdf9_0_510"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="2776538"/>
+              <a:ext cx="5292000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>The Enchanted Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="557" name="Google Shape;557;g3f8e74ebdf9_0_510"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="3424238"/>
+              <a:ext cx="5261700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="558" name="Google Shape;558;g3f8e74ebdf9_0_510"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16118315" y="3702050"/>
-            <a:ext cx="6935100" cy="1828800"/>
+            <a:off x="12087225" y="5153025"/>
+            <a:ext cx="5292000" cy="1478400"/>
+            <a:chOff x="12087225" y="5153025"/>
+            <a:chExt cx="5292000" cy="1478400"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="559" name="Google Shape;559;g3f8e74ebdf9_0_510"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="5153025"/>
+              <a:ext cx="5292000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>The Crystal Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="560" name="Google Shape;560;g3f8e74ebdf9_0_510"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="5800725"/>
+              <a:ext cx="5261700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with precious gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="561" name="Google Shape;561;g3f8e74ebdf9_0_510"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16118315" y="3702050"/>
-            <a:ext cx="7138200" cy="965100"/>
+            <a:off x="12087225" y="7524750"/>
+            <a:ext cx="5292000" cy="1478400"/>
+            <a:chOff x="12087225" y="7524750"/>
+            <a:chExt cx="5292000" cy="1478400"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="562" name="Google Shape;562;g3f8e74ebdf9_0_510"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="7524750"/>
+              <a:ext cx="5292000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>The Dragon's Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="563" name="Google Shape;563;g3f8e74ebdf9_0_510"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="8172450"/>
+              <a:ext cx="5261700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="537" name="Shape 537"/>
+        <p:cNvPr id="568" name="Shape 568"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="569" name="Google Shape;569;g3f8e74ebdf9_0_532"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-990600" y="-3333750"/>
+            <a:ext cx="26146125" cy="13620750"/>
+            <a:chOff x="-990600" y="-3333750"/>
+            <a:chExt cx="26146125" cy="13620750"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="570" name="Google Shape;570;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="571" name="Google Shape;571;g3f8e74ebdf9_0_532"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2838450" y="-3333750"/>
+              <a:ext cx="22317075" cy="5019675"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="572" name="Google Shape;572;g3f8e74ebdf9_0_532"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-990600" y="9115425"/>
+              <a:ext cx="5200650" cy="1171575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="573" name="Google Shape;573;g3f8e74ebdf9_0_532"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="574" name="Google Shape;574;g3f8e74ebdf9_0_532"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="575" name="Google Shape;575;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="539" name="Google Shape;539;g265447dce35_0_501"/>
+          <p:cNvPr id="576" name="Google Shape;576;g3f8e74ebdf9_0_532"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="6270300" cy="1608600"/>
+            <a:off x="1714500" y="681038"/>
+            <a:ext cx="4714800" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="577" name="Google Shape;577;g3f8e74ebdf9_0_532"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1574997" y="3124200"/>
-            <a:ext cx="21237054" cy="8191500"/>
+            <a:off x="1181100" y="2200275"/>
+            <a:ext cx="15925800" cy="6439050"/>
+            <a:chOff x="1181100" y="2200275"/>
+            <a:chExt cx="15925800" cy="6439050"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...174 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="578" name="Google Shape;578;g3f8e74ebdf9_0_532"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5348313">
+              <a:off x="2123967" y="5414926"/>
+              <a:ext cx="1895614" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="579" name="Google Shape;579;g3f8e74ebdf9_0_532"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5348313">
+              <a:off x="6162567" y="5414926"/>
+              <a:ext cx="1895614" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="580" name="Google Shape;580;g3f8e74ebdf9_0_532"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5348313">
+              <a:off x="10201167" y="5414926"/>
+              <a:ext cx="1895614" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="581" name="Google Shape;581;g3f8e74ebdf9_0_532"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5348313">
+              <a:off x="14239767" y="5414926"/>
+              <a:ext cx="1895614" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="582" name="Google Shape;582;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1181100" y="4838700"/>
+              <a:ext cx="3810000" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FF9900"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...67 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="583" name="Google Shape;583;g3f8e74ebdf9_0_532"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="426390">
+              <a:off x="4990215" y="5395876"/>
+              <a:ext cx="230370" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="584" name="Google Shape;584;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5219700" y="4838700"/>
+              <a:ext cx="3810000" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="585" name="Google Shape;585;g3f8e74ebdf9_0_532"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="426390">
+              <a:off x="9028815" y="5395876"/>
+              <a:ext cx="230370" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="586" name="Google Shape;586;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9258300" y="4838700"/>
+              <a:ext cx="3810000" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="587" name="Google Shape;587;g3f8e74ebdf9_0_532"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="426390">
+              <a:off x="13067415" y="5395876"/>
+              <a:ext cx="230370" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="588" name="Google Shape;588;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13296900" y="4838700"/>
+              <a:ext cx="3810000" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="589" name="Google Shape;589;g3f8e74ebdf9_0_532"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2581275" y="3524250"/>
+              <a:ext cx="1009650" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="590" name="Google Shape;590;g3f8e74ebdf9_0_532"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6715125" y="6419850"/>
+              <a:ext cx="819150" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="591" name="Google Shape;591;g3f8e74ebdf9_0_532"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10610850" y="3838575"/>
+              <a:ext cx="971550" cy="581025"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="592" name="Google Shape;592;g3f8e74ebdf9_0_532"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14716125" y="6419852"/>
+              <a:ext cx="971550" cy="746163"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="593" name="Google Shape;593;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1181100" y="6443663"/>
+              <a:ext cx="3810000" cy="2190900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="594" name="Google Shape;594;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5219700" y="2200275"/>
+              <a:ext cx="3810000" cy="2190900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="595" name="Google Shape;595;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9258300" y="6448425"/>
+              <a:ext cx="3810000" cy="2190900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="596" name="Google Shape;596;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13296900" y="2376488"/>
+              <a:ext cx="3810000" cy="1828800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="597" name="Google Shape;597;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2329815" y="5044440"/>
+              <a:ext cx="1512600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="598" name="Google Shape;598;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6435090" y="5044440"/>
+              <a:ext cx="1379100" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...175 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="599" name="Google Shape;599;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9916478" y="5044440"/>
+              <a:ext cx="2493600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Foundation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="600" name="Google Shape;600;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13555028" y="5044440"/>
+              <a:ext cx="3293700" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Transformation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...175 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="601" name="Google Shape;601;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1440180" y="6672263"/>
+              <a:ext cx="3291900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>April</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...175 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="602" name="Google Shape;602;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1455420" y="7319963"/>
+              <a:ext cx="3261300" cy="1192500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Eclipse, quest for artifact, volcano disaster</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...595 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="603" name="Google Shape;603;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5478780" y="2428875"/>
+              <a:ext cx="3291900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>May</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="604" name="Google Shape;604;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5494020" y="3076575"/>
+              <a:ext cx="3261300" cy="1192500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Shimmering City, conquest, Unicorn Crystal</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="605" name="Google Shape;605;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9517380" y="6677025"/>
+              <a:ext cx="3291900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>June</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="606" name="Google Shape;606;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9532620" y="7324725"/>
+              <a:ext cx="3261300" cy="1192500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>War, curse from artifact, magic discovery</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...148 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="607" name="Google Shape;607;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13555980" y="2605088"/>
+              <a:ext cx="3291900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>July</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="608" name="Google Shape;608;g3f8e74ebdf9_0_532"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13571220" y="3252788"/>
+              <a:ext cx="3261300" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Kingdom invaded, betrayal, hero's festival</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...512 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="595" name="Shape 595"/>
+        <p:cNvPr id="613" name="Shape 613"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="614" name="Google Shape;614;g3f8e74ebdf9_0_576"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="615" name="Google Shape;615;g3f8e74ebdf9_0_576"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="616" name="Google Shape;616;g3f8e74ebdf9_0_576"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="9334500"/>
+              <a:ext cx="18288000" cy="304800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="617" name="Google Shape;617;g3f8e74ebdf9_0_576"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="9639300"/>
+              <a:ext cx="18288000" cy="647700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF9900"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="618" name="Google Shape;618;g3f8e74ebdf9_0_576"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="619" name="Google Shape;619;g3f8e74ebdf9_0_576"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="620" name="Google Shape;620;g3f8e74ebdf9_0_576"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="597" name="Google Shape;597;g265447dce35_0_558"/>
+          <p:cNvPr id="621" name="Google Shape;621;g3f8e74ebdf9_0_576"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="4936800" cy="1608600"/>
+            <a:off x="7419975" y="1152525"/>
+            <a:ext cx="3714900" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="622" name="Google Shape;622;g3f8e74ebdf9_0_576"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2070359" y="3962400"/>
-            <a:ext cx="6096900" cy="7696200"/>
+            <a:off x="1506855" y="2971800"/>
+            <a:ext cx="4663500" cy="5878800"/>
+            <a:chOff x="1506855" y="2971800"/>
+            <a:chExt cx="4663500" cy="5878800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="623" name="Google Shape;623;g3f8e74ebdf9_0_576"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1552575" y="2971800"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="624" name="Google Shape;624;g3f8e74ebdf9_0_576"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1506855" y="7696200"/>
+              <a:ext cx="4663500" cy="1154400"/>
+              <a:chOff x="1506855" y="7696200"/>
+              <a:chExt cx="4663500" cy="1154400"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="625" name="Google Shape;625;g3f8e74ebdf9_0_576"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1506855" y="7696200"/>
+                <a:ext cx="4663500" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus"/>
+                    <a:ea typeface="Marcellus"/>
+                    <a:cs typeface="Marcellus"/>
+                    <a:sym typeface="Marcellus"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="626" name="Google Shape;626;g3f8e74ebdf9_0_576"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1522095" y="8382000"/>
+                <a:ext cx="4632900" cy="468600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="627" name="Google Shape;627;g3f8e74ebdf9_0_576"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2070359" y="3962400"/>
-            <a:ext cx="6096762" cy="6096000"/>
+            <a:off x="6812280" y="2971800"/>
+            <a:ext cx="4663500" cy="5878800"/>
+            <a:chOff x="6812280" y="2971800"/>
+            <a:chExt cx="4663500" cy="5878800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="628" name="Google Shape;628;g3f8e74ebdf9_0_576"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="2971800"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="629" name="Google Shape;629;g3f8e74ebdf9_0_576"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6812280" y="7696200"/>
+              <a:ext cx="4663500" cy="1154400"/>
+              <a:chOff x="6812280" y="7696200"/>
+              <a:chExt cx="4663500" cy="1154400"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="630" name="Google Shape;630;g3f8e74ebdf9_0_576"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6812280" y="7696200"/>
+                <a:ext cx="4663500" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus"/>
+                    <a:ea typeface="Marcellus"/>
+                    <a:cs typeface="Marcellus"/>
+                    <a:sym typeface="Marcellus"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="631" name="Google Shape;631;g3f8e74ebdf9_0_576"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6827520" y="8382000"/>
+                <a:ext cx="4632900" cy="468600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="632" name="Google Shape;632;g3f8e74ebdf9_0_576"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2070359" y="10261600"/>
-            <a:ext cx="6096900" cy="1397100"/>
+            <a:off x="12117705" y="2971800"/>
+            <a:ext cx="4663500" cy="5878800"/>
+            <a:chOff x="12117705" y="2971800"/>
+            <a:chExt cx="4663500" cy="5878800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...747 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="633" name="Google Shape;633;g3f8e74ebdf9_0_576"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12163425" y="2971800"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="634" name="Google Shape;634;g3f8e74ebdf9_0_576"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12117705" y="7696200"/>
+              <a:ext cx="4663500" cy="1154400"/>
+              <a:chOff x="12117705" y="7696200"/>
+              <a:chExt cx="4663500" cy="1154400"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="635" name="Google Shape;635;g3f8e74ebdf9_0_576"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12117705" y="7696200"/>
+                <a:ext cx="4663500" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus"/>
+                    <a:ea typeface="Marcellus"/>
+                    <a:cs typeface="Marcellus"/>
+                    <a:sym typeface="Marcellus"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="636" name="Google Shape;636;g3f8e74ebdf9_0_576"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12132945" y="8382000"/>
+                <a:ext cx="4632900" cy="468600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="622" name="Shape 622"/>
+        <p:cNvPr id="641" name="Shape 641"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="642" name="Google Shape;642;g3f8e74ebdf9_0_603"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-1571625" y="0"/>
+            <a:ext cx="19859625" cy="11068050"/>
+            <a:chOff x="-1571625" y="0"/>
+            <a:chExt cx="19859625" cy="11068050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="643" name="Google Shape;643;g3f8e74ebdf9_0_603"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="644" name="Google Shape;644;g3f8e74ebdf9_0_603"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17411700" y="0"/>
+              <a:ext cx="876300" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="645" name="Google Shape;645;g3f8e74ebdf9_0_603"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1571625" y="6838950"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF9900"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="646" name="Google Shape;646;g3f8e74ebdf9_0_603"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="647" name="Google Shape;647;g3f8e74ebdf9_0_603"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="648" name="Google Shape;648;g3f8e74ebdf9_0_603"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="623" name="Google Shape;623;g265447dce35_0_584"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="625" name="Google Shape;625;g265447dce35_0_584"/>
+          <p:cNvPr descr="preencoded.png" id="649" name="Google Shape;649;g3f8e74ebdf9_0_603"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="1447800" y="1476375"/>
+            <a:ext cx="5343525" cy="8296275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="626" name="Google Shape;626;g265447dce35_0_584"/>
+          <p:cNvPr descr="preencoded.png" id="650" name="Google Shape;650;g3f8e74ebdf9_0_603"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1867133" y="1333500"/>
-            <a:ext cx="7125591" cy="11061700"/>
+            <a:off x="7353300" y="1566863"/>
+            <a:ext cx="704850" cy="790575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="651" name="Google Shape;651;g3f8e74ebdf9_0_603"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1625700" cy="14630400"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="7110263" y="3181368"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...42 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="232F3E"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="629" name="Google Shape;629;g265447dce35_0_584"/>
+          <p:cNvPr descr="preencoded.png" id="652" name="Google Shape;652;g3f8e74ebdf9_0_603"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9767521" y="2108200"/>
-            <a:ext cx="1016127" cy="1016000"/>
+            <a:off x="7343775" y="4005262"/>
+            <a:ext cx="723900" cy="790575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="653" name="Google Shape;653;g3f8e74ebdf9_0_603"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7110263" y="5619768"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="630" name="Google Shape;630;g265447dce35_0_584"/>
+          <p:cNvPr descr="preencoded.png" id="654" name="Google Shape;654;g3f8e74ebdf9_0_603"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9883621" y="2285802"/>
-            <a:ext cx="793849" cy="660797"/>
+            <a:off x="7262813" y="6443663"/>
+            <a:ext cx="885825" cy="790575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="655" name="Google Shape;655;g3f8e74ebdf9_0_603"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7110263" y="8058168"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="631" name="Google Shape;631;g265447dce35_0_584"/>
+          <p:cNvPr descr="preencoded.png" id="656" name="Google Shape;656;g3f8e74ebdf9_0_603"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10237480" y="3429000"/>
-            <a:ext cx="38105" cy="1625600"/>
+            <a:off x="7415213" y="8882063"/>
+            <a:ext cx="581025" cy="790575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="632" name="Google Shape;632;g265447dce35_0_584"/>
+          <p:cNvPr id="657" name="Google Shape;657;g3f8e74ebdf9_0_603"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9462683" y="5054600"/>
-[...390 lines deleted...]
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="8210550" y="2590800"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The Forbidden Forest: A place of mystery and wonder, where mystical creatures roam and flora flourishes.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="645" name="Google Shape;645;g265447dce35_0_584"/>
+          <p:cNvPr id="658" name="Google Shape;658;g3f8e74ebdf9_0_603"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10948768" y="6870700"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="8210550" y="5153025"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The Crystal Caves: A network of glittering caves filled with precious gems and minerals, guarded by fierce beasts.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="646" name="Google Shape;646;g265447dce35_0_584"/>
+          <p:cNvPr id="659" name="Google Shape;659;g3f8e74ebdf9_0_603"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10948768" y="10223500"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="8210550" y="7667625"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The Enchanted Garden: A place of pure beauty and tranquility, where the colors of the flowers are vibrant.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="647" name="Google Shape;647;g265447dce35_0_584"/>
+          <p:cNvPr id="660" name="Google Shape;660;g3f8e74ebdf9_0_603"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16188173" y="692150"/>
-            <a:ext cx="6143400" cy="1608600"/>
+            <a:off x="12139613" y="519113"/>
+            <a:ext cx="4619700" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>The Mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="652" name="Shape 652"/>
+        <p:cNvPr id="665" name="Shape 665"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="666" name="Google Shape;666;g3f8e74ebdf9_0_626"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-990600" y="-3333750"/>
+            <a:ext cx="26146125" cy="13620750"/>
+            <a:chOff x="-990600" y="-3333750"/>
+            <a:chExt cx="26146125" cy="13620750"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="667" name="Google Shape;667;g3f8e74ebdf9_0_626"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="668" name="Google Shape;668;g3f8e74ebdf9_0_626"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2838450" y="-3333750"/>
+              <a:ext cx="22317075" cy="5019675"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="669" name="Google Shape;669;g3f8e74ebdf9_0_626"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-990600" y="9115425"/>
+              <a:ext cx="5200650" cy="1171575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="670" name="Google Shape;670;g3f8e74ebdf9_0_626"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="671" name="Google Shape;671;g3f8e74ebdf9_0_626"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="672" name="Google Shape;672;g3f8e74ebdf9_0_626"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="673" name="Google Shape;673;g3f8e74ebdf9_0_626"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="7834313" y="1023938"/>
+            <a:ext cx="2895600" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Marcellus"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Marcellus"/>
+                <a:ea typeface="Marcellus"/>
+                <a:cs typeface="Marcellus"/>
+                <a:sym typeface="Marcellus"/>
+              </a:rPr>
+              <a:t>The List</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="674" name="Google Shape;674;g3f8e74ebdf9_0_626"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2752725" y="3257550"/>
+            <a:ext cx="12834000" cy="830700"/>
+            <a:chOff x="2752725" y="3257550"/>
+            <a:chExt cx="12834000" cy="830700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="675" name="Google Shape;675;g3f8e74ebdf9_0_626"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="3405188"/>
+              <a:ext cx="4640700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Dragons</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="676" name="Google Shape;676;g3f8e74ebdf9_0_626"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="3257550"/>
+              <a:ext cx="8033400" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Fire-breathing creatures that are often powerful and dangerous</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="677" name="Google Shape;677;g3f8e74ebdf9_0_626"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2752725" y="4438650"/>
+            <a:ext cx="12834000" cy="548700"/>
+            <a:chOff x="2752725" y="4438650"/>
+            <a:chExt cx="12834000" cy="548700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="678" name="Google Shape;678;g3f8e74ebdf9_0_626"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="4438650"/>
+              <a:ext cx="4640700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Medieval-like Settings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="679" name="Google Shape;679;g3f8e74ebdf9_0_626"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="4471988"/>
+              <a:ext cx="8033400" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Worlds with castles, knights, and feudal systems</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="680" name="Google Shape;680;g3f8e74ebdf9_0_626"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2752725" y="5324475"/>
+            <a:ext cx="12834000" cy="548700"/>
+            <a:chOff x="2752725" y="5324475"/>
+            <a:chExt cx="12834000" cy="548700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="681" name="Google Shape;681;g3f8e74ebdf9_0_626"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="5324475"/>
+              <a:ext cx="4640700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Chosen One Trope</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="682" name="Google Shape;682;g3f8e74ebdf9_0_626"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="5357812"/>
+              <a:ext cx="8033400" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A hero chosen by destiny to save the world</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="683" name="Google Shape;683;g3f8e74ebdf9_0_626"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2752725" y="6210300"/>
+            <a:ext cx="12834000" cy="548700"/>
+            <a:chOff x="2752725" y="6210300"/>
+            <a:chExt cx="12834000" cy="548700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="684" name="Google Shape;684;g3f8e74ebdf9_0_626"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="6210300"/>
+              <a:ext cx="4640700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="685" name="Google Shape;685;g3f8e74ebdf9_0_626"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="6243637"/>
+              <a:ext cx="8033400" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>An integral part of fantasy stories, can take many forms</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="686" name="Google Shape;686;g3f8e74ebdf9_0_626"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2752725" y="7096125"/>
+            <a:ext cx="12834000" cy="548700"/>
+            <a:chOff x="2752725" y="7096125"/>
+            <a:chExt cx="12834000" cy="548700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="687" name="Google Shape;687;g3f8e74ebdf9_0_626"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="7096125"/>
+              <a:ext cx="4640700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>The Best Curse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="688" name="Google Shape;688;g3f8e74ebdf9_0_626"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="7129463"/>
+              <a:ext cx="8033400" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A curse that is unique, creative, and fits within the story</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="689" name="Google Shape;689;g3f8e74ebdf9_0_626"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2752725" y="7981950"/>
+            <a:ext cx="12834000" cy="548700"/>
+            <a:chOff x="2752725" y="7981950"/>
+            <a:chExt cx="12834000" cy="548700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="690" name="Google Shape;690;g3f8e74ebdf9_0_626"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="7981950"/>
+              <a:ext cx="4640700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Unique Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="691" name="Google Shape;691;g3f8e74ebdf9_0_626"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="8015288"/>
+              <a:ext cx="8033400" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A variety of fantastical beings that inhabit the world</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="696" name="Shape 696"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="697" name="Google Shape;697;g3f8e74ebdf9_0_656"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="698" name="Google Shape;698;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="699" name="Google Shape;699;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="9334500"/>
+              <a:ext cx="18288000" cy="304800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="700" name="Google Shape;700;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="9639300"/>
+              <a:ext cx="18288000" cy="647700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF9900"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="701" name="Google Shape;701;g3f8e74ebdf9_0_656"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="702" name="Google Shape;702;g3f8e74ebdf9_0_656"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="703" name="Google Shape;703;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="654" name="Google Shape;654;g265447dce35_0_613"/>
+          <p:cNvPr id="704" name="Google Shape;704;g3f8e74ebdf9_0_656"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6050400" cy="478200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>To download more editable chart, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>click here</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="705" name="Google Shape;705;g3f8e74ebdf9_0_656"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6138863" y="704850"/>
+            <a:ext cx="6286500" cy="1219200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Marcellus"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Marcellus"/>
+                <a:ea typeface="Marcellus"/>
+                <a:cs typeface="Marcellus"/>
+                <a:sym typeface="Marcellus"/>
+              </a:rPr>
+              <a:t>The Organization</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="706" name="Google Shape;706;g3f8e74ebdf9_0_656"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="590550" y="2333625"/>
+            <a:ext cx="17373600" cy="6486450"/>
+            <a:chOff x="590550" y="2333625"/>
+            <a:chExt cx="17373600" cy="6486450"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="707" name="Google Shape;707;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2333625"/>
+              <a:ext cx="4114800" cy="1171500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="232F3E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="708" name="Google Shape;708;g3f8e74ebdf9_0_656"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7858125" y="2500313"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="709" name="Google Shape;709;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="590550" y="4105275"/>
+              <a:ext cx="4114800" cy="1171500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="232F3E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="710" name="Google Shape;710;g3f8e74ebdf9_0_656"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="819150" y="4271963"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="711" name="Google Shape;711;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="5857875"/>
+              <a:ext cx="4114800" cy="1171500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="232F3E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="712" name="Google Shape;712;g3f8e74ebdf9_0_656"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="6024563"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="713" name="Google Shape;713;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="7648575"/>
+              <a:ext cx="4114800" cy="1171500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="232F3E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="714" name="Google Shape;714;g3f8e74ebdf9_0_656"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="7815263"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="715" name="Google Shape;715;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="5876925"/>
+              <a:ext cx="4114800" cy="1171500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="232F3E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="716" name="Google Shape;716;g3f8e74ebdf9_0_656"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="6043613"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="717" name="Google Shape;717;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="7648575"/>
+              <a:ext cx="4114800" cy="1171500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="232F3E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="718" name="Google Shape;718;g3f8e74ebdf9_0_656"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="7815263"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="719" name="Google Shape;719;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4105275"/>
+              <a:ext cx="4114800" cy="1171500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="232F3E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="720" name="Google Shape;720;g3f8e74ebdf9_0_656"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5238750" y="4271963"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="721" name="Google Shape;721;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4105275"/>
+              <a:ext cx="4114800" cy="1171500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="232F3E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="722" name="Google Shape;722;g3f8e74ebdf9_0_656"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14077950" y="4271963"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="723" name="Google Shape;723;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4105275"/>
+              <a:ext cx="4114800" cy="1171500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="232F3E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="724" name="Google Shape;724;g3f8e74ebdf9_0_656"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9658350" y="4271963"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="725" name="Google Shape;725;g3f8e74ebdf9_0_656"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2489">
+              <a:off x="2514598" y="3795750"/>
+              <a:ext cx="13258803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="726" name="Google Shape;726;g3f8e74ebdf9_0_656"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5291760">
+              <a:off x="9605924" y="3648075"/>
+              <a:ext cx="304951" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="727" name="Google Shape;727;g3f8e74ebdf9_0_656"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="2362127" y="3957676"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="728" name="Google Shape;728;g3f8e74ebdf9_0_656"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="6981752" y="3957676"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="729" name="Google Shape;729;g3f8e74ebdf9_0_656"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="11401352" y="3957676"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="730" name="Google Shape;730;g3f8e74ebdf9_0_656"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="15611402" y="3957676"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="731" name="Google Shape;731;g3f8e74ebdf9_0_656"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389437">
+              <a:off x="5576918" y="6724650"/>
+              <a:ext cx="3124215" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="732" name="Google Shape;732;g3f8e74ebdf9_0_656"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="6991199" y="6434176"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="733" name="Google Shape;733;g3f8e74ebdf9_0_656"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="15620849" y="6434176"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="734" name="Google Shape;734;g3f8e74ebdf9_0_656"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="6991199" y="8282025"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="735" name="Google Shape;735;g3f8e74ebdf9_0_656"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="15620849" y="8282025"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="736" name="Google Shape;736;g3f8e74ebdf9_0_656"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389070">
+              <a:off x="14258917" y="6777076"/>
+              <a:ext cx="3019515" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="737" name="Google Shape;737;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="2486025"/>
+              <a:ext cx="2735700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Chloe Ng</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="738" name="Google Shape;738;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="2990850"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Mage</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="739" name="Google Shape;739;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4257675"/>
+              <a:ext cx="2735700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Valtorin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="740" name="Google Shape;740;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4762500"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Assassin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="741" name="Google Shape;741;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6010275"/>
+              <a:ext cx="2735700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Lucian</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="742" name="Google Shape;742;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6515100"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Conjurer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="743" name="Google Shape;743;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="7800975"/>
+              <a:ext cx="2735700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Cedric</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="744" name="Google Shape;744;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="8305800"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Timekeeper</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="745" name="Google Shape;745;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6029325"/>
+              <a:ext cx="2735700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Elvina</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="746" name="Google Shape;746;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6534150"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Oracle</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="747" name="Google Shape;747;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="7800975"/>
+              <a:ext cx="2735700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Seraphina</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="748" name="Google Shape;748;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="8305800"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Lightbringer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="749" name="Google Shape;749;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4257675"/>
+              <a:ext cx="2735700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Aurielle</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="750" name="Google Shape;750;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4762500"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Priestess</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="751" name="Google Shape;751;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4257675"/>
+              <a:ext cx="2735700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Dariana</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="752" name="Google Shape;752;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4762500"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Shaman</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="753" name="Google Shape;753;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4257675"/>
+              <a:ext cx="2735700" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Theronis</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="754" name="Google Shape;754;g3f8e74ebdf9_0_656"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4762500"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Warrior</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="759" name="Shape 759"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="760" name="Google Shape;760;g3f8e74ebdf9_0_718"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6848475" y="0"/>
+            <a:ext cx="723900" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="761" name="Google Shape;761;g3f8e74ebdf9_0_718"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="762" name="Google Shape;762;g3f8e74ebdf9_0_718"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="763" name="Google Shape;763;g3f8e74ebdf9_0_718"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="656" name="Google Shape;656;g265447dce35_0_613"/>
+          <p:cNvPr id="764" name="Google Shape;764;g3f8e74ebdf9_0_718"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10447056" y="1365250"/>
-            <a:ext cx="3844200" cy="1608600"/>
+            <a:off x="9144000" y="2600325"/>
+            <a:ext cx="6248400" cy="2171700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
-[...4162 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>Thank you for</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="755" name="Google Shape;755;g265447dce35_0_707"/>
+          <p:cNvPr id="765" name="Google Shape;765;g3f8e74ebdf9_0_718"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="6921500"/>
-            <a:ext cx="9636300" cy="3539100"/>
+            <a:off x="9144000" y="5191125"/>
+            <a:ext cx="7185600" cy="2659500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="756" name="Google Shape;756;g265447dce35_0_707"/>
+          <p:cNvPr id="766" name="Google Shape;766;g3f8e74ebdf9_0_718"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="22204446" y="8326912"/>
-            <a:ext cx="3645300" cy="469800"/>
+            <a:off x="16649625" y="6168450"/>
+            <a:ext cx="2737500" cy="356100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Inter"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
-                <a:hlinkClick r:id="rId5">
+                <a:hlinkClick r:id="rId4">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="767" name="Google Shape;767;g3f8e74ebdf9_0_718"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="762000" y="561975"/>
+            <a:ext cx="7258050" cy="9258300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="36" name="Shape 36"/>
+        <p:cNvPr id="44" name="Shape 44"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;g3f8e74ebdf9_0_27"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-1571625" y="0"/>
+            <a:ext cx="19859625" cy="11068050"/>
+            <a:chOff x="-1571625" y="0"/>
+            <a:chExt cx="19859625" cy="11068050"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Google Shape;46;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Google Shape;47;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17411700" y="0"/>
+              <a:ext cx="876300" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Google Shape;48;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1571625" y="6838950"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF9900"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;g3f8e74ebdf9_0_27"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="50" name="Google Shape;50;g3f8e74ebdf9_0_27"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Google Shape;51;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="38" name="Google Shape;38;g265447dce35_0_19"/>
+          <p:cNvPr id="52" name="Google Shape;52;g3f8e74ebdf9_0_27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="13548300" cy="2586600"/>
+            <a:off x="4271963" y="838200"/>
+            <a:ext cx="10180200" cy="1960200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="41" name="Google Shape;41;g265447dce35_0_19"/>
+          <p:cNvPr descr="preencoded.png" id="53" name="Google Shape;53;g3f8e74ebdf9_0_27"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5549900"/>
-            <a:ext cx="8662483" cy="5994400"/>
+            <a:off x="1704975" y="1285875"/>
+            <a:ext cx="3543300" cy="8677275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;g3f8e74ebdf9_0_27"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9018127" y="4521200"/>
-            <a:ext cx="7316100" cy="1625700"/>
+            <a:off x="6762750" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6762750" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Google Shape;55;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6762750" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7039927" y="3634740"/>
+              <a:ext cx="664800" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57" name="Google Shape;57;g3f8e74ebdf9_0_27"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9018127" y="4521200"/>
-            <a:ext cx="1625700" cy="1625700"/>
+            <a:off x="8134350" y="3495675"/>
+            <a:ext cx="4206300" cy="1116300"/>
+            <a:chOff x="8134350" y="3495675"/>
+            <a:chExt cx="4206300" cy="1116300"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...7 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Google Shape;58;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8134350" y="3495675"/>
+              <a:ext cx="4206300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8134350" y="4143375"/>
+              <a:ext cx="4175700" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60" name="Google Shape;60;g3f8e74ebdf9_0_27"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12363450" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12363450" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="61" name="Google Shape;61;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12363450" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FF9900"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...30 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12583478" y="3634740"/>
+              <a:ext cx="779100" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;g3f8e74ebdf9_0_27"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9392824" y="4851400"/>
-            <a:ext cx="876300" cy="965100"/>
+            <a:off x="13735050" y="3495675"/>
+            <a:ext cx="4206300" cy="1116300"/>
+            <a:chOff x="13735050" y="3495675"/>
+            <a:chExt cx="4206300" cy="1116300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...20 lines deleted...]
-              <a:buClr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="64" name="Google Shape;64;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13735050" y="3495675"/>
+              <a:ext cx="4206300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13735050" y="4143375"/>
+              <a:ext cx="4175700" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;g3f8e74ebdf9_0_27"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6762750" y="5629275"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6762750" y="5629275"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="67" name="Google Shape;67;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6762750" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
                 <a:srgbClr val="FF9900"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6992303" y="5873115"/>
+              <a:ext cx="760200" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="69" name="Google Shape;69;g3f8e74ebdf9_0_27"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8134350" y="5734050"/>
+            <a:ext cx="4206300" cy="1116300"/>
+            <a:chOff x="8134350" y="5734050"/>
+            <a:chExt cx="4206300" cy="1116300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="70" name="Google Shape;70;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8134350" y="5734050"/>
+              <a:ext cx="4206300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8134350" y="6381750"/>
+              <a:ext cx="4175700" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;g3f8e74ebdf9_0_27"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12363450" y="5629275"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12363450" y="5629275"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="73" name="Google Shape;73;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12363450" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12573953" y="5873115"/>
+              <a:ext cx="798300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;g3f8e74ebdf9_0_27"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13735050" y="5734050"/>
+            <a:ext cx="4206300" cy="1116300"/>
+            <a:chOff x="13735050" y="5734050"/>
+            <a:chExt cx="4206300" cy="1116300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="76" name="Google Shape;76;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13735050" y="5734050"/>
+              <a:ext cx="4206300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13735050" y="6381750"/>
+              <a:ext cx="4175700" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;g3f8e74ebdf9_0_27"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6762750" y="7867650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6762750" y="7867650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="79" name="Google Shape;79;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6762750" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="FF9900"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...10 lines deleted...]
-          <p:cNvSpPr/>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="80" name="Google Shape;80;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6997065" y="8111490"/>
+              <a:ext cx="750600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;g3f8e74ebdf9_0_27"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="10847156" y="4660900"/>
-            <a:ext cx="5487000" cy="1346100"/>
+            <a:off x="8134350" y="7972425"/>
+            <a:ext cx="4206300" cy="1116300"/>
+            <a:chOff x="8134350" y="7972425"/>
+            <a:chExt cx="4206300" cy="1116300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="82" name="Google Shape;82;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8134350" y="7972425"/>
+              <a:ext cx="4206300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="83" name="Google Shape;83;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8134350" y="8620125"/>
+              <a:ext cx="4175700" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="84" name="Google Shape;84;g3f8e74ebdf9_0_27"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="10847156" y="4660900"/>
-            <a:ext cx="5690400" cy="965100"/>
+            <a:off x="12363450" y="7867650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12363450" y="7867650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="85" name="Google Shape;85;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12363450" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="86" name="Google Shape;86;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12578715" y="8111490"/>
+              <a:ext cx="788700" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;g3f8e74ebdf9_0_27"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13735050" y="7972425"/>
+            <a:ext cx="4206300" cy="1116300"/>
+            <a:chOff x="13735050" y="7972425"/>
+            <a:chExt cx="4206300" cy="1116300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="88" name="Google Shape;88;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13735050" y="7972425"/>
+              <a:ext cx="4206300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="89" name="Google Shape;89;g3f8e74ebdf9_0_27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13735050" y="8620125"/>
+              <a:ext cx="4175700" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...1621 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="82" name="Shape 82"/>
+        <p:cNvPr id="94" name="Shape 94"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="95" name="Google Shape;95;g3f8e74ebdf9_0_76"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-990600" y="-3333750"/>
+            <a:ext cx="26146125" cy="13620750"/>
+            <a:chOff x="-990600" y="-3333750"/>
+            <a:chExt cx="26146125" cy="13620750"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="96" name="Google Shape;96;g3f8e74ebdf9_0_76"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="97" name="Google Shape;97;g3f8e74ebdf9_0_76"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2838450" y="-3333750"/>
+              <a:ext cx="22317075" cy="5019675"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="98" name="Google Shape;98;g3f8e74ebdf9_0_76"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-990600" y="9115425"/>
+              <a:ext cx="5200650" cy="1171575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="99" name="Google Shape;99;g3f8e74ebdf9_0_76"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="100" name="Google Shape;100;g3f8e74ebdf9_0_76"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="101" name="Google Shape;101;g3f8e74ebdf9_0_76"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="84" name="Google Shape;84;g265447dce35_0_64"/>
+          <p:cNvPr id="102" name="Google Shape;102;g3f8e74ebdf9_0_76"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="14793000" cy="1608600"/>
+            <a:off x="2219325" y="1824038"/>
+            <a:ext cx="11106300" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;g3f8e74ebdf9_0_76"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4737100"/>
-            <a:ext cx="8861400" cy="4479000"/>
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910175" cy="3364200"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910175" cy="3364200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="104" name="Google Shape;104;g3f8e74ebdf9_0_76"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604500" cy="3364200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="105" name="Google Shape;105;g3f8e74ebdf9_0_76"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604500" cy="3364200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="93" name="Shape 93"/>
+        <p:cNvPr id="110" name="Shape 110"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;g3f8e74ebdf9_0_91"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="112" name="Google Shape;112;g3f8e74ebdf9_0_91"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;g3f8e74ebdf9_0_91"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="9334500"/>
+              <a:ext cx="18288000" cy="304800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="114" name="Google Shape;114;g3f8e74ebdf9_0_91"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="9639300"/>
+              <a:ext cx="18288000" cy="647700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF9900"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="94" name="Google Shape;94;g265447dce35_0_74"/>
+          <p:cNvPr descr="preencoded.png" id="115" name="Google Shape;115;g3f8e74ebdf9_0_91"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="4705350" y="0"/>
+            <a:ext cx="13582650" cy="9334500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="116" name="Google Shape;116;g3f8e74ebdf9_0_91"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6274584" y="0"/>
-            <a:ext cx="18112464" cy="12446000"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="117" name="Google Shape;117;g3f8e74ebdf9_0_91"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="118" name="Google Shape;118;g3f8e74ebdf9_0_91"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="119" name="Google Shape;119;g3f8e74ebdf9_0_91"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="1333500" y="1076325"/>
+            <a:ext cx="5905500" cy="3657600"/>
+            <a:chOff x="1333500" y="1076325"/>
+            <a:chExt cx="5905500" cy="3657600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="120" name="Google Shape;120;g3f8e74ebdf9_0_91"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1076325"/>
+              <a:ext cx="5905500" cy="3657600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="121" name="Google Shape;121;g3f8e74ebdf9_0_91"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3838575" y="1276350"/>
+              <a:ext cx="895350" cy="933450"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="122" name="Google Shape;122;g3f8e74ebdf9_0_91"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1592580" y="2409825"/>
+              <a:ext cx="5387400" cy="2202300"/>
+              <a:chOff x="1592580" y="2409825"/>
+              <a:chExt cx="5387400" cy="2202300"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="123" name="Google Shape;123;g3f8e74ebdf9_0_91"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1592580" y="2409825"/>
+                <a:ext cx="5387400" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus"/>
+                    <a:ea typeface="Marcellus"/>
+                    <a:cs typeface="Marcellus"/>
+                    <a:sym typeface="Marcellus"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="124" name="Google Shape;124;g3f8e74ebdf9_0_91"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1607820" y="3057525"/>
+                <a:ext cx="5356800" cy="1554600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="125" name="Google Shape;125;g3f8e74ebdf9_0_91"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="1333500" y="5848350"/>
+            <a:ext cx="5905500" cy="3562200"/>
+            <a:chOff x="1333500" y="5848350"/>
+            <a:chExt cx="5905500" cy="3562200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...25 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="126" name="Google Shape;126;g3f8e74ebdf9_0_91"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="5848350"/>
+              <a:ext cx="5905500" cy="3562200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FF9900"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...216 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="FF9900"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...382 lines deleted...]
-      </p:sp>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="127" name="Google Shape;127;g3f8e74ebdf9_0_91"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3819525" y="6048375"/>
+              <a:ext cx="933450" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="128" name="Google Shape;128;g3f8e74ebdf9_0_91"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1592580" y="7086600"/>
+              <a:ext cx="5387400" cy="2202300"/>
+              <a:chOff x="1592580" y="7086600"/>
+              <a:chExt cx="5387400" cy="2202300"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="129" name="Google Shape;129;g3f8e74ebdf9_0_91"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1592580" y="7086600"/>
+                <a:ext cx="5387400" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus"/>
+                    <a:ea typeface="Marcellus"/>
+                    <a:cs typeface="Marcellus"/>
+                    <a:sym typeface="Marcellus"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="130" name="Google Shape;130;g3f8e74ebdf9_0_91"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1607820" y="7734300"/>
+                <a:ext cx="5356800" cy="1554600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="116" name="Shape 116"/>
+        <p:cNvPr id="135" name="Shape 135"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="136" name="Google Shape;136;g3f8e74ebdf9_0_115"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-1571625" y="0"/>
+            <a:ext cx="19859625" cy="11068050"/>
+            <a:chOff x="-1571625" y="0"/>
+            <a:chExt cx="19859625" cy="11068050"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...161 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="137" name="Google Shape;137;g3f8e74ebdf9_0_115"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="138" name="Google Shape;138;g3f8e74ebdf9_0_115"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17411700" y="0"/>
+              <a:ext cx="876300" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="139" name="Google Shape;139;g3f8e74ebdf9_0_115"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1571625" y="6838950"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FF9900"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...30 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="140" name="Google Shape;140;g3f8e74ebdf9_0_115"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3696162" y="9956800"/>
-            <a:ext cx="5004300" cy="965100"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="141" name="Google Shape;141;g3f8e74ebdf9_0_115"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="142" name="Google Shape;142;g3f8e74ebdf9_0_115"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="143" name="Google Shape;143;g3f8e74ebdf9_0_115"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2200275" y="1038225"/>
+            <a:ext cx="6156900" cy="8517375"/>
+            <a:chOff x="2200275" y="1038225"/>
+            <a:chExt cx="6156900" cy="8517375"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="144" name="Google Shape;144;g3f8e74ebdf9_0_115"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="1038225"/>
+              <a:ext cx="6096000" cy="5743575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="145" name="Google Shape;145;g3f8e74ebdf9_0_115"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2200275" y="7239000"/>
+              <a:ext cx="6096000" cy="1028700"/>
+              <a:chOff x="2200275" y="7239000"/>
+              <a:chExt cx="6096000" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="146" name="Google Shape;146;g3f8e74ebdf9_0_115"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2200275" y="7239000"/>
+                <a:ext cx="6096000" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln cap="flat" cmpd="sng" w="38100">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="147" name="Google Shape;147;g3f8e74ebdf9_0_115"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2771775" y="7467600"/>
+                <a:ext cx="3760500" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus"/>
+                    <a:ea typeface="Marcellus"/>
+                    <a:cs typeface="Marcellus"/>
+                    <a:sym typeface="Marcellus"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="148" name="Google Shape;148;g3f8e74ebdf9_0_115"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="8724900"/>
+              <a:ext cx="6156900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="149" name="Google Shape;149;g3f8e74ebdf9_0_115"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9991725" y="1038225"/>
+            <a:ext cx="6156900" cy="8517375"/>
+            <a:chOff x="9991725" y="1038225"/>
+            <a:chExt cx="6156900" cy="8517375"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="150" name="Google Shape;150;g3f8e74ebdf9_0_115"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="1038225"/>
+              <a:ext cx="6096000" cy="5743575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="151" name="Google Shape;151;g3f8e74ebdf9_0_115"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9991725" y="7239000"/>
+              <a:ext cx="6096000" cy="1028700"/>
+              <a:chOff x="9991725" y="7239000"/>
+              <a:chExt cx="6096000" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="152" name="Google Shape;152;g3f8e74ebdf9_0_115"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9991725" y="7239000"/>
+                <a:ext cx="6096000" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...88 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:ln cap="flat" cmpd="sng" w="38100">
                 <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="153" name="Google Shape;153;g3f8e74ebdf9_0_115"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10563225" y="7467600"/>
+                <a:ext cx="3351000" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus"/>
+                    <a:ea typeface="Marcellus"/>
+                    <a:cs typeface="Marcellus"/>
+                    <a:sym typeface="Marcellus"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="154" name="Google Shape;154;g3f8e74ebdf9_0_115"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="8724900"/>
+              <a:ext cx="6156900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...301 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="136" name="Shape 136"/>
+        <p:cNvPr id="159" name="Shape 159"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="160" name="Google Shape;160;g3f8e74ebdf9_0_138"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="161" name="Google Shape;161;g3f8e74ebdf9_0_138"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="162" name="Google Shape;162;g3f8e74ebdf9_0_138"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="4067100" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF9900"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="163" name="Google Shape;163;g3f8e74ebdf9_0_138"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4067175" y="0"/>
+              <a:ext cx="723900" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="164" name="Google Shape;164;g3f8e74ebdf9_0_138"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="571500" y="1257300"/>
+              <a:ext cx="6991350" cy="7762875"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;g3f8e74ebdf9_0_138"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="166" name="Google Shape;166;g3f8e74ebdf9_0_138"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="167" name="Google Shape;167;g3f8e74ebdf9_0_138"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="137" name="Google Shape;137;g265447dce35_0_115"/>
-[...94 lines deleted...]
-          <p:cNvPr descr=" " id="140" name="Google Shape;140;g265447dce35_0_115"/>
+          <p:cNvPr descr="preencoded.png" id="168" name="Google Shape;168;g3f8e74ebdf9_0_138"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1587698" y="1854200"/>
-            <a:ext cx="8510064" cy="10020300"/>
+            <a:off x="7239000" y="2584455"/>
+            <a:ext cx="2181225" cy="1650990"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="169" name="Google Shape;169;g3f8e74ebdf9_0_138"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7938492" y="2992977"/>
-            <a:ext cx="2908664" cy="2201323"/>
+            <a:off x="7810500" y="3409950"/>
+            <a:ext cx="9168825" cy="4206300"/>
+            <a:chOff x="7810500" y="3409950"/>
+            <a:chExt cx="9168825" cy="4206300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...89 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="170" name="Google Shape;170;g3f8e74ebdf9_0_138"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7810500" y="3409950"/>
+              <a:ext cx="9140100" cy="3588900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="171" name="Google Shape;171;g3f8e74ebdf9_0_138"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="7067550"/>
+              <a:ext cx="3139500" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="149" name="Shape 149"/>
+        <p:cNvPr id="176" name="Shape 176"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="177" name="Google Shape;177;g3f8e74ebdf9_0_154"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-990600" y="-3333750"/>
+            <a:ext cx="26146125" cy="13620750"/>
+            <a:chOff x="-990600" y="-3333750"/>
+            <a:chExt cx="26146125" cy="13620750"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="178" name="Google Shape;178;g3f8e74ebdf9_0_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="179" name="Google Shape;179;g3f8e74ebdf9_0_154"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2838450" y="-3333750"/>
+              <a:ext cx="22317075" cy="5019675"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="180" name="Google Shape;180;g3f8e74ebdf9_0_154"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-990600" y="9115425"/>
+              <a:ext cx="5200650" cy="1171575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="150" name="Google Shape;150;g265447dce35_0_127"/>
-[...53 lines deleted...]
-          <p:cNvPr descr=" " id="152" name="Google Shape;152;g265447dce35_0_127"/>
+          <p:cNvPr descr="preencoded.png" id="181" name="Google Shape;181;g3f8e74ebdf9_0_154"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="889111" y="5727700"/>
-            <a:ext cx="14835454" cy="6400800"/>
+            <a:off x="12201525" y="4295775"/>
+            <a:ext cx="5286375" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...39 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="154" name="Google Shape;154;g265447dce35_0_127"/>
+          <p:cNvPr descr="preencoded.png" id="182" name="Google Shape;182;g3f8e74ebdf9_0_154"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="666750" y="4295775"/>
+            <a:ext cx="11125200" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="183" name="Google Shape;183;g3f8e74ebdf9_0_154"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1079635" y="2247900"/>
-            <a:ext cx="7049400" cy="2641500"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="184" name="Google Shape;184;g3f8e74ebdf9_0_154"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="185" name="Google Shape;185;g3f8e74ebdf9_0_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="186" name="Google Shape;186;g3f8e74ebdf9_0_154"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1079635" y="2247900"/>
-            <a:ext cx="7049400" cy="1371600"/>
+            <a:off x="809625" y="1685925"/>
+            <a:ext cx="5347200" cy="2088000"/>
+            <a:chOff x="809625" y="1685925"/>
+            <a:chExt cx="5347200" cy="2088000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...40 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="187" name="Google Shape;187;g3f8e74ebdf9_0_154"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="809625" y="1685925"/>
+              <a:ext cx="5286300" cy="1028700"/>
+              <a:chOff x="809625" y="1685925"/>
+              <a:chExt cx="5286300" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="188" name="Google Shape;188;g3f8e74ebdf9_0_154"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="809625" y="1685925"/>
+                <a:ext cx="5286300" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln cap="flat" cmpd="sng" w="38100">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="189" name="Google Shape;189;g3f8e74ebdf9_0_154"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1381125" y="1914525"/>
+                <a:ext cx="3351000" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus"/>
+                    <a:ea typeface="Marcellus"/>
+                    <a:cs typeface="Marcellus"/>
+                    <a:sym typeface="Marcellus"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="190" name="Google Shape;190;g3f8e74ebdf9_0_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="809625" y="2943225"/>
+              <a:ext cx="5347200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="191" name="Google Shape;191;g3f8e74ebdf9_0_154"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1841730" y="2552700"/>
-            <a:ext cx="4458300" cy="965100"/>
+            <a:off x="6505575" y="1685925"/>
+            <a:ext cx="5347200" cy="2088000"/>
+            <a:chOff x="6505575" y="1685925"/>
+            <a:chExt cx="5347200" cy="2088000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="192" name="Google Shape;192;g3f8e74ebdf9_0_154"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6505575" y="1685925"/>
+              <a:ext cx="5286300" cy="1028700"/>
+              <a:chOff x="6505575" y="1685925"/>
+              <a:chExt cx="5286300" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="193" name="Google Shape;193;g3f8e74ebdf9_0_154"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6505575" y="1685925"/>
+                <a:ext cx="5286300" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln cap="flat" cmpd="sng" w="38100">
                 <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="194" name="Google Shape;194;g3f8e74ebdf9_0_154"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7077075" y="1914525"/>
+                <a:ext cx="4084200" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus"/>
+                    <a:ea typeface="Marcellus"/>
+                    <a:cs typeface="Marcellus"/>
+                    <a:sym typeface="Marcellus"/>
+                  </a:rPr>
+                  <a:t>The Art of Unicorn</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="195" name="Google Shape;195;g3f8e74ebdf9_0_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="2943225"/>
+              <a:ext cx="5347200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="196" name="Google Shape;196;g3f8e74ebdf9_0_154"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12201525" y="1685925"/>
+            <a:ext cx="5347200" cy="2088000"/>
+            <a:chOff x="12201525" y="1685925"/>
+            <a:chExt cx="5347200" cy="2088000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="197" name="Google Shape;197;g3f8e74ebdf9_0_154"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12201525" y="1685925"/>
+              <a:ext cx="5286300" cy="1028700"/>
+              <a:chOff x="12201525" y="1685925"/>
+              <a:chExt cx="5286300" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="198" name="Google Shape;198;g3f8e74ebdf9_0_154"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12201525" y="1685925"/>
+                <a:ext cx="5286300" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...47 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:ln cap="flat" cmpd="sng" w="38100">
                 <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="199" name="Google Shape;199;g3f8e74ebdf9_0_154"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12773025" y="1914525"/>
+                <a:ext cx="3351000" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus"/>
+                    <a:ea typeface="Marcellus"/>
+                    <a:cs typeface="Marcellus"/>
+                    <a:sym typeface="Marcellus"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="200" name="Google Shape;200;g3f8e74ebdf9_0_154"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12201525" y="2943225"/>
+              <a:ext cx="5347200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...449 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="171" name="Shape 171"/>
+        <p:cNvPr id="205" name="Shape 205"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="206" name="Google Shape;206;g3f8e74ebdf9_0_182"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="207" name="Google Shape;207;g3f8e74ebdf9_0_182"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="208" name="Google Shape;208;g3f8e74ebdf9_0_182"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="9334500"/>
+              <a:ext cx="18288000" cy="304800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="232F3E"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="209" name="Google Shape;209;g3f8e74ebdf9_0_182"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="9639300"/>
+              <a:ext cx="18288000" cy="647700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF9900"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;g265447dce35_0_148"/>
+          <p:cNvPr id="210" name="Google Shape;210;g3f8e74ebdf9_0_182"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4261383" y="660400"/>
-            <a:ext cx="16228500" cy="1608600"/>
+            <a:off x="3195638" y="495300"/>
+            <a:ext cx="12182400" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Marcellus"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Marcellus"/>
                 <a:ea typeface="Marcellus"/>
                 <a:cs typeface="Marcellus"/>
                 <a:sym typeface="Marcellus"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="211" name="Google Shape;211;g3f8e74ebdf9_0_182"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14200375" y="3797300"/>
-            <a:ext cx="8205300" cy="8204100"/>
+            <a:off x="10648950" y="2847975"/>
+            <a:ext cx="6153300" cy="6153300"/>
+            <a:chOff x="10648950" y="2847975"/>
+            <a:chExt cx="6153300" cy="6153300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="212" name="Google Shape;212;g3f8e74ebdf9_0_182"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="2847975"/>
+              <a:ext cx="6153300" cy="6153300"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="213" name="Google Shape;213;g3f8e74ebdf9_0_182"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11420475" y="4267200"/>
+              <a:ext cx="4619700" cy="4619700"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="214" name="Google Shape;214;g3f8e74ebdf9_0_182"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12192000" y="5676900"/>
+              <a:ext cx="3067200" cy="3067200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF9900"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="215" name="Google Shape;215;g3f8e74ebdf9_0_182"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13112115" y="3234690"/>
+              <a:ext cx="1207800" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="216" name="Google Shape;216;g3f8e74ebdf9_0_182"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13131165" y="6844665"/>
+              <a:ext cx="1198200" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="217" name="Google Shape;217;g3f8e74ebdf9_0_182"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13102590" y="4644390"/>
+              <a:ext cx="1245900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="218" name="Google Shape;218;g3f8e74ebdf9_0_182"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14200375" y="3797300"/>
-            <a:ext cx="8205300" cy="8204100"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...40 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="219" name="Google Shape;219;g3f8e74ebdf9_0_182"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="220" name="Google Shape;220;g3f8e74ebdf9_0_182"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF9900"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF9900"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="221" name="Google Shape;221;g3f8e74ebdf9_0_182"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15229203" y="5689600"/>
-            <a:ext cx="6160200" cy="6159600"/>
+            <a:off x="2771775" y="2228850"/>
+            <a:ext cx="6433275" cy="2007037"/>
+            <a:chOff x="2771775" y="2228850"/>
+            <a:chExt cx="6433275" cy="2007037"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...40 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="222" name="Google Shape;222;g3f8e74ebdf9_0_182"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="2228850"/>
+              <a:ext cx="742950" cy="976312"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="223" name="Google Shape;223;g3f8e74ebdf9_0_182"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2800350" y="3405187"/>
+              <a:ext cx="6404700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="224" name="Google Shape;224;g3f8e74ebdf9_0_182"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16258032" y="7569200"/>
-            <a:ext cx="4089900" cy="4089300"/>
+            <a:off x="2771775" y="4981575"/>
+            <a:ext cx="6433275" cy="1545075"/>
+            <a:chOff x="2771775" y="4981575"/>
+            <a:chExt cx="6433275" cy="1545075"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...40 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="225" name="Google Shape;225;g3f8e74ebdf9_0_182"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="4981575"/>
+              <a:ext cx="1047750" cy="514350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="226" name="Google Shape;226;g3f8e74ebdf9_0_182"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2800350" y="5695950"/>
+              <a:ext cx="6404700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="227" name="Google Shape;227;g3f8e74ebdf9_0_182"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="17490086" y="4318000"/>
-            <a:ext cx="1600500" cy="965100"/>
+            <a:off x="2771775" y="7267575"/>
+            <a:ext cx="6433275" cy="1811775"/>
+            <a:chOff x="2771775" y="7267575"/>
+            <a:chExt cx="6433275" cy="1811775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="228" name="Google Shape;228;g3f8e74ebdf9_0_182"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="7267575"/>
+              <a:ext cx="1009650" cy="781050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="229" name="Google Shape;229;g3f8e74ebdf9_0_182"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2800350" y="8248650"/>
+              <a:ext cx="6404700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF9900"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus"/>
-[...937 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>