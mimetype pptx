--- v0 (2026-02-22)
+++ v1 (2026-05-14)
@@ -12385,123 +12385,123 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFD753"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="83" name="Shape 83"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -20032,51 +20032,51 @@
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140006"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="12953" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="12954" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FEE17B"/>
                 </a:solidFill>
                 <a:latin typeface="Kalam"/>
                 <a:ea typeface="Kalam"/>
                 <a:cs typeface="Kalam"/>
                 <a:sym typeface="Kalam"/>
               </a:rPr>
               <a:t>Contents</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:latin typeface="Kalam"/>
               <a:ea typeface="Kalam"/>
               <a:cs typeface="Kalam"/>
               <a:sym typeface="Kalam"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="93" name="Google Shape;93;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -20902,51 +20902,51 @@
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140006"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="12953" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="12954" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FEE17B"/>
                 </a:solidFill>
                 <a:latin typeface="Kalam"/>
                 <a:ea typeface="Kalam"/>
                 <a:cs typeface="Kalam"/>
                 <a:sym typeface="Kalam"/>
               </a:rPr>
               <a:t>Contents</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:latin typeface="Kalam"/>
               <a:ea typeface="Kalam"/>
               <a:cs typeface="Kalam"/>
               <a:sym typeface="Kalam"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>