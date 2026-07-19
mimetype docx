--- v1 (2025-12-14)
+++ v2 (2026-07-19)
@@ -89,56 +89,56 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_k41gute69754" w:id="1"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="528638" cy="528638"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="9" name="image1.png"/>
+                  <wp:docPr id="9" name="image5.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image5.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="528638" cy="528638"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -273,56 +273,56 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="4071938" cy="2158302"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="20" name="image11.png"/>
+            <wp:docPr id="20" name="image7.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image11.png"/>
+                    <pic:cNvPr id="0" name="image7.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4071938" cy="2158302"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1222,56 +1222,56 @@
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="6738938" cy="1028101"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image5.png"/>
+            <wp:docPr id="2" name="image13.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image5.png"/>
+                    <pic:cNvPr id="0" name="image13.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6738938" cy="1028101"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1414,61 +1414,61 @@
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="2609850" cy="1257300"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="11" name="image17.png"/>
+                  <wp:docPr id="11" name="image12.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image17.png"/>
+                          <pic:cNvPr id="0" name="image12.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
-                          <a:srcRect b="6547" l="0" r="0" t="8333"/>
+                          <a:srcRect b="6548" l="0" r="0" t="8333"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2609850" cy="1257300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
@@ -1586,56 +1586,56 @@
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="2609850" cy="1257300"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="5" name="image7.png"/>
+                  <wp:docPr id="5" name="image2.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image7.png"/>
+                          <pic:cNvPr id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:srcRect b="5952" l="0" r="0" t="8333"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2609850" cy="1257300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -1736,61 +1736,61 @@
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="2609850" cy="1295400"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1" name="image15.png"/>
+                  <wp:docPr id="1" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image15.png"/>
+                          <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
-                          <a:srcRect b="5952" l="0" r="2348" t="8333"/>
+                          <a:srcRect b="5952" l="0" r="2349" t="8333"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2609850" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
@@ -1878,56 +1878,56 @@
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="2609850" cy="1231900"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="21" name="image16.png"/>
+                  <wp:docPr id="21" name="image15.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image16.png"/>
+                          <pic:cNvPr id="0" name="image15.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:srcRect b="7738" l="0" r="0" t="8333"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2609850" cy="1231900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -1986,61 +1986,61 @@
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="2609850" cy="1257300"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="12" name="image4.png"/>
+                  <wp:docPr id="12" name="image6.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image4.png"/>
+                          <pic:cNvPr id="0" name="image6.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
-                          <a:srcRect b="5952" l="0" r="0" t="8928"/>
+                          <a:srcRect b="5952" l="0" r="0" t="8929"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2609850" cy="1257300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
@@ -2106,61 +2106,61 @@
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="2609850" cy="1257300"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="3" name="image20.png"/>
+                  <wp:docPr id="3" name="image4.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image20.png"/>
+                          <pic:cNvPr id="0" name="image4.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14"/>
-                          <a:srcRect b="5952" l="0" r="0" t="8928"/>
+                          <a:srcRect b="5952" l="0" r="0" t="8929"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2609850" cy="1257300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
@@ -2332,61 +2332,61 @@
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="-90" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="2828925" cy="3073400"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="18" name="image8.png"/>
+                  <wp:docPr id="18" name="image3.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image8.png"/>
+                          <pic:cNvPr id="0" name="image3.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
-                          <a:srcRect b="21743" l="0" r="0" t="1522"/>
+                          <a:srcRect b="21743" l="0" r="0" t="1523"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2828925" cy="3073400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
@@ -2440,109 +2440,109 @@
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="3690938" cy="7830773"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="13" name="image2.png"/>
+                  <wp:docPr id="13" name="image16.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image2.png"/>
+                          <pic:cNvPr id="0" name="image16.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3690938" cy="7830773"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="3752850" cy="4178300"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="7" name="image18.png"/>
+                  <wp:docPr id="7" name="image19.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image18.png"/>
+                          <pic:cNvPr id="0" name="image19.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3752850" cy="4178300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2745,61 +2745,61 @@
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="3295650" cy="2667000"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="16" name="image14.png"/>
+                  <wp:docPr id="16" name="image8.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image14.png"/>
+                          <pic:cNvPr id="0" name="image8.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18"/>
-                          <a:srcRect b="2293" l="0" r="0" t="0"/>
+                          <a:srcRect b="2294" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3295650" cy="2667000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
@@ -2817,61 +2817,61 @@
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="3295650" cy="2654300"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="8" name="image21.png"/>
+                  <wp:docPr id="8" name="image10.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image21.png"/>
+                          <pic:cNvPr id="0" name="image10.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19"/>
-                          <a:srcRect b="2272" l="0" r="0" t="0"/>
+                          <a:srcRect b="2273" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3295650" cy="2654300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
@@ -3042,56 +3042,56 @@
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="3295650" cy="3505200"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="6" name="image10.png"/>
+                  <wp:docPr id="6" name="image11.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image10.png"/>
+                          <pic:cNvPr id="0" name="image11.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3295650" cy="3505200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3202,56 +3202,56 @@
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="3295650" cy="1866900"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="15" name="image9.jpg"/>
+                  <wp:docPr id="15" name="image17.jpg"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image9.jpg"/>
+                          <pic:cNvPr id="0" name="image17.jpg"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId21"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3295650" cy="1866900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3274,56 +3274,56 @@
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="3295650" cy="1866900"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="10" name="image19.png"/>
+                  <wp:docPr id="10" name="image9.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image19.png"/>
+                          <pic:cNvPr id="0" name="image9.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3295650" cy="1866900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3633,56 +3633,56 @@
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="2838450" cy="2705100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="14" name="image6.png"/>
+                  <wp:docPr id="14" name="image14.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image6.png"/>
+                          <pic:cNvPr id="0" name="image14.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2838450" cy="2705100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3717,56 +3717,56 @@
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="2838450" cy="2638425"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="19" name="image12.png"/>
+                  <wp:docPr id="19" name="image18.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image12.png"/>
+                          <pic:cNvPr id="0" name="image18.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId24"/>
                           <a:srcRect b="0" l="0" r="0" t="3484"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2838450" cy="2638425"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3924,56 +3924,56 @@
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="2838450" cy="3695700"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="4" name="image13.png"/>
+                  <wp:docPr id="4" name="image21.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image13.png"/>
+                          <pic:cNvPr id="0" name="image21.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId25"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2838450" cy="3695700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3996,56 +3996,56 @@
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="2838450" cy="3530600"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="17" name="image3.png"/>
+                  <wp:docPr id="17" name="image20.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image3.png"/>
+                          <pic:cNvPr id="0" name="image20.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId26"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2838450" cy="3530600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -4789,51 +4789,51 @@
   <w:style w:type="table" w:styleId="Table7">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table8">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table9">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>