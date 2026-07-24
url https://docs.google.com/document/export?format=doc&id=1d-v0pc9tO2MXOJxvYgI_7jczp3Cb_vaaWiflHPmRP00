--- v0 (2025-10-11)
+++ v1 (2026-07-24)
@@ -1,229 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_qtoo9ca63jec" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2.8 - </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Spolubydlící</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">/Roommates - Nouns that Decline Like Adjectives</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">There are occasional nouns that take endings like adjectives in Czech. We won’t run into a ton, but one is about to come up – </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">spolubydlící </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">‘roommate, apartment mate, house mate’. You can probably see the root </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">bydlet</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> ‘to live’ in there. The word </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">spolu</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> means ‘together’, so they are a </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">together-liver</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, so to speak.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">It has forms just like a soft adjective. Below I have given you charts for soft adjectives in the nominative and accusative cases. I have included the adjective </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">mladší</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the charts so you can compare and see how the forms are the same. Note that the Masculine Inanimate and Neuter columns have been grayed out, since they *likely* don’t apply to your typical roommate &lt;/sarcasm&gt;.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nominative Singular Adjective Endings and </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">spolubydlící</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="9350.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-115.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400"/>
       </w:tblPr>
@@ -243,320 +254,337 @@
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="a4c2f4" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Masculine Animate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="999999" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Masculine Inanimate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="a4c2f4" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Feminine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="999999" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="780" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="b6d7a8" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft-stem Adjective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-í</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mladší</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">spolubydlící</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="999999" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-í</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mladší</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
@@ -576,85 +604,89 @@
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-í</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mladší</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">spolubydlící</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="999999" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -724,220 +756,229 @@
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Since the forms are the same, you’ll sometimes only be able to tell by an adjective or possessive pronoun with it.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel je můj nový spolubydlící.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Pavel is my new roommate.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina je dobrá spolubydlící.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Martina is a good roommate.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you want to say </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">I have a roommate</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, then you’ll need the accusative case. Since it has forms like a soft adjective, you’ll need the endings for </w:t>
       </w:r>
       <w:hyperlink r:id="rId6">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">accusative soft adjectives</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Accusative Singular Adjective Endings and </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">spolubydlící</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table2"/>
         <w:tblW w:w="9350.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-115.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400"/>
       </w:tblPr>
@@ -957,277 +998,292 @@
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="a4c2f4" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Masculine Animate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="999999" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Masculine Inanimate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="a4c2f4" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Feminine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="999999" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="780" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="b6d7a8" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft-stem Adjective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-ího</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mladšího</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">spolubydlícího</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="999999" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1287,85 +1343,89 @@
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-í</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mladší</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">spolubydlící</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="999999" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1388,230 +1448,242 @@
               </w:rPr>
               <w:t xml:space="preserve">mladší</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Mám nového spolubydlícího.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">I have a new roommate.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bára má dobrou spolubydlící.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bára has a good roommate.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Plural</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You’re in luck – in the plural, the forms will all be the same regardless of gender and will be the same for nominative and accusative. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Yay!</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nominative and Accusative Plural Adjective Endings for </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">spolubydlící</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table3"/>
         <w:tblW w:w="9970.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-115.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -1633,349 +1705,364 @@
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="a4c2f4" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">All Genders</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="780" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="b6d7a8" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft-stem Adjective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-í</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mladší</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">spolubydlící</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Of course, you can also modify </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">spolubydlící</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the plural, in which case the adjectives will indicate male (or mixed group) vs. only female:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">To jsou moji noví spolubydlící.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Those are my new roommates (male or mixed group).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">To jsou moje nové spolubydlící.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Those are my new roommates (female only).</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="0" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -1998,148 +2085,152 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>