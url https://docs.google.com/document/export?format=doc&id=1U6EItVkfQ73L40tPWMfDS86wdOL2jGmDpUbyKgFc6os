--- v0 (2025-11-17)
+++ v1 (2026-08-11)
@@ -155,56 +155,56 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId6">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="1847850" cy="1231900"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="4" name="image9.jpg"/>
+                    <wp:docPr id="4" name="image4.jpg"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image9.jpg"/>
+                            <pic:cNvPr id="0" name="image4.jpg"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="1847850" cy="1231900"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -261,56 +261,56 @@
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId8">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="1847850" cy="1231900"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="3" name="image8.png"/>
+                    <wp:docPr id="3" name="image5.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image8.png"/>
+                            <pic:cNvPr id="0" name="image5.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId9"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="1847850" cy="1231900"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -372,61 +372,61 @@
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId10">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="1847850" cy="1231900"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="6" name="image6.png"/>
+                    <wp:docPr id="6" name="image8.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image6.png"/>
+                            <pic:cNvPr id="0" name="image8.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId11"/>
-                            <a:srcRect b="0" l="0" r="12886" t="0"/>
+                            <a:srcRect b="0" l="0" r="12887" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="1847850" cy="1231900"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
@@ -555,56 +555,56 @@
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId12">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="1847850" cy="1244600"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="5" name="image5.png"/>
+                    <wp:docPr id="5" name="image9.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image5.png"/>
+                            <pic:cNvPr id="0" name="image9.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId13"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="1847850" cy="1244600"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -763,56 +763,56 @@
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId16">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="1847850" cy="1231900"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="2" name="image4.png"/>
+                    <wp:docPr id="2" name="image2.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image4.png"/>
+                            <pic:cNvPr id="0" name="image2.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId17"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="1847850" cy="1231900"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1000,56 +1000,56 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId18">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="1847850" cy="1231900"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="8" name="image2.png"/>
+                    <wp:docPr id="8" name="image6.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image2.png"/>
+                            <pic:cNvPr id="0" name="image6.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId19"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="1847850" cy="1231900"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1329,56 +1329,56 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId20">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="1528763" cy="1189913"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="1" name="image7.png"/>
+                    <wp:docPr id="1" name="image3.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image7.png"/>
+                            <pic:cNvPr id="0" name="image3.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId21"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="1528763" cy="1189913"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1461,56 +1461,56 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId22">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="1847850" cy="1231900"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="9" name="image3.png"/>
+                    <wp:docPr id="9" name="image7.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image3.png"/>
+                            <pic:cNvPr id="0" name="image7.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId23"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="1847850" cy="1231900"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1871,51 +1871,51 @@
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table4">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxpixel.net/Musician-Vocalist-Microphone-Silhouette-The-Artist-1992390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxpixel.net/Puppy-Dogs-Animals-Rottweiler-Animal-Cute-Dog-1785760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:Herci_druh%C3%A9ho_nastudov%C3%A1n%C3%AD_Fantoma_opery_po_p%C5%99edstaven%C3%AD_1.jpg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1zSVvQ1Po3k4-Sw8GvM3yMtkm03U0BWQ_nCFanxEs1Es/edit#heading=h.2sa8egkkf2t1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxpixel.net/Hot-Dogs-Hamburgers-Food-Barbecue-Meat-Bbq-Grill-699153" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxpixel.net/Coffee-Mugs-Tableware-Cover-Brown-Cup-Drink-T-459324" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxpixel.net/Loop-Package-Packet-Loop-Christmas-Gift-Made-553143" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:2021-06-15_Fussball,_Frauen,_L%C3%A4nderspiel,_Deutschland_-_Chile_1DX_4869_by_Stepro.jpg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxhere.com/en/photo/1135246" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxpixel.net/Landscape-Mist-Mountain-View-Misty-Sunrise-Valley-404072" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxpixel.net/Musician-Vocalist-Microphone-Silhouette-The-Artist-1992390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxpixel.net/Puppy-Dogs-Animals-Rottweiler-Animal-Cute-Dog-1785760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:Herci_druh%C3%A9ho_nastudov%C3%A1n%C3%AD_Fantoma_opery_po_p%C5%99edstaven%C3%AD_1.jpg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1zSVvQ1Po3k4-Sw8GvM3yMtkm03U0BWQ_nCFanxEs1Es/edit#heading=h.2sa8egkkf2t1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxpixel.net/Hot-Dogs-Hamburgers-Food-Barbecue-Meat-Bbq-Grill-699153" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxpixel.net/Coffee-Mugs-Tableware-Cover-Brown-Cup-Drink-T-459324" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxpixel.net/Loop-Package-Packet-Loop-Christmas-Gift-Made-553143" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:2021-06-15_Fussball,_Frauen,_L%C3%A4nderspiel,_Deutschland_-_Chile_1DX_4869_by_Stepro.jpg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pxhere.com/en/photo/1135246" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxpixel.net/Landscape-Mist-Mountain-View-Misty-Sunrise-Valley-404072" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>