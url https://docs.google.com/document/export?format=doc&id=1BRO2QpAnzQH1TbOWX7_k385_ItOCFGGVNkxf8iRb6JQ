--- v0 (2025-11-12)
+++ v1 (2026-07-31)
@@ -114,56 +114,56 @@
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:hyperlink r:id="rId6">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:drawing>
             <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
               <wp:extent cx="4252913" cy="3189684"/>
               <wp:effectExtent b="0" l="0" r="0" t="0"/>
-              <wp:docPr id="9" name="image7.png"/>
+              <wp:docPr id="9" name="image12.png"/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="image7.png"/>
+                      <pic:cNvPr id="0" name="image12.png"/>
                       <pic:cNvPicPr preferRelativeResize="0"/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId7"/>
                       <a:srcRect b="0" l="0" r="0" t="0"/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4252913" cy="3189684"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect"/>
                       <a:ln/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -290,56 +290,56 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId8">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="1767394" cy="874395"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="13" name="image9.png"/>
+                    <wp:docPr id="13" name="image4.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image9.png"/>
+                            <pic:cNvPr id="0" name="image4.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId9"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="1767394" cy="874395"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -428,56 +428,56 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId10">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="1996440" cy="970996"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="5" name="image5.png"/>
+                    <wp:docPr id="5" name="image8.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image5.png"/>
+                            <pic:cNvPr id="0" name="image8.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId11"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="1996440" cy="970996"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -704,56 +704,56 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId14">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2455545" cy="1210720"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="10" name="image8.png"/>
+                    <wp:docPr id="10" name="image2.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image8.png"/>
+                            <pic:cNvPr id="0" name="image2.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId15"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2455545" cy="1210720"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -980,56 +980,56 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId18">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2752725" cy="1362075"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="11" name="image12.png"/>
+                    <wp:docPr id="11" name="image10.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image12.png"/>
+                            <pic:cNvPr id="0" name="image10.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId19"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2752725" cy="1362075"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1297,56 +1297,56 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId20">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1358900"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="7" name="image2.png"/>
+                    <wp:docPr id="7" name="image7.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image2.png"/>
+                            <pic:cNvPr id="0" name="image7.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId21"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1358900"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1368,56 +1368,56 @@
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId22">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1346200"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="12" name="image4.png"/>
+                    <wp:docPr id="12" name="image9.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image4.png"/>
+                            <pic:cNvPr id="0" name="image9.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId23"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1346200"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1457,56 +1457,56 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId24">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1244600"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="2" name="image11.png"/>
+                    <wp:docPr id="2" name="image3.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image11.png"/>
+                            <pic:cNvPr id="0" name="image3.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId25"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1244600"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1528,56 +1528,56 @@
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId26">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1320800"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="1" name="image10.png"/>
+                    <wp:docPr id="1" name="image13.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image10.png"/>
+                            <pic:cNvPr id="0" name="image13.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId27"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1320800"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1605,56 +1605,56 @@
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId28">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1257300"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="6" name="image13.png"/>
+                    <wp:docPr id="6" name="image5.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image13.png"/>
+                            <pic:cNvPr id="0" name="image5.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId29"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1257300"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1676,56 +1676,56 @@
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId30">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1219200"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="8" name="image3.png"/>
+                    <wp:docPr id="8" name="image11.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image3.png"/>
+                            <pic:cNvPr id="0" name="image11.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId31"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1219200"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -2496,51 +2496,51 @@
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:100CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:200CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:500CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:1000CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:2000CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:Czk-_coins_and_banknotes.JPG" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:1_CZK.png" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:5000CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:2_CZK.png" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1JlaI0O7h4GtnAtCG0C7zxTcXZpBmQTS1F4zGv-d11ZE/edit#heading=h.f1sngsckfy14" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:5_CZK.png" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:10_CZK.png" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bs.wikipedia.org/wiki/Datoteka:20_CZK.png" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bs.wikipedia.org/wiki/Datoteka:50_CZK.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:100CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:200CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:500CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:1000CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:2000CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:Czk-_coins_and_banknotes.JPG" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:1_CZK.png" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:5000CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:2_CZK.png" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1JlaI0O7h4GtnAtCG0C7zxTcXZpBmQTS1F4zGv-d11ZE/edit#heading=h.f1sngsckfy14" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:5_CZK.png" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:10_CZK.png" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bs.wikipedia.org/wiki/Datoteka:20_CZK.png" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bs.wikipedia.org/wiki/Datoteka:50_CZK.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>