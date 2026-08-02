--- v1 (2026-07-31)
+++ v2 (2026-08-02)
@@ -114,56 +114,56 @@
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:hyperlink r:id="rId6">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:drawing>
             <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
               <wp:extent cx="4252913" cy="3189684"/>
               <wp:effectExtent b="0" l="0" r="0" t="0"/>
-              <wp:docPr id="9" name="image12.png"/>
+              <wp:docPr id="9" name="image13.png"/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="image12.png"/>
+                      <pic:cNvPr id="0" name="image13.png"/>
                       <pic:cNvPicPr preferRelativeResize="0"/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId7"/>
                       <a:srcRect b="0" l="0" r="0" t="0"/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4252913" cy="3189684"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect"/>
                       <a:ln/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -290,56 +290,56 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId8">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="1767394" cy="874395"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="13" name="image4.png"/>
+                    <wp:docPr id="13" name="image8.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image4.png"/>
+                            <pic:cNvPr id="0" name="image8.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId9"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="1767394" cy="874395"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -428,56 +428,56 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId10">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="1996440" cy="970996"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="5" name="image8.png"/>
+                    <wp:docPr id="5" name="image7.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image8.png"/>
+                            <pic:cNvPr id="0" name="image7.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId11"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="1996440" cy="970996"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -842,56 +842,56 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId16">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2626043" cy="1262696"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="4" name="image6.png"/>
+                    <wp:docPr id="4" name="image4.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image6.png"/>
+                            <pic:cNvPr id="0" name="image4.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId17"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2626043" cy="1262696"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -980,56 +980,56 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId18">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2752725" cy="1362075"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="11" name="image10.png"/>
+                    <wp:docPr id="11" name="image11.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image10.png"/>
+                            <pic:cNvPr id="0" name="image11.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId19"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2752725" cy="1362075"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1297,56 +1297,56 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId20">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1358900"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="7" name="image7.png"/>
+                    <wp:docPr id="7" name="image9.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image7.png"/>
+                            <pic:cNvPr id="0" name="image9.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId21"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1358900"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1368,56 +1368,56 @@
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId22">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1346200"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="12" name="image9.png"/>
+                    <wp:docPr id="12" name="image6.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image9.png"/>
+                            <pic:cNvPr id="0" name="image6.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId23"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1346200"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1457,56 +1457,56 @@
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId24">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1244600"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="2" name="image3.png"/>
+                    <wp:docPr id="2" name="image12.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image3.png"/>
+                            <pic:cNvPr id="0" name="image12.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId25"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1244600"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1528,56 +1528,56 @@
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId26">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1320800"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="1" name="image13.png"/>
+                    <wp:docPr id="1" name="image5.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image13.png"/>
+                            <pic:cNvPr id="0" name="image5.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId27"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1320800"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1605,56 +1605,56 @@
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId28">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1257300"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="6" name="image5.png"/>
+                    <wp:docPr id="6" name="image3.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image5.png"/>
+                            <pic:cNvPr id="0" name="image3.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId29"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1257300"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1676,56 +1676,56 @@
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:hyperlink r:id="rId30">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1219200"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="8" name="image11.png"/>
+                    <wp:docPr id="8" name="image10.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image11.png"/>
+                            <pic:cNvPr id="0" name="image10.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId31"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1219200"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -2496,51 +2496,51 @@
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:100CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:200CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:500CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:1000CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:2000CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:Czk-_coins_and_banknotes.JPG" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:1_CZK.png" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:5000CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:2_CZK.png" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1JlaI0O7h4GtnAtCG0C7zxTcXZpBmQTS1F4zGv-d11ZE/edit#heading=h.f1sngsckfy14" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:5_CZK.png" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:10_CZK.png" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bs.wikipedia.org/wiki/Datoteka:20_CZK.png" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bs.wikipedia.org/wiki/Datoteka:50_CZK.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:100CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:200CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:500CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:1000CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:2000CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:Czk-_coins_and_banknotes.JPG" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:1_CZK.png" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:5000CZK_obverse.jpg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:2_CZK.png" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1JlaI0O7h4GtnAtCG0C7zxTcXZpBmQTS1F4zGv-d11ZE/edit#heading=h.f1sngsckfy14" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:5_CZK.png" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:10_CZK.png" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bs.wikipedia.org/wiki/Datoteka:20_CZK.png" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bs.wikipedia.org/wiki/Datoteka:50_CZK.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>