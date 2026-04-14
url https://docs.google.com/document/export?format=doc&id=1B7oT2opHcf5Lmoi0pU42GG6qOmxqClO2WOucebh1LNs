--- v2 (2026-03-06)
+++ v3 (2026-04-14)
@@ -869,56 +869,56 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId6">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:i w:val="1"/>
                   <w:iCs w:val="1"/>
                   <w:color w:val="1155cc"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1914525"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="4" name="image3.png"/>
+                    <wp:docPr id="4" name="image2.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image3.png"/>
+                            <pic:cNvPr id="0" name="image2.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7"/>
                             <a:srcRect b="10268" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1914525"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1164,56 +1164,56 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:i w:val="1"/>
                   <w:iCs w:val="1"/>
                   <w:color w:val="1155cc"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1892300"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="3" name="image4.png"/>
+                    <wp:docPr id="3" name="image3.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image4.png"/>
+                            <pic:cNvPr id="0" name="image3.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId11"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1892300"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1305,56 +1305,56 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:i w:val="1"/>
                   <w:iCs w:val="1"/>
                   <w:color w:val="1155cc"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1892300"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="2" name="image2.png"/>
+                    <wp:docPr id="2" name="image4.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image2.png"/>
+                            <pic:cNvPr id="0" name="image4.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId13"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1892300"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1743,51 +1743,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/brothers-boys-children-look-up-2107264/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/children-girl-winter-snow-out-1219359/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1ob3WPBc2PIWuMMfyjF6IDcxuBo1iyfqvtcL5dd9D0rE/edit#heading=h.a60mfavdfhc3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pexels.com/photo/two-yellow-labrador-retriever-puppies-1108099/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/lawn-charming-animals-nature-cat-3371842/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/brothers-boys-children-look-up-2107264/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/children-girl-winter-snow-out-1219359/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1ob3WPBc2PIWuMMfyjF6IDcxuBo1iyfqvtcL5dd9D0rE/edit#heading=h.a60mfavdfhc3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pexels.com/photo/two-yellow-labrador-retriever-puppies-1108099/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/lawn-charming-animals-nature-cat-3371842/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>