--- v3 (2026-04-14)
+++ v4 (2026-05-11)
@@ -869,56 +869,56 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId6">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:i w:val="1"/>
                   <w:iCs w:val="1"/>
                   <w:color w:val="1155cc"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1914525"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="4" name="image2.png"/>
+                    <wp:docPr id="4" name="image4.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image2.png"/>
+                            <pic:cNvPr id="0" name="image4.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId7"/>
                             <a:srcRect b="10268" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1914525"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1164,56 +1164,56 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:i w:val="1"/>
                   <w:iCs w:val="1"/>
                   <w:color w:val="1155cc"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1892300"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="3" name="image3.png"/>
+                    <wp:docPr id="3" name="image2.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image3.png"/>
+                            <pic:cNvPr id="0" name="image2.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId11"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1892300"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1305,56 +1305,56 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:i w:val="1"/>
                   <w:iCs w:val="1"/>
                   <w:color w:val="1155cc"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1892300"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="2" name="image4.png"/>
+                    <wp:docPr id="2" name="image3.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image4.png"/>
+                            <pic:cNvPr id="0" name="image3.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId13"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1892300"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1743,51 +1743,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/brothers-boys-children-look-up-2107264/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/children-girl-winter-snow-out-1219359/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1ob3WPBc2PIWuMMfyjF6IDcxuBo1iyfqvtcL5dd9D0rE/edit#heading=h.a60mfavdfhc3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pexels.com/photo/two-yellow-labrador-retriever-puppies-1108099/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/lawn-charming-animals-nature-cat-3371842/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/brothers-boys-children-look-up-2107264/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/children-girl-winter-snow-out-1219359/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1ob3WPBc2PIWuMMfyjF6IDcxuBo1iyfqvtcL5dd9D0rE/edit#heading=h.a60mfavdfhc3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pexels.com/photo/two-yellow-labrador-retriever-puppies-1108099/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/lawn-charming-animals-nature-cat-3371842/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>