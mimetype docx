--- v4 (2026-05-11)
+++ v5 (2026-06-28)
@@ -1010,56 +1010,56 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:i w:val="1"/>
                   <w:iCs w:val="1"/>
                   <w:color w:val="1155cc"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1892300"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="1" name="image1.png"/>
+                    <wp:docPr id="1" name="image2.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image1.png"/>
+                            <pic:cNvPr id="0" name="image2.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId9"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1892300"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1164,56 +1164,56 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:i w:val="1"/>
                   <w:iCs w:val="1"/>
                   <w:color w:val="1155cc"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:drawing>
                   <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                     <wp:extent cx="2838450" cy="1892300"/>
                     <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                    <wp:docPr id="3" name="image2.png"/>
+                    <wp:docPr id="3" name="image1.png"/>
                     <a:graphic>
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic>
                           <pic:nvPicPr>
-                            <pic:cNvPr id="0" name="image2.png"/>
+                            <pic:cNvPr id="0" name="image1.png"/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId11"/>
                             <a:srcRect b="0" l="0" r="0" t="0"/>
                             <a:stretch>
                               <a:fillRect/>
                             </a:stretch>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="2838450" cy="1892300"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect"/>
                             <a:ln/>
                           </pic:spPr>
                         </pic:pic>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1743,51 +1743,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/brothers-boys-children-look-up-2107264/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/children-girl-winter-snow-out-1219359/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1ob3WPBc2PIWuMMfyjF6IDcxuBo1iyfqvtcL5dd9D0rE/edit#heading=h.a60mfavdfhc3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pexels.com/photo/two-yellow-labrador-retriever-puppies-1108099/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/lawn-charming-animals-nature-cat-3371842/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/brothers-boys-children-look-up-2107264/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/children-girl-winter-snow-out-1219359/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1ob3WPBc2PIWuMMfyjF6IDcxuBo1iyfqvtcL5dd9D0rE/edit#heading=h.a60mfavdfhc3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pexels.com/photo/two-yellow-labrador-retriever-puppies-1108099/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/en/lawn-charming-animals-nature-cat-3371842/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>