--- v1 (2025-12-27)
+++ v2 (2026-10-26)
@@ -1957,229 +1957,132 @@
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">jedna hodina</w:t>
+              <w:t xml:space="preserve">jeden profesor</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">jeden profesor</w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">singular</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b w:val="1"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">singular</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
-            <w:pPr>
-[...95 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -2194,367 +2097,367 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> tady jeden profesor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">plural</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b w:val="1"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">2-4</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dva profesoři</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b w:val="1"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">plural</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dvě knihy</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-              </w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">plural</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">dva profesoři</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">dvě knihy</w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jsou </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tady dva profesoři.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b w:val="1"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">plural</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
-            <w:pPr>
-[...95 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2587,686 +2490,686 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tři knihy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5+</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">quantity words</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> like </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hodně</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mnoho</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">moc</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kolik</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">několik</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">genitive plural</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b w:val="1"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">5+</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b w:val="1"/>
-[...103 lines deleted...]
-              <w:t xml:space="preserve">, etc.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pět studentů</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b w:val="1"/>
-[...10 lines deleted...]
-              </w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">šest hodin</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-              </w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">několik knih</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">pět studentů</w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*singular verb*</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">šest hodin</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">několik knih</w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Je </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tady pět studentů.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b w:val="1"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">*singular verb*</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-              </w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Je </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">šest hodin.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b w:val="1"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">tady pět studentů.</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-[...95 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Na stole </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">j</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">e </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">několik knih.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:ind w:left="270" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:ind w:left="270" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="0" w:footer="720"/>