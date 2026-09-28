--- v0 (2026-08-03)
+++ v1 (2026-09-28)
@@ -50,51 +50,51 @@
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuenca, 24 de marzo de 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mst. Esteban Torres Díaz</w:t>
+        <w:t xml:space="preserve">Dr. David Encalada León</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">VICEDECANO DE LA FACULTAD DE ARTES</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
@@ -112,113 +112,80 @@
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Yo Katherine Pamela Criollo Llivichuzhca,  portador de  la  cédula No. 0150277234, estudiante del 2do ciclo, de la carrera de Diseño de Interiores , me  dirijo a Usted para solicitar la </w:t>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, me  dirijo a Usted para solicitar la </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">matrícula especial</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> en la(s) materia(s): </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="9125.511811023624" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-100.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         </w:tblBorders>
@@ -236,435 +203,435 @@
             <w:gridCol w:w="3870.8984841386196"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Código de NRC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Materia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Grupo-Horario</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1082</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Antropometría y ergonomía</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="d9d9d9" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">G2 11:00 a 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Para esta petición se adjunta documentación que sustente la matrícula especial.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Por su atención favorable a la presente, anticipo mi agradecimiento.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Atentamente,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Katherine Criollo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:cs="Lato" w:eastAsia="Lato" w:hAnsi="Lato"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -681,176 +648,176 @@
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Lato">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Alegreya">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
         <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3415665</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-56513</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2317750" cy="695325"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="image1.jpg"/>
+          <wp:docPr id="5" name="image2.jpg"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.jpg"/>
+                  <pic:cNvPr id="0" name="image2.jpg"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2317750" cy="695325"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
     <w:pPr>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
     <w:pPr>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
     <w:pPr>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:ind w:left="720" w:firstLine="0"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:drawing>
         <wp:inline distB="0" distT="0" distL="0" distR="0">
           <wp:extent cx="1731876" cy="526866"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
-          <wp:docPr id="6" name="image2.jpg"/>
+          <wp:docPr id="6" name="image1.jpg"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image2.jpg"/>
+                  <pic:cNvPr id="0" name="image1.jpg"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1731876" cy="526866"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
@@ -1321,55 +1288,55 @@
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Alegreya-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Alegreya-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Alegreya-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Alegreya-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>