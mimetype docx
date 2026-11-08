--- v0 (2026-08-24)
+++ v1 (2026-11-08)
@@ -1431,50 +1431,55 @@
       <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>