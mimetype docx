--- v0 (2025-11-21)
+++ v1 (2026-07-20)
@@ -25,51 +25,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.8drjlq7heo1h" w:id="0"/>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.pjn6yn7c2wvu" w:id="1"/>
     <w:bookmarkEnd w:id="1"/>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1377483207"/>
+          <w:id w:val="849472090"/>
           <w:tag w:val="goog_rdk_0"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:commentRangeStart w:id="0"/>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-198780</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1152144" cy="1143000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
             <wp:docPr descr="Replace with member seal" id="2" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
@@ -87,74 +87,74 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1152144" cy="1143000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:commentReference w:id="0"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">29.01.03.</w:t>
+        <w:t xml:space="preserve">29.02.01.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">X</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
         <w:tab/>
-        <w:t xml:space="preserve">Information Security</w:t>
+        <w:t xml:space="preserve">Information Security Governance</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
@@ -9398,72 +9398,75 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:color="000000" w:space="1" w:sz="4" w:val="single"/>
         </w:pBdr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:color="000000" w:space="1" w:sz="4" w:val="single"/>
         </w:pBdr>
         <w:ind w:left="540" w:hanging="540"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">System Policy 29.01</w:t>
+          <w:t xml:space="preserve">System Policy 29.02, </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId18">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
-            <w:color w:val="0000ff"/>
+            <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">, Information Resources</w:t>
+          <w:t xml:space="preserve">Information Security</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:color="000000" w:space="1" w:sz="4" w:val="single"/>
         </w:pBdr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
       <w:pPr>
         <w:pBdr>
@@ -9763,63 +9766,63 @@
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:color="000000" w:space="1" w:sz="4" w:val="single"/>
         </w:pBdr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId31">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">System Regulation 29.01.03, </w:t>
+          <w:t xml:space="preserve">System Regulation 29.02.01, </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId32">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">Information Security</w:t>
+          <w:t xml:space="preserve">Information Security Governance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:color="000000" w:space="1" w:sz="4" w:val="single"/>
         </w:pBdr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
       <w:pPr>
         <w:pBdr>
@@ -10385,78 +10388,78 @@
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">29.0</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">1</w:t>
+      <w:t xml:space="preserve">2</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">.0</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">3</w:t>
+      <w:t xml:space="preserve">1</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">.</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
@@ -10477,51 +10480,51 @@
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">1 Information Securit</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">y</w:t>
+      <w:t xml:space="preserve">y Governance</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:tab/>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -13160,51 +13163,51 @@
     <w:pPr>
       <w:numPr>
         <w:numId w:val="58"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="4f81bd"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/32-02.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/33-04.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/33-04.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.tamus.edu/15-05-04.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.tamus.edu/15-05-04.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/21-01-09.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/21-01-09.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/21-01-10.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/21-01-10.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/25-07-03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/29-01-03.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/25-07-03.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statutes.capitol.texas.gov/Docs/GV/htm/GV.2063.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/33-05-02.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/29-01-03.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://texas-sos.appianportalsgov.com/rules-and-meetings?chapter=202&amp;interface=VIEW_TAC&amp;part=10&amp;subchapter=C&amp;title=1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/33-99-14.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statutes.capitol.texas.gov/Docs/GV/htm/GV.2063.htm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/33-05-02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/24-01.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/34-07-02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://texas-sos.appianportalsgov.com/rules-and-meetings?chapter=202&amp;interface=VIEW_TAC&amp;part=10&amp;subchapter=C&amp;title=1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/33-99-14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/29-01.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyber.tamus.edu/policy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/24-01.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/34-07-02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/32-02.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/29-01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/32-02.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/33-04.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/33-04.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.tamus.edu/15-05-04.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policies.tamus.edu/15-05-04.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/21-01-09.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/21-01-09.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/21-01-10.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/21-01-10.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/25-07-03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/29-02-01.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/25-07-03.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statutes.capitol.texas.gov/Docs/GV/htm/GV.2063.htm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/33-05-02.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/29-02-01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://texas-sos.appianportalsgov.com/rules-and-meetings?chapter=202&amp;interface=VIEW_TAC&amp;part=10&amp;subchapter=C&amp;title=1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/33-99-14.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statutes.capitol.texas.gov/Docs/GV/htm/GV.2063.htm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/33-05-02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/24-01.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/34-07-02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://texas-sos.appianportalsgov.com/rules-and-meetings?chapter=202&amp;interface=VIEW_TAC&amp;part=10&amp;subchapter=C&amp;title=1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/33-99-14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/29-02.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyber.tamus.edu/policy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/24-01.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/34-07-02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/32-02.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://policies.tamus.edu/29-02.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13452,51 +13455,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjVAhiQ+qn5q3jy4am/+J4Rm1zR4g==">CgMxLjAaJwoBMBIiCiAIBCocCgtBQUFCdjZNY2k0ZxAIGgtBQUFCdjZNY2k0ZyL+AQoLQUFBQnY2TWNpNGcSzgEKC0FBQUJ2Nk1jaTRnEgtBQUFCdjZNY2k0ZxolCgl0ZXh0L2h0bWwSGFJlcGxhY2Ugd2l0aCBtZW1iZXIgc2VhbCImCgp0ZXh0L3BsYWluEhhSZXBsYWNlIHdpdGggbWVtYmVyIHNlYWwqGyIVMTA5NDc4ODczNzYwMDY0MjU4NjA3KAA4ADDF0pjvpzM4xdKY76czWgxrdGRzcjVjYXo3azhyAiAAeACaAQYIABAAGACqARoSGFJlcGxhY2Ugd2l0aCBtZW1iZXIgc2VhbBjF0pjvpzMgxdKY76czQhBraXgudjUxMnQ0bDA1bG40Mg9pZC44ZHJqbHE3aGVvMWgyD2lkLnBqbjZ5bjdjMnd2dTgAciExeVBTUHlQTW1DRWdrY2ktOWpmN0c3bDJEcngzT3F3SXg=</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgCrxT9M6Lg6v6z2Oj2W5x/MfGOlw==">CgMxLjAaJwoBMBIiCiAIBCocCgtBQUFCdjZNY2k0ZxAIGgtBQUFCdjZNY2k0ZyKJAgoLQUFBQnY2TWNpNGcS1wEKC0FBQUJ2Nk1jaTRnEgtBQUFCdjZNY2k0ZxolCgl0ZXh0L2h0bWwSGFJlcGxhY2Ugd2l0aCBtZW1iZXIgc2VhbCImCgp0ZXh0L3BsYWluEhhSZXBsYWNlIHdpdGggbWVtYmVyIHNlYWwqGyIVMTA5NDc4ODczNzYwMDY0MjU4NjA3KAA4ADDF0pjvpzM4xdKY76czWgxrdGRzcjVjYXo3azhyAiAAeACaAQYIABAAGACqARoSGFJlcGxhY2Ugd2l0aCBtZW1iZXIgc2VhbLABALgBAMgBABjF0pjvpzMgxdKY76czMABCEGtpeC52NTEydDRsMDVsbjQyD2lkLjhkcmpscTdoZW8xaDIPaWQucGpuNnluN2Myd3Z1OAByITF5UFNQeVBNbUNFZ2tjaS05amY3RzdsMkRyeDNPcXdJeA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Nick McLarty</dc:creator>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100500CD619FA9464469704C9F67C2FD1D3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ComplianceAssetId">