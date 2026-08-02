--- v0 (2025-10-09)
+++ v1 (2026-08-02)
@@ -1,128 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/x-font-ttf" Extension="ttf"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:before="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_xbpmu8527wlw" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Microfire LLC Mod-NTC Datasheet</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="80" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_1mfb2kb89y31" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="80" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_5c8t6zbhpadq" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Release Information</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Copyright © 2023 Microfire LLC</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
@@ -146,60 +151,62 @@
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">Creative Commons Attribution-NoDerivatives 4.0 International (CC BY-ND)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="80" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_7mz16pu1fjvk" w:id="3"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Release History</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="9360.0" w:type="dxa"/>
         <w:jc w:val="left"/>
@@ -240,147 +247,153 @@
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Release</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
@@ -498,60 +511,62 @@
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="80" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ts75w4sg8hm2" w:id="4"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal Disclaimer</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">TECHNICAL AND RELIABILITY DATA FOR MICROFIRE LLC PRODUCTS (INCLUDING DATASHEETS) AS MODIFIED FROM TIME TO TIME (“RESOURCES”) ARE PROVIDED BY MICROFIRE LLC "AS IS" AND ANY EXPRESS OR IMPLIED WARRANTIES, INCLUDING, BUT NOT LIMITED TO, THE IMPLIED WARRANTIES OF MERCHANTABILITY AND FITNESS FOR A PARTICULAR PURPOSE ARE DISCLAIMED. TO THE MAXIMUM EXTENT PERMITTED BY APPLICABLE LAW IN NO EVENT SHALL MICROFIRE LLC BE LIABLE FOR ANY DIRECT, INDIRECT, INCIDENTAL, SPECIAL, EXEMPLARY, OR CONSEQUENTIAL DAMAGES (INCLUDING, BUT NOT LIMITED TO, PROCUREMENT OF SUBSTITUTE GOODS OR SERVICES; LOSS OF USE, DATA, OR PROFITS; OR BUSINESS INTERRUPTION) HOWEVER CAUSED AND ON ANY THEORY OF LIABILITY, WHETHER IN CONTRACT, STRICT LIABILITY, OR TORT (INCLUDING NEGLIGENCE OR OTHERWISE) ARISING IN ANY WAY OUT OF THE USE OF THE RESOURCES, EVEN IF ADVISED OF THE POSSIBILITY OF SUCH DAMAGE. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
@@ -615,2058 +630,2242 @@
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="240148074"/>
+        <w:id w:val="-1156958568"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique w:val="1"/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:fldChar w:fldCharType="begin"/>
             <w:instrText xml:space="preserve"> TOC \h \u \z \n \t "Heading 1,1,Heading 2,2,Heading 3,3,Heading 4,4,Heading 5,5,Heading 6,6,"</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_xbpmu8527wlw">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfire LLC Mod-NTC Datasheet</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_5c8t6zbhpadq">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Release Information</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_7mz16pu1fjvk">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Release History</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_ts75w4sg8hm2">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Legal Disclaimer</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_q9h6qwdqfmne">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">About the Mod-NTC Module</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_8obctyhs56ra">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Specification</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_p66r2j2y9e8k">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Pinout</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_75fg8oxik1x9">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Mounting</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_s9l6yuxokrwy">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Operating Conditions</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_l58y375nbmpg">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Specification</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_dtvck5rtfcyq">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Supply</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_qigftdkm9ebj">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Isolation</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_bch2558u1gd1">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Consumption</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_va0newgjvt11">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">I²C Interface</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_vkbuza278li">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Additional Circuitry</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_xxuikzd6clzl">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">I²C Address</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_zcm45697qy7j">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">I²C Write</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_zcm45697qy7j">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">I²C Read</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_44igjritj3of">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Incorporation</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_qy9h8j5hd695">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Power</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_vcy4pl188wzt">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Ground</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_mj3crq2y46df">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Probe Connection</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_tmxs9lz8qdvk">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Considerations</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_o2eoxv3nrogo">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Unused Pins</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_amd5qlq6srkw">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Temperature Measurements</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_9uog83lq06ja">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Details</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_d8t9csz3sc65">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NTC Types</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_9uog83lq06ja">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Calibration</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_ydwg1e3jgw33">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Steinhart-Hart Coefficients</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_hjfh15fyx4r1">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">I²C Interface</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_u57e46v8fk4a">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Registers</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_toh01j7bdm93">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Register Listing</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_kxef4e30l581">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Tasks</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_9f4ux79ikfuj">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Task Listing</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_e87g3fdip4yk">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">MEASURE_TEMP_TASK - Temperature Measurement</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_8hpgbhxuiun9">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Required Registers</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_sjkzp2smtj3l">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Response Parameters</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_nlatlob8htvy">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">BETA_TASK - I²C address change</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_7glncnu4nzxv">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Required Registers</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_1p0t0hwfkgn">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Response Registers</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_rckyygus1td3">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">I2C_TASK - I²C address change</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_i34ydvivopp">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Required Registers</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_phbauk9br30t">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Response Registers</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_yxa0wa2hlvip">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Certificate of Compliance</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_m4rcfjyy1h0b">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">RoHS 3 Directive 2015/863/EU</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_l28qqe692yqy">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Justin Decker</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
@@ -2968,51 +3167,51 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="2755900"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr id="4" name="image6.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image6.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
-                    <a:srcRect b="34" l="0" r="0" t="34"/>
+                    <a:srcRect b="35" l="0" r="0" t="35"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="2755900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
@@ -3119,293 +3318,306 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 1</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Probe 1 input. Provides a connection to either wire of the NTC.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 2</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Probe 2 input. Provides a connection to the other wire of the NTC.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 3</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Not used in this module.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 4</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Not used in this module.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 5</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Not used in this module.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 6</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Not used in this module.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 7</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Not used in this module.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 8</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Not used in this module.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 9</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: I²C SCL. Clock line for I2C interface.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 10</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: I²C SDA. Data line for I2C interface.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 11</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: VIN. 3.3-volt power supply.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 12</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Ground. Ground for the module.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
@@ -3422,88 +3634,89 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The following figure shows the recommended footprint for mounting the module through reflow processes. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">It provides for a Class 1 connection (</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">IPC-A-610G § 8.3.4 Castellated Termination</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">s). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="3035300"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr id="3" name="image4.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
-                    <a:srcRect b="0" l="30" r="30" t="0"/>
+                    <a:srcRect b="0" l="31" r="31" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3035300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
@@ -3572,228 +3785,235 @@
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_s9l6yuxokrwy" w:id="9"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Operating Conditions</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Temperature</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Absolute</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Maximum</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: 85 C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Minimum</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: -40 C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Maximum</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: 50 C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Minimum</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: 10 C</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="1440" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
@@ -3835,77 +4055,79 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Voltage:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Absolute Maximum</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: 5.5 volts</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Absolute Minimum</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: 1.8 volts (3.3 volts is required for proper operation)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
@@ -4197,79 +4419,81 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The I²C interface uses the following pins:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 9 SCL</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: serial clock</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 10 SDA</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: data</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_vkbuza278li" w:id="17"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
@@ -4504,50 +4728,51 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ground</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The module operates at the same ground potential as what </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 11</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Ground is connected to, so a low-impedance connection is needed.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_mj3crq2y46df" w:id="24"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
@@ -4595,228 +4820,236 @@
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Considerations</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 1</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Probe 1 input and </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 2</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Probe 2 input pins should be on their own island plane pour or otherwise isolated by no pour surrounding them. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 1</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Probe 1 input and </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 2</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: Probe 2 input pins should be as short as possible. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If the PCB is 4 or more layers, consider routing </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 1 and Pin 2 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">traces on internal layers to protect the probe input signal from interference. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Avoid routing other traces near </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 1 </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 2</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Flux residue on </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pin 1, Pin 2</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> and at the probe connection must be removed. This is ideally accomplished by using a “no-clean” solder paste, and/or through mechanical means such as an </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ultrasonic bath</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -5097,150 +5330,155 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">SH_calculation</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> _resistance)</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">{</w:t>
               <w:br w:type="textWrapping"/>
               <w:tab/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> logRt = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="0086b3"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">log</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(_resistance);</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> _tempK, _tempC, _tempF;</w:t>
               <w:br w:type="textWrapping"/>
               <w:tab/>
               <w:t xml:space="preserve">_tempK = (</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -5300,50 +5538,51 @@
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">;</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">return</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> _tempC;</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">}</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -5514,192 +5753,200 @@
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Register Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
@@ -7220,50 +7467,51 @@
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Temperature measurement is performed when MEASURE_TEMP_TASK is written to the TASK_REGISTER register. To read the resulting measurement, you would read the TEMP_C_REGISTER, TEMP_F_REGISTER, TEMP_K_REGISTER or RESISTANCE_REGISTER register</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_9f4ux79ikfuj" w:id="37"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -7316,159 +7564,167 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Task Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
@@ -8123,130 +8379,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">TEMP_C_REGISTER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -8263,56 +8525,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">TEMP_F_REGISTER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -8329,56 +8593,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">TEMP_K_REGISTER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -8395,56 +8661,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">RESISTANCE_REGISTER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="efefef" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -8461,56 +8729,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">STATUS_REGISTER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -8526,98 +8796,101 @@
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: no error</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: no probe</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: system error</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_uxpvomdyrx50" w:id="42"/>
       <w:bookmarkEnd w:id="42"/>
@@ -9524,171 +9797,179 @@
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="72.0" w:type="dxa"/>
               <w:left w:w="72.0" w:type="dxa"/>
               <w:bottom w:w="72.0" w:type="dxa"/>
               <w:right w:w="72.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000137">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="1881188" cy="1881188"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                   <wp:docPr id="5" name="image2.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1881188" cy="1881188"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000138">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="e05431"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfire LLC</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000139">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Gungsuh" w:cs="Gungsuh" w:eastAsia="Gungsuh" w:hAnsi="Gungsuh"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">ㅡ</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="200" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Justin Decker, CEO</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">61190 Deronda Ave</w:t>
@@ -9771,50 +10052,51 @@
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="72.0" w:type="dxa"/>
               <w:left w:w="72.0" w:type="dxa"/>
               <w:bottom w:w="72.0" w:type="dxa"/>
               <w:right w:w="72.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013F">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="d44500"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_p4f3lvfon4kg" w:id="51"/>
             <w:bookmarkEnd w:id="51"/>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="3981450" cy="25400"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                   <wp:docPr descr="horizontal line" id="2" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr descr="horizontal line" id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
@@ -9866,60 +10148,62 @@
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">7 May 2021</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000141">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:before="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_yxa0wa2hlvip" w:id="52"/>
             <w:bookmarkEnd w:id="52"/>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Certificate of Compliance</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000142">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_m4rcfjyy1h0b" w:id="53"/>
             <w:bookmarkEnd w:id="53"/>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:color w:val="999999"/>
                 <w:sz w:val="22"/>
@@ -9955,59 +10239,61 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000144">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000145">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Modules</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000146">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -10095,59 +10381,61 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Development Boards</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -10180,59 +10468,61 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Mod-EVAL_ISO</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000150">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="200" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Probes</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000151">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
@@ -10402,60 +10692,62 @@
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="200" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000159">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_l28qqe692yqy" w:id="54"/>
             <w:bookmarkEnd w:id="54"/>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Justin Decker</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="200" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -10564,61 +10856,63 @@
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015D">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015F">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:color w:val="ffffff"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="single"/>
         <w:shd w:fill="e05431" w:val="clear"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:color w:val="ffffff"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="single"/>
         <w:shd w:fill="e05431" w:val="clear"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> Microfire LLC Mod-NTC Datasheet          </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11274,50 +11568,51 @@
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:displayBackgroundShape w:val="1"/>
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -11340,148 +11635,152 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>