--- v1 (2026-08-02)
+++ v2 (2026-09-29)
@@ -630,51 +630,51 @@
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-1156958568"/>
+        <w:id w:val="-1178585147"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique w:val="1"/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:strike w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:u w:val="single"/>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:vertAlign w:val="baseline"/>
             </w:rPr>