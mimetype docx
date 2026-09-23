--- v0 (2026-07-27)
+++ v1 (2026-09-23)
@@ -1,6885 +1,9903 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
-[...17 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="59D255B5" w14:textId="77777777" w:rsidR="00ED71F6" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:ind w:left="851" w:right="843"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:ind w:left="851" w:right="843" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4FA01083" wp14:editId="4AA643DC">
+          <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="leftMargin">
               <wp:posOffset>381000</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="topMargin">
-              <wp:posOffset>-433704</wp:posOffset>
+              <wp:posOffset>-433702</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1478280" cy="1415415"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...3 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
+            <wp:docPr descr="Une image contenant texte, capture d’écran, Graphique, Police&#10;&#10;Description générée automatiquement" id="22" name="image1.png"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png" descr="Une image contenant texte, capture d’écran, Graphique, Police&#10;&#10;Description générée automatiquement"/>
+                    <pic:cNvPr descr="Une image contenant texte, capture d’écran, Graphique, Police&#10;&#10;Description générée automatiquement" id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
-                    <a:srcRect/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1478280" cy="1415415"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                    </a:prstGeom>
+                    <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ireland France</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="678639B1" wp14:editId="23603549">
+          <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5032375</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-64768</wp:posOffset>
+              <wp:posOffset>-64767</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2524125" cy="494665"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...3 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
+            <wp:docPr id="21" name="image2.jpg"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.jpg"/>
+                    <pic:cNvPr id="0" name="image2.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
-                    <a:srcRect/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2524125" cy="494665"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                    </a:prstGeom>
+                    <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752EDEA3" w14:textId="77777777" w:rsidR="00ED71F6" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:ind w:left="851" w:right="843"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:ind w:left="851" w:right="843" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:ind w:left="851" w:right="843"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Business Awards 2026</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:ind w:left="851" w:right="843" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:ind w:left="851" w:right="843" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="ff0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3CE90045" wp14:editId="51BC2D3C">
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="4294967295" distT="4294967295" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>12066</wp:posOffset>
+                  <wp:posOffset>-2220</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>70169</wp:posOffset>
+                  <wp:posOffset>55883</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7552690" cy="28575"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="7581265" cy="57150"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="13" name="Connecteur droit avec flèche 13"/>
-[...1 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:docPr id="15" name=""/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="1569655" y="3780000"/>
                           <a:ext cx="7552690" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln w="28575" cap="flat" cmpd="sng">
+                        <a:ln cap="flat" cmpd="sng" w="28575">
                           <a:solidFill>
                             <a:srgbClr val="002060"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
-                          <a:headEnd type="none" w="sm" len="sm"/>
-                          <a:tailEnd type="none" w="sm" len="sm"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:bodyPr/>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+          <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="4294967295" distT="4294967295" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>12066</wp:posOffset>
+                  <wp:posOffset>-2220</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>70169</wp:posOffset>
+                  <wp:posOffset>55883</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7552690" cy="28575"/>
+                <wp:extent cx="7581265" cy="57150"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="15" name="image19.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image19.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId9"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7581265" cy="57150"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:ind w:left="851" w:right="843" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:ind w:right="843"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>702946</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3175</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6149975" cy="927100"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="18" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="19" name="Shape 19"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2280538" y="3362170"/>
+                          <a:ext cx="6130925" cy="835660"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="275.00000953674316"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="center"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="48"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The Best French Company in Ireland</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="center"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="48"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="40"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Sponsored by</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="center"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="40"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="40"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>702946</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3175</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6149975" cy="927100"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="18" name="image22.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image22.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId9"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6149975" cy="927100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>702946</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>59056</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6149975" cy="668655"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="8" name="Shape 8"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2280538" y="3455198"/>
+                          <a:ext cx="6130925" cy="649605"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="36"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The annual Franco-Irish Business Awards recognising excellence in the economic relationship between Ireland and France</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="36"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>702946</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>59056</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6149975" cy="668655"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="image11.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image11.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId9"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6149975" cy="668655"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2159000</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>61596</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3237865" cy="792480"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="17" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="18" name="Shape 18"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="3736593" y="3393285"/>
+                          <a:ext cx="3218815" cy="773430"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="88"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ENTRY FORM</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="88"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2159000</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>61596</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3237865" cy="792480"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="17" name="image21.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image21.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId9"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3237865" cy="792480"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:ind w:right="843"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="7726"/>
+        </w:tabs>
+        <w:ind w:left="851" w:right="843" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>515621</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>88265</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6659245" cy="2927350"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="5" name="Shape 5"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2025903" y="2325850"/>
+                          <a:ext cx="6640195" cy="2908300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="32"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Please return completed Entry Form to info@franceireland.ie</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="32"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">All information received will be treated in confidence.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Companies who do not provide all the information on this entry form, including financial figures, will be excluded.  </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Please be aware that the content of the Entry Form will be the content by which your application will be judged.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">You may include a PDF file of additional information (max 10 pages) to provide visuals and details on your products and/or services.  The PDF file should not include any links to websites.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:br w:type="textWrapping"/>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Thank you for your nomination.  Award recipients shall be selected by a jury in a 2-step</w:t>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">evaluation process, chaired by Eoin Scott (Company Secretary, France Ireland Chamber of Commerce).</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>515621</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>88265</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6659245" cy="2927350"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="image8.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image8.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId9"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6659245" cy="2927350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:ind w:right="843"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:ind w:right="843"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>147319</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-45717</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7286625" cy="358775"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="6" name="Shape 6"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1712213" y="3610138"/>
+                          <a:ext cx="7267575" cy="339725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="004A82"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="ffffff"/>
+                                <w:sz w:val="32"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Company Details</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="ffffff"/>
+                                <w:sz w:val="32"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>147319</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-45717</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7286625" cy="358775"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="image9.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image9.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId9"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7286625" cy="358775"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>156211</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>32386</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7225030" cy="2657475"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="13" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="14" name="Shape 14"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1743010" y="2460788"/>
+                          <a:ext cx="7205980" cy="2638425"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Name of Company _______________________________________________________________</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Address______________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Confirm that country of registration is France by ticking this box	</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Company registration number: ________________</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Name of CEO ___________________________________________________________________</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Contact for the Awards ___________________________________________________________</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Position ________________________________________________________________________</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Telephone ___________________________Email______________________________________</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Website ________________________________________________________________________</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:br w:type="textWrapping"/>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>156211</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>32386</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7225030" cy="2657475"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="image17.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image17.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7552690" cy="28575"/>
+                          <a:ext cx="7225030" cy="2657475"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383F2B85" w14:textId="77777777" w:rsidR="00ED71F6" w:rsidRDefault="00000000">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3B202C4A" wp14:editId="5C4FF663">
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>707708</wp:posOffset>
+                  <wp:posOffset>5113021</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>7938</wp:posOffset>
+                  <wp:posOffset>110489</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6140450" cy="917575"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="220980" cy="170180"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="11" name="Rectangle 11"/>
-[...1 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:docPr id="16" name=""/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
+                      <wps:cNvPr id="17" name="Shape 17"/>
                       <wps:spPr>
                         <a:xfrm>
-                          <a:off x="2280538" y="3362170"/>
-                          <a:ext cx="6130925" cy="835660"/>
+                          <a:off x="5245035" y="3704435"/>
+                          <a:ext cx="201930" cy="151130"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln cap="flat" cmpd="sng" w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="8000"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5113021</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>110489</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="220980" cy="170180"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="16" name="image20.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image20.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId9"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="220980" cy="170180"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>260986</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>20321</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7049135" cy="979170"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="3" name="Shape 3"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1830958" y="3299940"/>
+                          <a:ext cx="7030085" cy="960120"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="24AD1A55" w14:textId="77777777" w:rsidR="00ED71F6" w:rsidRDefault="00000000">
-[...40 lines deleted...]
-                            </w:pPr>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="17365d"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Business Profile</w:t>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">	</w:t>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:br w:type="textWrapping"/>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Describe your business in general. Include information in the table below on annual turnover, profit, and employees in the last two years (2024 &amp; 2025) and projecting to 2026 </w:t>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">(200 words). If you are a subsidiary of a larger group please fill in Group figures and if a stand-alone company please fill in figures for French Company.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+                      <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+          <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>707708</wp:posOffset>
+                  <wp:posOffset>260986</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>7938</wp:posOffset>
+                  <wp:posOffset>20321</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6140450" cy="917575"/>
+                <wp:extent cx="7049135" cy="979170"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="image6.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image6.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId9"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7049135" cy="979170"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="9269.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="704.0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="960"/>
+        <w:gridCol w:w="300"/>
+        <w:gridCol w:w="2320"/>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="1900"/>
+        <w:gridCol w:w="480"/>
+        <w:gridCol w:w="960"/>
+        <w:gridCol w:w="960"/>
+        <w:gridCol w:w="989"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="960"/>
+            <w:gridCol w:w="300"/>
+            <w:gridCol w:w="2320"/>
+            <w:gridCol w:w="400"/>
+            <w:gridCol w:w="1900"/>
+            <w:gridCol w:w="480"/>
+            <w:gridCol w:w="960"/>
+            <w:gridCol w:w="960"/>
+            <w:gridCol w:w="989"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="315" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forecast</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="315" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Group</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           French Company</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="315" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  (Tick box for information supplied)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Turnover</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="315" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EBIT</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="315" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="315" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Employee Numbers</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+      <w:pPr>
+        <w:ind w:right="567"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>245110</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>122555</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7080885" cy="2375535"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="10" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="11" name="Shape 11"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1830958" y="2617633"/>
+                          <a:ext cx="7030085" cy="2324735"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln cap="flat" cmpd="sng" w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="395E89"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>245110</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>122555</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7080885" cy="2375535"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="10" name="image14.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image14.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId9"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7080885" cy="2375535"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1f3864"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="1f3864"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description of business in general:</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>299086</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>165736</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6990080" cy="7221855"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="12" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="13" name="Shape 13"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1860485" y="178598"/>
+                          <a:ext cx="6971030" cy="7202805"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="1f3864"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Financial Success</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="1f3864"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Demonstrate the overall growth in sales/profitability, and development of business activity in Ireland (Years 2024, 2025 and projected 2026)   (</w:t>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">100 words</w:t>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="720" w:right="0" w:firstLine="720"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Indicate level of investment committed to the Irish market (employees, external consultants, office space....)     (</w:t>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">100 words</w:t>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>299086</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>165736</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6990080" cy="7221855"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="12" name="image16.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image16.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId9"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6990080" cy="7221855"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>283210</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-172083</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7021830" cy="7112000"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="14" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="15" name="Shape 15"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1860485" y="249400"/>
+                          <a:ext cx="6971030" cy="7061200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln cap="flat" cmpd="sng" w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="395E89"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>283210</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-172083</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7021830" cy="7112000"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="14" name="image18.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image18.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId9"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7021830" cy="7112000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>245110</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>147955</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7021830" cy="5643880"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="4" name="Shape 4"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1860485" y="1612110"/>
+                          <a:ext cx="6971030" cy="4335780"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln cap="flat" cmpd="sng" w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="395E89"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>245110</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>147955</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7021830" cy="5643880"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="image7.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image7.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId9"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7021830" cy="5643880"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>251461</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>139701</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6999605" cy="6767830"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="7" name="Shape 7"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1855723" y="405610"/>
+                          <a:ext cx="6980555" cy="6748780"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="0"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="1f3864"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Innovation</w:t>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:br w:type="textWrapping"/>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Describe the unique selling proposition of your product/service that has secured your success on the Irish market </w:t>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">(200 words)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>251461</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>139701</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6999605" cy="6767830"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="image10.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image10.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId9"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6999605" cy="6767830"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>325288</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-108414</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6942455" cy="8483600"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="2" name="Shape 2"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1879535" y="0"/>
+                          <a:ext cx="6932930" cy="7560000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="1f3864"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Employment – Current and Future</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="1f3864"/>
+                                <w:sz w:val="28"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Present the employment strategy of your company into the future, supported by employment figures in France and Ireland, and a general overview of the employment policy</w:t>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (200 words)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Demonstrate that the company is a high-quality employer (working environment, employment benefits, HR management) </w:t>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">(100 words)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="567.0000076293945" w:right="0" w:firstLine="567.0000076293945"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Demonstrate that the employment between France and Ireland has increased positively from the viewpoint of both countries </w:t>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">(100 words)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="both"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>325288</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-108414</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6942455" cy="8483600"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="image5.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image5.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId9"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6942455" cy="8483600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>323476</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-119715</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6974205" cy="8595360"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="9" name="Shape 9"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1871598" y="0"/>
+                          <a:ext cx="6948805" cy="7560000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln cap="flat" cmpd="sng" w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="395E89"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>323476</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-119715</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6974205" cy="8595360"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="image12.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image12.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId9"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6974205" cy="8595360"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="5115"/>
+        </w:tabs>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>310029</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-141977</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6974205" cy="4197985"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="11" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="12" name="Shape 12"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="1871598" y="1693708"/>
+                          <a:ext cx="6948805" cy="4172585"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln cap="flat" cmpd="sng" w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="395E89"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>310029</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-141977</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6974205" cy="4197985"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="image15.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image15.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6140450" cy="917575"/>
+                          <a:ext cx="6974205" cy="4197985"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...49 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="02AC1633" wp14:editId="1EDC5B07">
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>707708</wp:posOffset>
+                  <wp:posOffset>479332</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>63818</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6140450" cy="659130"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="6006913" cy="601756"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="18" name="Rectangle 18"/>
-[...1 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:docPr id="9" name=""/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
+                      <wps:cNvPr id="10" name="Shape 10"/>
                       <wps:spPr>
                         <a:xfrm>
-                          <a:off x="2280538" y="3455198"/>
-                          <a:ext cx="6130925" cy="649605"/>
+                          <a:off x="2347306" y="3483885"/>
+                          <a:ext cx="5997388" cy="592231"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6728EE50" w14:textId="77777777" w:rsidR="00ED71F6" w:rsidRDefault="00000000">
-[...16 lines deleted...]
-                            </w:pPr>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="1f497d"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Corporate Social Responsibility</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="1f497d"/>
+                                <w:sz w:val="24"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="0"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="21"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Describe your Company’s commitment to CSR </w:t>
+                            </w:r>
+                            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                                <w:b w:val="1"/>
+                                <w:i w:val="1"/>
+                                <w:smallCaps w:val="0"/>
+                                <w:strike w:val="0"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="21"/>
+                                <w:vertAlign w:val="baseline"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">(200 words)</w:t>
+                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+                      <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+          <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>707708</wp:posOffset>
+                  <wp:posOffset>479332</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>63818</wp:posOffset>
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6140450" cy="659130"/>
-[...893 lines deleted...]
-                <wp:extent cx="211455" cy="160655"/>
+                <wp:extent cx="6006913" cy="601756"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="image13.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image13.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="211455" cy="160655"/>
+                          <a:ext cx="6006913" cy="601756"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC4A9C7" w14:textId="77777777" w:rsidR="00ED71F6" w:rsidRDefault="00ED71F6"/>
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0F0CFB01" wp14:editId="00060A7E">
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>265748</wp:posOffset>
+                  <wp:posOffset>311785</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>25083</wp:posOffset>
+                  <wp:posOffset>41275</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7039610" cy="969645"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="6974205" cy="4197985"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="6" name="Rectangle 6"/>
-[...1 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:docPr id="20" name=""/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
+                      <wps:cNvPr id="21" name="Shape 21"/>
                       <wps:spPr>
                         <a:xfrm>
-                          <a:off x="1830958" y="3299940"/>
-                          <a:ext cx="7030085" cy="960120"/>
+                          <a:off x="1884298" y="1706408"/>
+                          <a:ext cx="6923405" cy="4147185"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln>
-                          <a:noFill/>
+                        <a:ln cap="flat" cmpd="sng" w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="395E89"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="39CF49DD" w14:textId="77777777" w:rsidR="00ED71F6" w:rsidRDefault="00000000">
-[...82 lines deleted...]
-                            <w:pPr>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+          <mc:Fallback>
             <w:drawing>
               <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>265748</wp:posOffset>
+                  <wp:posOffset>311785</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>25083</wp:posOffset>
+                  <wp:posOffset>41275</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7039610" cy="969645"/>
+                <wp:extent cx="6974205" cy="4197985"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="6" name="image10.png"/>
+                <wp:docPr id="20" name="image24.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image10.png"/>
+                        <pic:cNvPr id="0" name="image24.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7039610" cy="969645"/>
+                          <a:ext cx="6974205" cy="4197985"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340DEAA0" w14:textId="77777777" w:rsidR="00ED71F6" w:rsidRDefault="00ED71F6"/>
-[...1465 lines deleted...]
-          <w:color w:val="1F3864"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1f3864"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:color w:val="1F3864"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="1f3864"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sustainability</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Describe your Company's commitment to sustainability, including climate action </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(200 words)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="1200"/>
+        </w:tabs>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="1410"/>
+        </w:tabs>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C4E0B2" w14:textId="77777777" w:rsidR="00ED71F6" w:rsidRDefault="00ED71F6">
-[...2559 lines deleted...]
-      <w:pgMar w:top="1135" w:right="0" w:bottom="1440" w:left="0" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:sectPr>
+      <w:headerReference r:id="rId10" w:type="default"/>
+      <w:footerReference r:id="rId11" w:type="default"/>
+      <w:pgSz w:h="16840" w:w="11900" w:orient="portrait"/>
+      <w:pgMar w:bottom="1440" w:top="1135" w:left="0" w:right="0" w:header="0" w:footer="0"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...46 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Calibri"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09780BF2" w14:textId="77777777" w:rsidR="00ED71F6" w:rsidRDefault="00000000">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4320"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="3293571F" wp14:editId="59820100">
+        <wp:inline distB="0" distT="0" distL="114300" distR="114300">
           <wp:extent cx="7566660" cy="1123315"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...2 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:docPr id="24" name="image4.jpg"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image4.jpg"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect/>
+                  <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7566660" cy="1123315"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                  </a:prstGeom>
+                  <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:noProof/>
+        <w:rtl w:val="0"/>
       </w:rPr>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6B6D3470" wp14:editId="5781ABEA">
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>1195388</wp:posOffset>
+                <wp:posOffset>1190626</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>190818</wp:posOffset>
+                <wp:posOffset>186056</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4640580" cy="768985"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="4650105" cy="778510"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="Rectangle 1"/>
-[...1 lines deleted...]
-              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <wp:docPr id="19" name=""/>
+              <a:graphic>
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
+                    <wps:cNvPr id="20" name="Shape 20"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="3030473" y="3400270"/>
                         <a:ext cx="4631055" cy="759460"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7D8064EA" w14:textId="77777777" w:rsidR="00ED71F6" w:rsidRDefault="00000000">
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                           <w:pPr>
+                            <w:spacing w:after="0" w:before="0" w:line="240"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                            <w:t>France Ireland Chamber of Commerce</w:t>
+                            <w:t xml:space="preserve">France Ireland Chamber of Commerce</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="41AC6D01" w14:textId="77777777" w:rsidR="00ED71F6" w:rsidRDefault="00000000">
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                           <w:pPr>
+                            <w:spacing w:after="0" w:before="0" w:line="240"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                            <w:t>Email:  HYPERLINK "</w:t>
                           </w:r>
-                          <w:proofErr w:type="spellStart"/>
-                          <w:r>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                            <w:t>mailto:info@franceireland.ie</w:t>
+                            <w:t xml:space="preserve">Email:  HYPERLINK "mailto:info@franceireland.ie" </w:t>
                           </w:r>
-                          <w:proofErr w:type="spellEnd"/>
-                          <w:r>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...8 lines deleted...]
-                              <w:color w:val="0000FF"/>
+                              <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="0000ff"/>
                               <w:sz w:val="16"/>
                               <w:u w:val="single"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                            <w:t>info@franceireland.ie</w:t>
+                            <w:t xml:space="preserve">info@franceireland.ie</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="0EDE8CEB" w14:textId="77777777" w:rsidR="00ED71F6" w:rsidRDefault="00000000">
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                           <w:pPr>
+                            <w:spacing w:after="0" w:before="0" w:line="240"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="0000ff"/>
+                              <w:sz w:val="16"/>
+                              <w:u w:val="single"/>
+                              <w:vertAlign w:val="baseline"/>
+                            </w:rPr>
+                          </w:r>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
+                              <w:vertAlign w:val="baseline"/>
                             </w:rPr>
-                            <w:t>Website: www.franceireland.ie</w:t>
+                            <w:t xml:space="preserve">Website: www.franceireland.ie</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="0AD0C6C7" w14:textId="77777777" w:rsidR="00ED71F6" w:rsidRDefault="00ED71F6">
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                           <w:pPr>
+                            <w:spacing w:after="0" w:before="0" w:line="240"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:vertAlign w:val="baseline"/>
+                            </w:rPr>
+                          </w:r>
                         </w:p>
-                        <w:p w14:paraId="066664A3" w14:textId="77777777" w:rsidR="00ED71F6" w:rsidRDefault="00ED71F6">
+                        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
                           <w:pPr>
+                            <w:spacing w:after="0" w:before="0" w:line="240"/>
+                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                            <w:jc w:val="left"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:b w:val="0"/>
+                              <w:i w:val="0"/>
+                              <w:smallCaps w:val="0"/>
+                              <w:strike w:val="0"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                              <w:vertAlign w:val="baseline"/>
+                            </w:rPr>
+                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+                    <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+        <mc:Fallback>
           <w:drawing>
             <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>1195388</wp:posOffset>
+                <wp:posOffset>1190626</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>190818</wp:posOffset>
+                <wp:posOffset>186056</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4640580" cy="768985"/>
+              <wp:extent cx="4650105" cy="778510"/>
               <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="image5.png"/>
+              <wp:docPr id="19" name="image23.png"/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="image5.png"/>
+                      <pic:cNvPr id="0" name="image23.png"/>
                       <pic:cNvPicPr preferRelativeResize="0"/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId2"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4640580" cy="768985"/>
+                        <a:ext cx="4650105" cy="778510"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect"/>
                       <a:ln/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42CE6638" w14:textId="290E9037" w:rsidR="00ED71F6" w:rsidRDefault="00000000">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4320"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8640"/>
       </w:tabs>
-      <w:ind w:left="-1560" w:right="-1383"/>
+      <w:ind w:left="-1560" w:right="-1383" w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="61B2CFE2" wp14:editId="23DDFB80">
+        <wp:inline distB="0" distT="0" distL="114300" distR="114300">
           <wp:extent cx="7725410" cy="1209675"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...2 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:docPr id="23" name="image3.jpg"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image2.jpg"/>
+                  <pic:cNvPr id="0" name="image3.jpg"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect/>
+                  <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7725410" cy="1209675"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                  </a:prstGeom>
+                  <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-[...8 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...19 lines deleted...]
-  <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{DF9F0460-9E2D-DF42-AD5B-EEE5EA889527}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-GB" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        <w:lang w:val="en_GB"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr/>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...379 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre1">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
-[...37 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Titre">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="10"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="120"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sous-titre">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="11"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+  <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...40 lines deleted...]
-    <w:rsid w:val="00872049"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -7162,93 +10180,63 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi7A8mcYCN5oCcGVyOtysu7kVDO1A==">CgMxLjA4AHIhMUhOalhUOUQ2QXlDWTVELWx5OHRZQmVfdjdfRGxWLWF3</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mipZbHHS/yIKm0ZjPQeRlmpwZ4Z0g==">CgMxLjA4AHIhMXhCSGE5cDlQSEtzWTgyNkRZTGJkLWV5c2phVmVCYWsx</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...28 lines deleted...]
-</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr>MediaServiceImageTags</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="lcf76f155ced4ddcb4097134ff3c332f">
     <vt:lpwstr>lcf76f155ced4ddcb4097134ff3c332f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxCatchAll">
     <vt:lpwstr>TaxCatchAll</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="display_urn:schemas-microsoft-com:office:office#SharedWithUsers">
     <vt:lpwstr>Lea Biagi</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SharedWithUsers">
     <vt:lpwstr>23;#Lea Biagi</vt:lpwstr>
   </property>
 </Properties>
 </file>