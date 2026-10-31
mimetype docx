--- v0 (2026-07-14)
+++ v1 (2026-10-31)
@@ -1,2644 +1,1396 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-[...12 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="aa"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="9016.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="9016"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="008B18C9" w14:paraId="177DC5C4" w14:textId="77777777" w:rsidTr="008B18C9">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4CB176AD" w14:textId="5B01313F" w:rsidR="008B18C9" w:rsidRPr="001776F6" w:rsidRDefault="00587DD3" w:rsidP="001776F6">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
             <w:pPr>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:color w:val="EE0000"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ee0000"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="28"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:color w:val="EE0000"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="ee0000"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="28"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> !!</w:t>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">!! 파일명을 먼저 변경해주시기 바랍니다 !!</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71736AF8" w14:textId="73DB98F6" w:rsidR="00530234" w:rsidRPr="00530234" w:rsidRDefault="00530234" w:rsidP="00530234">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
             <w:pPr>
-              <w:pStyle w:val="a6"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:ind w:left="448"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="448" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:cs="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00530234">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:cs="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>1개 문항당 1개 파일을 생성해주세요.</w:t>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1개 문항당 1개 파일을 생성해주세요.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DA2BEC7" w14:textId="46599755" w:rsidR="008B18C9" w:rsidRPr="00530234" w:rsidRDefault="00530234" w:rsidP="00530234">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
             <w:pPr>
-              <w:pStyle w:val="a6"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:ind w:left="448"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="448" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:cs="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic" w:cs="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...17 lines deleted...]
-              <w:t>…</w:t>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[예] 첨삭신청_홍길동_0월00일_1, 첨삭신청_홍길동_0월00일_2, 첨삭신청_홍길동_0월00일_3…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73A72741" w14:textId="7BF1AEC5" w:rsidR="008B18C9" w:rsidRDefault="008B18C9" w:rsidP="00470759">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="32"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="aa"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="Table2"/>
+        <w:tblW w:w="9014.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="5046"/>
         <w:gridCol w:w="1984"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="1984"/>
+            <w:gridCol w:w="5046"/>
+            <w:gridCol w:w="1984"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00470759" w14:paraId="16389881" w14:textId="77777777" w:rsidTr="00470759">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="850"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="870" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52937E2A" w14:textId="0DFE7238" w:rsidR="00FD3FF9" w:rsidRDefault="00470759" w:rsidP="00470759">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
             <w:pPr>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="32"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="32"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75708E54" wp14:editId="0835A317">
-[...6 lines deleted...]
-                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:inline distB="0" distT="0" distL="0" distR="0">
+                  <wp:extent cx="1114417" cy="291235"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="1" name="image1.jpg"/>
+                  <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837894775" name="그림 837894775"/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="0" name="image1.jpg"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
-                        <pic:blipFill rotWithShape="1">
-[...7 lines deleted...]
-                          <a:srcRect t="26779" b="26779"/>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7"/>
+                          <a:srcRect b="26779" l="0" r="0" t="26779"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1114417" cy="291235"/>
                           </a:xfrm>
-                          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-                          </a:extLst>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-          </w:p>
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> 자소서 첨삭 초안</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0456EFC2" w14:textId="77777777" w:rsidR="00FD3FF9" w:rsidRDefault="00FD3FF9" w:rsidP="00470759">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="32"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">취코 자소서 첨삭 초안</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="237D59D6" w14:textId="77777777" w:rsidR="008B18C9" w:rsidRDefault="008B18C9" w:rsidP="00470759">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="32"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="32"/>
-[...64 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[필수] 완성본 받으실 이메일 주소 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[필수] 이름 / 학교 :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">[필수] 지원직무 : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622A1A01" w14:textId="703F5CBC" w:rsidR="008B18C9" w:rsidRDefault="008B18C9" w:rsidP="008B18C9">
-[...10 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">[필수] 글자수 : 최대 </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B18C9">
-[...27 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="0432ff"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">000</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">자</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="d9d9d9"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">[필수] 자소서 문항 : </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B18C9">
-[...82 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="bfbfbf"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(예시 : 직무 역량을 개발하기 위해 준비한 내용을 작성해주세요.)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[필수] 희망회사 : 특정회사명 또는 모든 회사 지원용</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(선택입력) 지원공고 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">자소서 초안 : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D5FC0E" w14:textId="77777777" w:rsidR="008D56E3" w:rsidRDefault="008D56E3" w:rsidP="008B18C9">
-[...61 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="1440" w:top="1701" w:left="1440" w:right="1440" w:header="851" w:footer="992"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...19 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Malgun Gothic"/>
+  <w:font w:name="Arial"/>
+  <w:font w:name="Noto Sans Symbols">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...58 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="C742A66A">
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cstheme="minorBidi" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="Malgun Gothic" w:cs="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="◆"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2120" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2560" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3000" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="◆"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="◆"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4760" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...301 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="2076470077">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...19 lines deleted...]
-  </w:endnotePr>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:defaultTabStop w:val="720"/>
   <w:compat>
-    <w:spaceForUL/>
-[...11 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...60 lines deleted...]
-  <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{30537D1E-7E7E-4D4A-AA0A-C83F91614331}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
+        <w:rFonts w:ascii="Malgun Gothic" w:cs="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic"/>
         <w:sz w:val="22"/>
-        <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...379 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...17 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:ascii="Malgun Gothic" w:cs="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-[...6 lines deleted...]
-    <w:rsid w:val="009D332E"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="160" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:ascii="Malgun Gothic" w:cs="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="a"/>
-[...6 lines deleted...]
-    <w:rsid w:val="009D332E"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="160" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:ascii="Malgun Gothic" w:cs="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="a"/>
-[...6 lines deleted...]
-    <w:rsid w:val="009D332E"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="80" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:ascii="Malgun Gothic" w:cs="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="a"/>
-[...6 lines deleted...]
-    <w:rsid w:val="009D332E"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...3 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="80" w:lineRule="auto"/>
+      <w:ind w:left="100"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:ascii="Malgun Gothic" w:cs="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="a"/>
-[...6 lines deleted...]
-    <w:rsid w:val="009D332E"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...3 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="80" w:lineRule="auto"/>
+      <w:ind w:left="200"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:ascii="Malgun Gothic" w:cs="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
-[...8 lines deleted...]
-    <w:rsid w:val="009D332E"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...3 lines deleted...]
-      <w:outlineLvl w:val="6"/>
+      <w:spacing w:after="80" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:ascii="Malgun Gothic" w:cs="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="8">
-[...8 lines deleted...]
-    <w:rsid w:val="009D332E"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...3 lines deleted...]
-      <w:outlineLvl w:val="7"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...74 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:ascii="Malgun Gothic" w:cs="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic"/>
+      <w:color w:val="595959"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="3Char">
-[...91 lines deleted...]
-    <w:rsid w:val="009D332E"/>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:spacing w:after="80"/>
-[...169 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="0" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblBorders>
-[...6 lines deleted...]
-      </w:tblBorders>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
-[...5 lines deleted...]
-    <w:rsid w:val="007A2213"/>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...27 lines deleted...]
-    <w:rsid w:val="007A2213"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="맑은 고딕" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="맑은 고딕" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</cp:coreProperties>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miZnPkfv/B7hIMmhNTzNEb+jnST9w==">CgMxLjA4AHIhMXdyZjc0SDlfUm10SEpZVmtKUHVkZGI4cUpVRWk5RjAy</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>