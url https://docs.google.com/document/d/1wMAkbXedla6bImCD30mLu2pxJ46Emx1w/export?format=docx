--- v1 (2026-02-14)
+++ v2 (2026-04-09)
@@ -1,29 +1,28 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
@@ -319,95 +318,143 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Received:  xxx. Accepted: xxx. Published: xxx</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F39FAEC" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F39FAEC" w14:textId="51E448F7" w:rsidR="00FE0F41" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Abstract:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Insert abstract text here. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>((Abstracts should be 250 to 300 words in length excluding spaces. Please ensure your abstract is written so that it can be regarded as a single entity, such as in abstracting services. Background and research objective should be clearly described. Methods are briefly explained and the main finding(s) need to be stated. Novelty of approach and/or finding(S) is properly highlighted. Abstract is a summary of the conclusion. Significance of the finding and immediate perspective or future works are suggested.))</w:t>
+        <w:t xml:space="preserve">((Abstracts should be 250 to 300 words in length excluding spaces. Please ensure your abstract is written so </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3742">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it can be treated as a single entity, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as in abstracting services. Background and research objective should be clearly described. Methods are briefly </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3742">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>described, and the main finding(s) are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stated. Novelty of approach and/or finding(S) is properly highlighted. </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3742">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>An abstract</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a summary of the conclusion. Significance of the finding and immediate perspective or future works are suggested.))</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5BEFCD" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
@@ -457,61 +504,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>keyword 1; keyword 2; keyword 3; keyword 4; keyword 5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F117DCB" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00FE0F41">
+    <w:p w14:paraId="392F0FBE" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00FE0F41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00FE0F41">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F117DCB" w14:textId="77777777" w:rsidR="000B3742" w:rsidRDefault="000B3742">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="000B3742">
           <w:headerReference w:type="even" r:id="rId7"/>
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:headerReference w:type="first" r:id="rId10"/>
           <w:footerReference w:type="first" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="992" w:right="992" w:bottom="992" w:left="992" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D13BDA5" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1052,76 +1111,112 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Figure 1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Figure Caption.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF480F3" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5FF480F3" w14:textId="2E8FB7F1" w:rsidR="00FE0F41" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>((how to set the chart is to double-click the cart. Then follow the following path: Chart Design -&gt; Quick Layout -&gt; Layout 7))</w:t>
+        <w:t>((</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3742">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ow to set the chart is to double-click the c</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3742">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>art. Then follow the following path: Chart Design -&gt; Quick Layout -&gt; Layout 7))</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4203DEB7" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00FE0F41">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2983F6A9" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -2478,108 +2573,101 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A4FD88A" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00FE0F41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FE0F41">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="992" w:right="992" w:bottom="992" w:left="992" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:num="2" w:space="720" w:equalWidth="0">
         <w:col w:w="4818" w:space="284"/>
         <w:col w:w="4818" w:space="0"/>
       </w:cols>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A36CEFB" w14:textId="77777777" w:rsidR="00C65A00" w:rsidRDefault="00C65A00">
+    <w:p w14:paraId="5F0268E2" w14:textId="77777777" w:rsidR="000148AB" w:rsidRDefault="000148AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30A1BC1F" w14:textId="77777777" w:rsidR="00C65A00" w:rsidRDefault="00C65A00">
+    <w:p w14:paraId="65C206E5" w14:textId="77777777" w:rsidR="000148AB" w:rsidRDefault="000148AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{48709A30-3C59-47B2-BD41-1B50185D6CCA}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{99FEA958-66FB-4DFD-8895-880413DBF5C5}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{3D95E817-4AF1-4233-857A-8817E21E9015}"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{E18A7966-BF4D-493E-8E51-E1A68ADFF731}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId7" w:fontKey="{8661E595-D4B1-408A-9F6D-0DFDDAFDCA5B}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56C18279" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
@@ -2731,51 +2819,51 @@
         <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> K. D. A. Ningtryas, M. Muchlis, and I. P. P. Harahap, “Enhancing Student Outcomes in Acid-Base Titration Through Assessment for Learning”, </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>J. Pijar.MIPA</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">, vol. 20, no. 2, pp. 223–228, Mar. 2025. </w:t>
     </w:r>
     <w:hyperlink r:id="rId1">
-      <w:r>
+      <w:r w:rsidR="00FE0F41">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://doi.org/10.29303/jpm.v20i2.7433</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="232FF7F1" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
@@ -3179,114 +3267,98 @@
                       </w:rPr>
                       <w:t>UPT Mataram University Press</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="0C7DA443" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00FE0F41">
                     <w:pPr>
                       <w:spacing w:line="275" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74D5D0BB" w14:textId="77777777" w:rsidR="00C65A00" w:rsidRDefault="00C65A00">
+    <w:p w14:paraId="7C53FEAF" w14:textId="77777777" w:rsidR="000148AB" w:rsidRDefault="000148AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54AFA115" w14:textId="77777777" w:rsidR="00C65A00" w:rsidRDefault="00C65A00">
+    <w:p w14:paraId="6BEBB763" w14:textId="77777777" w:rsidR="000148AB" w:rsidRDefault="000148AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D735359" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00FE0F41">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1708AA7B" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00FE0F41">
-[...14 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a0"/>
       <w:tblW w:w="10065" w:type="dxa"/>
       <w:tblInd w:w="-142" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4859"/>
       <w:gridCol w:w="5206"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FE0F41" w14:paraId="0A095205" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4859" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4280DD57" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
@@ -3373,66 +3445,50 @@
   </w:tbl>
   <w:p w14:paraId="229C35F4" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00FE0F41">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0BD913C5" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00FE0F41">
-[...14 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a1"/>
       <w:tblW w:w="10207" w:type="dxa"/>
       <w:tblInd w:w="-142" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:insideH w:val="nil"/>
         <w:insideV w:val="nil"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5387"/>
       <w:gridCol w:w="4820"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FE0F41" w14:paraId="542B2718" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="136"/>
       </w:trPr>
       <w:tc>
@@ -3561,96 +3617,110 @@
   <w:p w14:paraId="4EB48F94" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00FE0F41">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE0F41"/>
+    <w:rsid w:val="000148AB"/>
+    <w:rsid w:val="000B3742"/>
+    <w:rsid w:val="001C7FCD"/>
+    <w:rsid w:val="00306CCE"/>
+    <w:rsid w:val="00353753"/>
+    <w:rsid w:val="003C38A1"/>
+    <w:rsid w:val="003F4478"/>
+    <w:rsid w:val="00470531"/>
     <w:rsid w:val="00771D2D"/>
+    <w:rsid w:val="007A52B6"/>
+    <w:rsid w:val="00AA0B55"/>
     <w:rsid w:val="00B91205"/>
     <w:rsid w:val="00C65A00"/>
+    <w:rsid w:val="00E30E13"/>
+    <w:rsid w:val="00F529D3"/>
     <w:rsid w:val="00FE0F41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="29609D7A"/>
   <w15:docId w15:val="{DD996B9D-3A3C-481A-B8F3-41F0C3726FCA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="id" w:eastAsia="en-ID" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -4613,59 +4683,58 @@
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29303/jpm.v20i2.7433" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -4946,59 +5015,74 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhHnrcHKsfVQUh2RpZom+OoKlI9DQ==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGw4AHIhMXdNQWtiWGVkbGE2YkltQ0QzMG1MdTJweEo0NkVteDF3</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3130</Characters>
+  <Pages>1</Pages>
+  <Words>547</Words>
+  <Characters>3119</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
+  <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3671</CharactersWithSpaces>
+  <CharactersWithSpaces>3659</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Riska Dia Sapitri Irawan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>7f67469b-e45a-4f5e-b02b-9b74dc55f2cf</vt:lpwstr>
   </property>
 </Properties>
 </file>