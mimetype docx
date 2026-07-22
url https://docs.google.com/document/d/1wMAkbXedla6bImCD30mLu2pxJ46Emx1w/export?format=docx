--- v2 (2026-04-09)
+++ v3 (2026-07-22)
@@ -318,95 +318,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Received:  xxx. Accepted: xxx. Published: xxx</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F39FAEC" w14:textId="51E448F7" w:rsidR="00FE0F41" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F39FAEC" w14:textId="54D22F3F" w:rsidR="00FE0F41" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Abstract:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Insert abstract text here. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">((Abstracts should be 250 to 300 words in length excluding spaces. Please ensure your abstract is written so </w:t>
+        <w:t>((Abstracts should be 2</w:t>
+      </w:r>
+      <w:r w:rsidR="001D684F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 to 300 words in length excluding spaces. Please ensure your abstract is written so </w:t>
       </w:r>
       <w:r w:rsidR="000B3742">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">it can be treated as a single entity, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">as in abstracting services. Background and research objective should be clearly described. Methods are briefly </w:t>
       </w:r>
       <w:r w:rsidR="000B3742">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>described, and the main finding(s) are</w:t>
       </w:r>
@@ -2573,61 +2589,61 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A4FD88A" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00FE0F41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FE0F41">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="992" w:right="992" w:bottom="992" w:left="992" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:num="2" w:space="720" w:equalWidth="0">
         <w:col w:w="4818" w:space="284"/>
         <w:col w:w="4818" w:space="0"/>
       </w:cols>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F0268E2" w14:textId="77777777" w:rsidR="000148AB" w:rsidRDefault="000148AB">
+    <w:p w14:paraId="59F3AE6E" w14:textId="77777777" w:rsidR="007944BE" w:rsidRDefault="007944BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65C206E5" w14:textId="77777777" w:rsidR="000148AB" w:rsidRDefault="000148AB">
+    <w:p w14:paraId="2A351DE5" w14:textId="77777777" w:rsidR="007944BE" w:rsidRDefault="007944BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2704,206 +2720,208 @@
     <w:r w:rsidR="00B91205">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7510B489" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7510B489" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRPr="004507B3" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Book Antiqua" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:r>
+    <w:r w:rsidRPr="004507B3">
       <w:rPr>
-        <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Book Antiqua" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>___________</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1CEAF1AB" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00000000">
+  <w:p w14:paraId="1CEAF1AB" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRPr="004507B3" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Book Antiqua" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="004507B3">
       <w:rPr>
-        <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Book Antiqua" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>How to Cite:</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7C45F75F" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7C45F75F" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRPr="004507B3" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
-        <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Book Antiqua" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="004507B3">
       <w:rPr>
-        <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Book Antiqua" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Example:</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004507B3">
       <w:rPr>
-        <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Book Antiqua" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> K. D. A. Ningtryas, M. Muchlis, and I. P. P. Harahap, “Enhancing Student Outcomes in Acid-Base Titration Through Assessment for Learning”, </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004507B3">
       <w:rPr>
-        <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Book Antiqua" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>J. Pijar.MIPA</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004507B3">
       <w:rPr>
-        <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Book Antiqua" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">, vol. 20, no. 2, pp. 223–228, Mar. 2025. </w:t>
     </w:r>
     <w:hyperlink r:id="rId1">
-      <w:r w:rsidR="00FE0F41">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+      <w:r w:rsidR="00FE0F41" w:rsidRPr="004507B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Book Antiqua" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://doi.org/10.29303/jpm.v20i2.7433</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r>
+    <w:r w:rsidRPr="004507B3">
       <w:rPr>
-        <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Book Antiqua" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="232FF7F1" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00000000">
+  <w:p w14:paraId="232FF7F1" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRPr="004507B3" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="004507B3">
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="25EACE91" wp14:editId="3C03699E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>668338</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>9253538</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2100580" cy="435610"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="14" name="Rectangle 14"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="4319523" y="3586008"/>
@@ -2992,52 +3010,53 @@
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="C00000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>UPT Mataram University Press</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="3713C76B" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00FE0F41">
                     <w:pPr>
                       <w:spacing w:line="275" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004507B3">
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="69F79D2D" wp14:editId="5B55ABD3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>668338</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>9253538</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2100580" cy="435610"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="13" name="Rectangle 13"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="4319523" y="3586008"/>
@@ -3126,52 +3145,53 @@
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="C00000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>UPT Mataram University Press</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="76E055D0" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00FE0F41">
                     <w:pPr>
                       <w:spacing w:line="275" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004507B3">
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="00ADADC0" wp14:editId="21EF480A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>668338</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>9253538</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2100580" cy="435610"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="15" name="Rectangle 15"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="4319523" y="3586008"/>
@@ -3267,61 +3287,61 @@
                       </w:rPr>
                       <w:t>UPT Mataram University Press</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="0C7DA443" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00FE0F41">
                     <w:pPr>
                       <w:spacing w:line="275" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C53FEAF" w14:textId="77777777" w:rsidR="000148AB" w:rsidRDefault="000148AB">
+    <w:p w14:paraId="745C4FFD" w14:textId="77777777" w:rsidR="007944BE" w:rsidRDefault="007944BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BEBB763" w14:textId="77777777" w:rsidR="000148AB" w:rsidRDefault="000148AB">
+    <w:p w14:paraId="7E2D7DE2" w14:textId="77777777" w:rsidR="007944BE" w:rsidRDefault="007944BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D735359" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00FE0F41">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
@@ -3492,60 +3512,51 @@
         <w:trHeight w:val="136"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5387" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="21D82A9C" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00000000">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
           <w:bookmarkEnd w:id="0"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="17365D"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t xml:space="preserve">Jurnal </w:t>
-[...8 lines deleted...]
-            <w:t>Pijar MIPA</w:t>
+            <w:t>Jurnal Pijar MIPA</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4820" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="7CE7656E" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00000000">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>ISSN 1907-1744 (Print)</w:t>
@@ -3617,86 +3628,91 @@
   <w:p w14:paraId="4EB48F94" w14:textId="77777777" w:rsidR="00FE0F41" w:rsidRDefault="00FE0F41">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE0F41"/>
     <w:rsid w:val="000148AB"/>
     <w:rsid w:val="000B3742"/>
     <w:rsid w:val="001C7FCD"/>
+    <w:rsid w:val="001D684F"/>
     <w:rsid w:val="00306CCE"/>
     <w:rsid w:val="00353753"/>
     <w:rsid w:val="003C38A1"/>
     <w:rsid w:val="003F4478"/>
+    <w:rsid w:val="004507B3"/>
     <w:rsid w:val="00470531"/>
     <w:rsid w:val="00771D2D"/>
+    <w:rsid w:val="007944BE"/>
     <w:rsid w:val="007A52B6"/>
+    <w:rsid w:val="00853659"/>
     <w:rsid w:val="00AA0B55"/>
     <w:rsid w:val="00B91205"/>
+    <w:rsid w:val="00BF21AA"/>
     <w:rsid w:val="00C65A00"/>
     <w:rsid w:val="00E30E13"/>
     <w:rsid w:val="00F529D3"/>
     <w:rsid w:val="00FE0F41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -5015,51 +5031,51 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhHnrcHKsfVQUh2RpZom+OoKlI9DQ==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGw4AHIhMXdNQWtiWGVkbGE2YkltQ0QzMG1MdTJweEo0NkVteDF3</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>2</Pages>
   <Words>547</Words>
   <Characters>3119</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3659</CharactersWithSpaces>