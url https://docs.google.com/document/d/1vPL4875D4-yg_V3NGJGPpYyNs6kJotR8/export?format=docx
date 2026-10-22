--- v1 (2026-08-19)
+++ v2 (2026-10-22)
@@ -2210,51 +2210,51 @@
                     </w:rPr>
                     <w:t xml:space="preserve">□11.我們，再愛一次</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="000000"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve">□10.好好說再見</w:t>
                   </w:r>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> 2.0</w:t>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve">□9.你是哪種人</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                     </w:rPr>
                   </w:pPr>