--- v0 (2026-06-30)
+++ v1 (2026-08-19)
@@ -2084,327 +2084,327 @@
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="000000"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve">原有購買之課程</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr/>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">□自在關係的界限課。</w:t>
+                    <w:t xml:space="preserve">□17.自在關係的界限課。</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="000000"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">□深度自我覺察</w:t>
+                    <w:t xml:space="preserve">□16.深度自我覺察</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">□ETF存股投資法</w:t>
+                    <w:t xml:space="preserve">□15.ETF存股投資法</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">□我們，好好愛</w:t>
+                    <w:t xml:space="preserve">□14.我們，好好愛</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">□回家</w:t>
+                    <w:t xml:space="preserve">□13.回家</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="000000"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">□幸福人生的情緒</w:t>
+                    <w:t xml:space="preserve">□12.幸福人生的情緒</w:t>
                   </w:r>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve">課</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">□我們，再愛一次</w:t>
+                    <w:t xml:space="preserve">□11.我們，再愛一次</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="000000"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">□好好說再見</w:t>
+                    <w:t xml:space="preserve">□10.好好說再見</w:t>
                   </w:r>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> 2.0</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">□你是哪種人</w:t>
+                    <w:t xml:space="preserve">□9.你是哪種人</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">□讓夢想著地</w:t>
+                    <w:t xml:space="preserve">□8.讓夢想著地</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="000000"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">□好好在一起</w:t>
+                    <w:t xml:space="preserve">□7.好好在一起</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">□內容為王</w:t>
+                    <w:t xml:space="preserve">□6.內容為王</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">□成為你想要的改變</w:t>
+                    <w:t xml:space="preserve">□5.成為你想要的改變</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="000000"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">□提升你的心理免疫力</w:t>
+                    <w:t xml:space="preserve">□4.提升你的心理免疫力</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">□與人連結的三個秘密</w:t>
+                    <w:t xml:space="preserve">□3.與人連結的三個秘密</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="000000"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">□理財心裡學</w:t>
+                    <w:t xml:space="preserve">□2.理財心裡學</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="000000"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">□人際斷捨離</w:t>
+                    <w:t xml:space="preserve">□1.人際斷捨離</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:cantSplit w:val="0"/>
                 <w:trHeight w:val="3500" w:hRule="atLeast"/>
                 <w:tblHeader w:val="0"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
@@ -2639,279 +2639,300 @@
                     </w:r>
                   </w:hyperlink>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:b w:val="0"/>
                       <w:bCs w:val="0"/>
                       <w:i w:val="0"/>
                       <w:iCs w:val="0"/>
                       <w:smallCaps w:val="0"/>
                       <w:strike w:val="0"/>
                       <w:color w:val="ff0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:u w:val="none"/>
                       <w:shd w:fill="auto" w:val="clear"/>
                       <w:vertAlign w:val="baseline"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:br w:type="textWrapping"/>
                     <w:t xml:space="preserve">提醒您：課程通知信必須看到包含收件人電子信箱與收件日期，請點開「寄給我」再截圖</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
                   <w:pPr>
-                    <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="5"/>
                     </w:numPr>
-                    <w:pBdr>
-[...17 lines deleted...]
-                      <w:strike w:val="0"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="480"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="ff0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:u w:val="none"/>
-[...12 lines deleted...]
-                      <w:strike w:val="0"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="ff0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:u w:val="none"/>
-[...4 lines deleted...]
-                    <w:t xml:space="preserve">信用卡刷卡紀錄</w:t>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">信用卡刷卡紀錄（紙本帳單、電子檔單、補發帳單皆可）</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
                   <w:pPr>
-                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="5"/>
+                    </w:numPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="480"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="ff0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
-                      <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                    <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="ff0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                    </w:rPr>
-[...1 lines deleted...]
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">國稅局發票載具 </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+                  <w:pPr>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="5"/>
+                    </w:numPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="480"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="ff0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="ff0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                    </w:rPr>
-[...7 lines deleted...]
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">ATM轉帳明細</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="ff0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="ff0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:rtl w:val="0"/>
-[...6 lines deleted...]
-                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="ff0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                    </w:rPr>
-[...1 lines deleted...]
-                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">說明2：若是不同帳號，各自有購買課程，購買證明需『分開』提供</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="ff0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:rtl w:val="0"/>
-[...1 lines deleted...]
-                    <w:t xml:space="preserve">A：「啟點文化」與「放開心文化」是兩家完全獨立的公司，各自有自己的金流與資料系統，無法直接查核。</w:t>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="ff0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="ff0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">為了保護每位真正付費學員的權益，防範有心人士用複製截圖的方式冒領您的課程，放開心文化在承接服務時，必須依賴『第三方客觀單位』所開立的正式交易憑證。（例如發票、信用卡帳單或可查證的交易紀錄。）</w:t>
+                    <w:t xml:space="preserve">檢附的購買資料，為什麼「不能」直接截啟點文化帳號的課程列表？</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="ff0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="ff0000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl w:val="0"/>
                     </w:rPr>
+                    <w:t xml:space="preserve">A：「啟點文化」與「放開心文化」是兩家完全獨立的公司，各自有自己的金流與資料系統，無法直接查核。</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
+                      <w:color w:val="ff0000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
+                      <w:color w:val="ff0000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">為了保護每位真正付費學員的權益，防範有心人士用複製截圖的方式冒領您的課程，放開心文化在承接服務時，必須依賴『第三方客觀單位』所開立的正式交易憑證。（例如發票、信用卡帳單或可查證的交易紀錄。）</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
+                      <w:color w:val="ff0000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
+                      <w:color w:val="ff0000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
                     <w:t xml:space="preserve">這些憑證有獨立的流水號與紀錄，較能證明『是您本人在當年進行了這筆交易』。這道嚴格的把關，是為了不讓您的學習權益被輕易盜用。造成您的不便，我們深感抱歉，也誠心感謝您的配合！</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
                   <w:pPr>
                     <w:spacing w:line="276" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
                       <w:rtl w:val="0"/>
                     </w:rPr>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                 <w:color w:val="000000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">注意事項：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="160" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:right="0" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
@@ -2924,51 +2945,51 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">放開心文化保留變更內容及開通與否之權利，內容異動均以放開心官網公告為準，請會員密切注意訊息。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="160" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:right="0" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
@@ -2984,51 +3005,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">申請服務後，會員視同同意以上所有條款規則之內容。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="16840" w:w="11900" w:orient="portrait"/>
       <w:pgMar w:bottom="1440" w:top="1440" w:left="1800" w:right="1800" w:header="851" w:footer="992"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Georgia"/>
   <w:font w:name="Microsoft JhengHei"/>
   <w:font w:name="Courier New"/>
   <w:font w:name="Aptos"/>