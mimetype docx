--- v0 (2026-07-21)
+++ v1 (2026-10-30)
@@ -1,6339 +1,1273 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...14 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="7E6EFE94" w14:textId="77777777" w:rsidR="000E688F" w:rsidRPr="006258B4" w:rsidRDefault="000E688F" w:rsidP="00F34680">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006258B4">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="03297998" w14:textId="09572BE4" w:rsidR="000E688F" w:rsidRPr="006258B4" w:rsidRDefault="006258B4" w:rsidP="004D5048">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESCUELA DE EDUCACIÓN SUPERIOR PEDAGÓGICA PÚBLICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-        </w:rPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="7A97B7BF" w14:textId="2EDF75D8" w:rsidR="0045284E" w:rsidRPr="006258B4" w:rsidRDefault="006258B4" w:rsidP="004D5048">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“SANTA ROSA”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
-        </w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROGRAMA DE ESTUDIOS EN </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EDUCACIÓN INICIAL</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02E66EB3" wp14:editId="42FD399F">
+          <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>1844040</wp:posOffset>
+              <wp:posOffset>1844039</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>555625</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1676400" cy="1886420"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapTopAndBottom/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:wrapTopAndBottom distB="0" distT="0"/>
             <wp:docPr id="3" name="image1.png"/>
-            <wp:cNvGraphicFramePr>
-[...2 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1676400" cy="1886420"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                    </a:prstGeom>
+                    <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="0045284E" w:rsidRPr="006258B4">
-[...3 lines deleted...]
-          <w:bCs/>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">PROGRAMA ACADÉMICO DE </w:t>
-[...32 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="427CC69C" wp14:editId="61DBED4B">
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>53975</wp:posOffset>
+                  <wp:posOffset>53976</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2183130</wp:posOffset>
+                  <wp:posOffset>2168843</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5574793" cy="0"/>
-                <wp:effectExtent l="0" t="19050" r="26035" b="19050"/>
+                <wp:extent cx="5574793" cy="28575"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Conector recto 2"/>
-[...1 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:docPr id="2" name=""/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
-                          <a:off x="0" y="0"/>
+                          <a:off x="2558604" y="3780000"/>
                           <a:ext cx="5574793" cy="0"/>
                         </a:xfrm>
-                        <a:prstGeom prst="line">
+                        <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="28575"/>
+                        <a:noFill/>
+                        <a:ln cap="flat" cmpd="sng" w="28575">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="8000"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
+                        </a:ln>
                       </wps:spPr>
-                      <wps:style>
-[...13 lines deleted...]
-                      <wps:bodyPr/>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...3 lines deleted...]
-            </w:pict>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>53976</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2168843</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5574793" cy="28575"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="image3.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image3.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId8"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5574793" cy="28575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FE9123" w14:textId="6431FC30" w:rsidR="00957D32" w:rsidRPr="0099530B" w:rsidRDefault="0099530B" w:rsidP="008B175A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:spacing w:before="40" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:textDirection w:val="btLr"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006258B4">
-[...4 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“JUEGO DE ROLES Y SU INFLUENCIA EN LAS HABILIDADES SOCIALES EN NIÑOS DE 5 AÑOS DE LA INSTITUCIÓN EDUCATIVA INICIAL N° 165 BURBUJITAS CUSCO 2023”</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43511616" wp14:editId="21584CD5">
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-10795</wp:posOffset>
+                  <wp:posOffset>-10794</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>919480</wp:posOffset>
+                  <wp:posOffset>905193</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5578609" cy="0"/>
-                <wp:effectExtent l="0" t="19050" r="22225" b="19050"/>
+                <wp:extent cx="5578609" cy="28575"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Conector recto 1"/>
-[...1 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:docPr id="1" name=""/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
-                          <a:off x="0" y="0"/>
+                          <a:off x="2556696" y="3780000"/>
                           <a:ext cx="5578609" cy="0"/>
                         </a:xfrm>
-                        <a:prstGeom prst="line">
+                        <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="28575"/>
+                        <a:noFill/>
+                        <a:ln cap="flat" cmpd="sng" w="28575">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="8000"/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
+                        </a:ln>
                       </wps:spPr>
-                      <wps:style>
-[...13 lines deleted...]
-                      <wps:bodyPr/>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...1 lines deleted...]
-                </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...3 lines deleted...]
-            </w:pict>
+            <w:drawing>
+              <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-10794</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>905193</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5578609" cy="28575"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="image2.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image2.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId8"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5578609" cy="28575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="006258B4" w:rsidRPr="0099530B">
-[...44 lines deleted...]
-          <w:bCs/>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Línea de Investigación: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74599460" w14:textId="74382306" w:rsidR="006334CE" w:rsidRDefault="006334CE" w:rsidP="006334CE">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="200" w:line="600" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Didáctica en instituciones educativas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="200" w:line="600" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">TRABAJO DE INVESTIGACIÓN PRESENTADO POR: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43858494" w14:textId="60362DFF" w:rsidR="000E688F" w:rsidRPr="006258B4" w:rsidRDefault="0045284E" w:rsidP="006334CE">
-[...154 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autor(a):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="200" w:line="600" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Milagros Morales Anchahua</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asesor:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mag. Custodia Álvarez Cabrera</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="200" w:line="600" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Código ORCID:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> XXXX-XXXX-XXXX-XXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="200" w:line="600" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PARA OPTAR EL GRADO ACADÉMICO DE BACHILLER EN EDUCACIÓN </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C739021" w14:textId="2F528A60" w:rsidR="000E688F" w:rsidRPr="006258B4" w:rsidRDefault="000E688F" w:rsidP="006334CE">
-[...74 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cusco -Perú</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="200" w:line="600" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId9" w:type="default"/>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="568" w:top="993" w:left="1701" w:right="1701" w:header="709" w:footer="709"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...53 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Times New Roman"/>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4C749356" w14:textId="56863716" w:rsidR="00325AEB" w:rsidRDefault="00325AEB">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="2F451698" w14:textId="3E849E8F" w:rsidR="00325AEB" w:rsidRDefault="00325AEB">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...3941 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:endnotePr>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:defaultTabStop w:val="720"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...125 lines deleted...]
-  <w:themeFontLang w:val="es-PE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{33921AD2-6066-4F97-8A87-0954DC1C707B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-PE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="es-PE"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...379 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Car"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00957D32"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="2f5496"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
-[...27 lines deleted...]
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EncabezadoCar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00325AEB"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...75 lines deleted...]
-    <w:rsid w:val="00D51C0C"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PrrafodelistaCar">
-[...12 lines deleted...]
-    <w:rsid w:val="00957D32"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TtuloTDC">
-[...1 lines deleted...]
-    <w:basedOn w:val="Ttulo1"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="39"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00957D32"/>
     <w:pPr>
-      <w:outlineLvl w:val="9"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:eastAsia="es-PE"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC1">
-    <w:name w:val="toc 1"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine/>
-[...2 lines deleted...]
-    <w:rsid w:val="00957D32"/>
     <w:pPr>
-      <w:spacing w:after="100"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC2">
-    <w:name w:val="toc 2"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine/>
-[...2 lines deleted...]
-    <w:rsid w:val="00957D32"/>
     <w:pPr>
-      <w:spacing w:after="100"/>
-      <w:ind w:left="220"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC3">
-    <w:name w:val="toc 3"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine/>
-[...2 lines deleted...]
-    <w:rsid w:val="00957D32"/>
     <w:pPr>
-      <w:spacing w:after="100"/>
-      <w:ind w:left="440"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC4">
-    <w:name w:val="toc 4"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine/>
-[...2 lines deleted...]
-    <w:rsid w:val="00957D32"/>
     <w:pPr>
-      <w:spacing w:after="100"/>
-[...32 lines deleted...]
-      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...133 lines deleted...]
-      <w:lang w:val="es-ES"/>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...212 lines deleted...]
-</b:Sources>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7min2f+Zb7HSB/kM1+PyRbZShgj7Jg==">CgMxLjA4AHIhMXV4TnNTVGI1Z1c4TVg4NmhRWWpfTGRhb0g1RlNuRGQy</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD100C2D-CE82-4B8D-B830-C1AC4DC9480F}">
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
-
-[...49 lines deleted...]
-</file>