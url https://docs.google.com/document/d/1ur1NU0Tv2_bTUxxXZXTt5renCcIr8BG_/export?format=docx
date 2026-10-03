--- v0 (2026-08-07)
+++ v1 (2026-10-03)
@@ -957,81 +957,81 @@
               <w:r w:rsidR="00845849">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>CC–BY-SA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> license.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="563F490A" w14:textId="77777777" w:rsidR="00845849" w:rsidRDefault="000F007B">
+          <w:p w14:paraId="563F490A" w14:textId="77777777" w:rsidR="00845849" w:rsidRDefault="00A00F39">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:pict w14:anchorId="196FC7FF">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="Picture 27" o:spid="_x0000_s1026" type="#_x0000_t75" alt="https://licensebuttons.net/l/by-sa/3.0/88x31.png" href="http://creativecommons.org/licenses/by-sa/4.0/" target="_blank" style="position:absolute;left:0;text-align:left;margin-left:165.75pt;margin-top:10pt;width:56.9pt;height:20.1pt;z-index:251657728;visibility:visible;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0" o:allowoverlap="f" o:button="t">
+                <v:shape id="Picture 27" o:spid="_x0000_s2050" type="#_x0000_t75" alt="https://licensebuttons.net/l/by-sa/3.0/88x31.png" href="http://creativecommons.org/licenses/by-sa/4.0/" target="_blank" style="position:absolute;left:0;text-align:left;margin-left:165.75pt;margin-top:10pt;width:56.9pt;height:20.1pt;z-index:251657728;visibility:visible;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0" o:allowoverlap="f" o:button="t">
                   <v:fill o:detectmouseclick="t"/>
                   <v:imagedata r:id="rId10" o:title="88x31"/>
                   <w10:wrap type="topAndBottom" anchorx="margin"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C2B6B11" w14:textId="77777777" w:rsidR="00845849" w:rsidRDefault="00845849">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2170E509" w14:textId="3C8B0F6D" w:rsidR="00845849" w:rsidRPr="00A857D0" w:rsidRDefault="00000000" w:rsidP="00A857D0">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -8190,152 +8190,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00563D1E">
       <w:headerReference w:type="even" r:id="rId20"/>
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1187" w:right="1440" w:bottom="1440" w:left="1440" w:header="411" w:footer="454" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13CC7375" w14:textId="77777777" w:rsidR="000F007B" w:rsidRDefault="000F007B">
+    <w:p w14:paraId="6C77B46D" w14:textId="77777777" w:rsidR="00A00F39" w:rsidRDefault="00A00F39">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A54B4C1" w14:textId="77777777" w:rsidR="000F007B" w:rsidRDefault="000F007B">
+    <w:p w14:paraId="23D6504B" w14:textId="77777777" w:rsidR="00A00F39" w:rsidRDefault="00A00F39">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{3D06BD48-2FF3-B545-81DC-1B8E7032FAE8}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{D58C9778-180F-6E47-ADB0-C3E26FC5577E}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{503B7F88-FC09-0845-8B18-F3DFC4F42F41}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{A30A26AE-52FE-354F-A72C-FF2432EAD213}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{6D3CDF54-4661-654C-BCEC-69571F448E1E}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{2BDEE58A-39EB-124E-B054-C167167DE4F5}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{E7CE267E-2C20-374C-B838-35A6F67ECBA7}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId8" w:fontKey="{88C68FB6-E9FA-9D46-82AB-488A97D611F8}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{FED39434-5FD1-504E-B3CC-6109CC452260}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{036739A0-8DF9-A040-A8A6-12CE555312A8}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{18522507-BBBF-BA4B-AA6F-7F555D88819F}"/>
+    <w:embedBoldItalic r:id="rId8" w:fontKey="{1A137460-4A95-0C46-BCC1-23D4339A0AB3}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId11" w:fontKey="{45559275-568F-2A4B-A75A-E96A9E6EE026}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{67F94E22-6402-864C-A165-681A82504F3B}"/>
+    <w:embedBold r:id="rId10" w:fontKey="{5782413B-CDAC-6444-B8BD-2C73B50DEB66}"/>
+    <w:embedBoldItalic r:id="rId11" w:fontKey="{80CCD4E6-F21C-8342-BE62-4A66CD550823}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{D3C1CA5E-1DA2-1B45-B447-06AAEBA98D13}"/>
-    <w:embedBold r:id="rId13" w:fontKey="{3F26287D-499A-6549-8EA4-2E151CF37C34}"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{CB69E2CA-A662-C340-B4A1-CC73DF8936F0}"/>
+    <w:embedBold r:id="rId13" w:fontKey="{ADA895B1-4374-034F-B0A5-132A97CA6E65}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{8C0A987C-FBF6-B646-8FF7-879B89647B16}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{BC048672-8142-6F48-90D6-AD980D34E77D}"/>
   </w:font>
   <w:font w:name="Soho Gothic Pro">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId15" w:fontKey="{4BF4E5E8-E234-274E-B4F3-F4A3AAB001B6}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId18" w:fontKey="{F939A9F0-6FBF-874E-A5BE-38C95DFB3B55}"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{E04248F6-0FA2-AE41-8A51-DF68360E8D34}"/>
+    <w:embedBold r:id="rId17" w:fontKey="{33794248-FF35-8146-837F-CCA590CFA7F5}"/>
+    <w:embedItalic r:id="rId18" w:fontKey="{D55768F7-1BA0-AF45-A9B0-7EEBDDC1C9F3}"/>
+    <w:embedBoldItalic r:id="rId19" w:fontKey="{75F99D6E-88EE-D240-AEEA-C128FCE16688}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId19" w:fontKey="{19048710-8985-8240-8C73-F355F295D694}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId20" w:fontKey="{2ECE4A23-3CB3-F64D-88CD-86BA04D7BFA5}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22A93534" w14:textId="77777777" w:rsidR="00845849" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -8541,58 +8540,58 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="184150" cy="184150"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22F52C74" w14:textId="77777777" w:rsidR="000F007B" w:rsidRDefault="000F007B">
+    <w:p w14:paraId="3A8F2BDD" w14:textId="77777777" w:rsidR="00A00F39" w:rsidRDefault="00A00F39">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38AF4395" w14:textId="77777777" w:rsidR="000F007B" w:rsidRDefault="000F007B">
+    <w:p w14:paraId="32F24FBE" w14:textId="77777777" w:rsidR="00A00F39" w:rsidRDefault="00A00F39">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="658B52DB" w14:textId="77777777" w:rsidR="00845849" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
@@ -9173,90 +9172,108 @@
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               <w:color w:val="385623"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:t>Ilmu</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               <w:color w:val="385623"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:t xml:space="preserve"> Pendidikan</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7547C531" w14:textId="77777777" w:rsidR="00845849" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7547C531" w14:textId="3F3449E2" w:rsidR="00845849" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="Heading2"/>
             <w:spacing w:before="0" w:after="120"/>
             <w:ind w:left="1444" w:right="240"/>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               <w:color w:val="385623"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               <w:color w:val="385623"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">Volume x, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               <w:color w:val="385623"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Nomor</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               <w:color w:val="385623"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t xml:space="preserve"> x, x-xx, 202x</w:t>
+            <w:t xml:space="preserve"> x, x</w:t>
+          </w:r>
+          <w:r w:rsidR="00703F91" w:rsidRPr="001A088B">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              <w:color w:val="385623"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>—</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              <w:color w:val="385623"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>xx, 202x</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="01DE8D77" w14:textId="77777777" w:rsidR="00845849" w:rsidRDefault="00845849">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -9367,124 +9384,131 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1062941902">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="136"/>
+  <w:zoom w:percent="110"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00845849"/>
     <w:rsid w:val="000B4893"/>
     <w:rsid w:val="000D58B0"/>
     <w:rsid w:val="000F007B"/>
     <w:rsid w:val="000F4489"/>
+    <w:rsid w:val="002072E9"/>
     <w:rsid w:val="002A2AD9"/>
     <w:rsid w:val="0038740A"/>
     <w:rsid w:val="003E2083"/>
     <w:rsid w:val="004E5D88"/>
     <w:rsid w:val="0055598E"/>
     <w:rsid w:val="00563D1E"/>
     <w:rsid w:val="00572EB8"/>
     <w:rsid w:val="00586840"/>
     <w:rsid w:val="005E71BE"/>
     <w:rsid w:val="006E1397"/>
+    <w:rsid w:val="00703F91"/>
     <w:rsid w:val="0075542F"/>
     <w:rsid w:val="00845849"/>
     <w:rsid w:val="00863D07"/>
     <w:rsid w:val="0098424D"/>
+    <w:rsid w:val="00A00F39"/>
     <w:rsid w:val="00A857D0"/>
+    <w:rsid w:val="00B15BAE"/>
     <w:rsid w:val="00B57EAB"/>
     <w:rsid w:val="00B957BA"/>
     <w:rsid w:val="00D03271"/>
     <w:rsid w:val="00D26573"/>
     <w:rsid w:val="00E52DE6"/>
     <w:rsid w:val="00E94EB2"/>
     <w:rsid w:val="00E96005"/>
     <w:rsid w:val="00EE0F3C"/>
     <w:rsid w:val="00F01FD8"/>
     <w:rsid w:val="00F53049"/>
     <w:rsid w:val="00F72BD3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ID" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5E30A42A"/>
   <w15:docId w15:val="{0665F7F5-4876-0646-9439-AD5391A9AE72}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -9981,50 +10005,51 @@
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
@@ -12539,51 +12564,51 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21831/jpip.v13i1.10000Sc0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nap.edu/catalog/9853/how-people-learn-brain-mind-experience-and-school-expanded-edition" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://stem2012.bnu.edu.cn/data/short%2520paper/stem2012_88.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000165-000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://owl.purdue.edu/owl/research_and_citation/apa_style/apa_style_introduction.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21831/cp.v3i3.1626" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10648-010-9131-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1287/mnsc.49.4.464.14425" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/0938-8982.00010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journal.uny.ac.id/index.php/jpip" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>