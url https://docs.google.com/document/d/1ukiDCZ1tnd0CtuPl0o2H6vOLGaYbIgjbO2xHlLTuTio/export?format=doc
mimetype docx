--- v3 (2026-02-14)
+++ v4 (2026-05-10)
@@ -188,56 +188,56 @@
               <w:right w:w="0.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="500063" cy="500063"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="3" name="image3.png"/>
+                  <wp:docPr id="3" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image3.png"/>
+                          <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="500063" cy="500063"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -381,56 +381,56 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="6693408" cy="1524000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image2.png"/>
+            <wp:docPr id="1" name="image4.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6693408" cy="1524000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -454,110 +454,110 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="6693408" cy="4610100"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image4.png"/>
+            <wp:docPr id="4" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image4.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6693408" cy="4610100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="6693408" cy="5029200"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image1.png"/>
+            <wp:docPr id="2" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6693408" cy="5029200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -916,51 +916,51 @@
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="200" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>