--- v4 (2026-05-10)
+++ v5 (2026-07-16)
@@ -188,56 +188,56 @@
               <w:right w:w="0.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="500063" cy="500063"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="3" name="image1.png"/>
+                  <wp:docPr id="3" name="image4.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image4.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="500063" cy="500063"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -381,56 +381,56 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="6693408" cy="1524000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image4.png"/>
+            <wp:docPr id="1" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image4.png"/>
+                    <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6693408" cy="1524000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -454,110 +454,110 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="6693408" cy="4610100"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image2.png"/>
+            <wp:docPr id="4" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6693408" cy="4610100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="6693408" cy="5029200"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image3.png"/>
+            <wp:docPr id="2" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6693408" cy="5029200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -916,51 +916,51 @@
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="200" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>