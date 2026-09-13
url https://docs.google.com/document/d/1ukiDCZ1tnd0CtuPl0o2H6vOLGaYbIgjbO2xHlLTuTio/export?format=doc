--- v5 (2026-07-16)
+++ v6 (2026-09-13)
@@ -16,548 +16,588 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Name(s)_______________________________________________ Period ______ Date ___________________</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="12225.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-975.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="915"/>
-        <w:gridCol w:w="9705"/>
-        <w:gridCol w:w="1605"/>
+        <w:gridCol w:w="8160"/>
+        <w:gridCol w:w="3150"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="915"/>
-            <w:gridCol w:w="9705"/>
-            <w:gridCol w:w="1605"/>
+            <w:gridCol w:w="8160"/>
+            <w:gridCol w:w="3150"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
-          <w:trHeight w:val="520" w:hRule="atLeast"/>
+          <w:trHeight w:val="795" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="00adbc" w:val="clear"/>
+            <w:shd w:fill="4c42cf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="0.0" w:type="dxa"/>
               <w:left w:w="0.0" w:type="dxa"/>
               <w:bottom w:w="0.0" w:type="dxa"/>
               <w:right w:w="0.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="00adbc" w:val="clear"/>
+            <w:shd w:fill="4c42cf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="0.0" w:type="dxa"/>
               <w:left w:w="0.0" w:type="dxa"/>
               <w:bottom w:w="0.0" w:type="dxa"/>
               <w:right w:w="0.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="570" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading Passage</w:t>
+              <w:t xml:space="preserve">Activity Guide - Reading Passage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="00adbc" w:val="clear"/>
+            <w:shd w:fill="4c42cf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="0.0" w:type="dxa"/>
               <w:left w:w="0.0" w:type="dxa"/>
               <w:bottom w:w="0.0" w:type="dxa"/>
               <w:right w:w="0.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
             <w:pPr>
-              <w:pageBreakBefore w:val="0"/>
-[...10 lines deleted...]
-              <w:rPr/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="500063" cy="500063"/>
+                  <wp:extent cx="1583246" cy="259245"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="3" name="image4.png"/>
+                  <wp:docPr id="4" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image4.png"/>
+                          <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="500063" cy="500063"/>
+                            <a:ext cx="1583246" cy="259245"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A chain of retail stores uses software to manage telephone calls from customers. The system was recently upgraded. Customers interacted with the original system using their phone keypad. Customers interact with the upgraded system using their voice. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The upgraded system (but not the original system) stores all information from the calling session in a database for future reference. This includes the customer’s telephone number and any information provided by the customer (name, address, order number, credit card number, etc.). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The original system and the upgraded system are described in the following flowcharts. Each flowchart uses the following blocks.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="6693408" cy="1524000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image3.png"/>
+            <wp:docPr id="1" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6693408" cy="1524000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="6693408" cy="4610100"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image1.png"/>
+            <wp:docPr id="3" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6693408" cy="4610100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="6693408" cy="5029200"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image2.png"/>
+            <wp:docPr id="2" name="image4.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6693408" cy="5029200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -565,50 +605,56 @@
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId10" w:type="default"/>
       <w:headerReference r:id="rId11" w:type="first"/>
       <w:footerReference r:id="rId12" w:type="default"/>
       <w:footerReference r:id="rId13" w:type="first"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="720" w:top="431.99999999999994" w:left="979.2" w:right="720" w:header="0" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Trebuchet MS"/>
   <w:font w:name="Ubuntu">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+  </w:font>
+  <w:font w:name="Geist">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:jc w:val="right"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
@@ -916,55 +962,55 @@
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="200" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-boldItalic.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>