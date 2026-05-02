--- v0 (2026-02-25)
+++ v1 (2026-05-02)
@@ -1746,56 +1746,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="695325" cy="542925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_256" id="1052" name="image2.png"/>
+                  <wp:docPr descr="IMG_256" id="1052" name="image9.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_256" id="0" name="image2.png"/>
+                          <pic:cNvPr descr="IMG_256" id="0" name="image9.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="695325" cy="542925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -1884,56 +1884,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="609600" cy="800100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_257" id="1054" name="image8.png"/>
+                  <wp:docPr descr="IMG_257" id="1054" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_257" id="0" name="image8.png"/>
+                          <pic:cNvPr descr="IMG_257" id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="609600" cy="800100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2022,56 +2022,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="476885" cy="770890"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_258" id="1053" name="image1.png"/>
+                  <wp:docPr descr="IMG_258" id="1053" name="image11.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_258" id="0" name="image1.png"/>
+                          <pic:cNvPr descr="IMG_258" id="0" name="image11.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="476885" cy="770890"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2932,56 +2932,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1666875" cy="542925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_260" id="1055" name="image14.png"/>
+                  <wp:docPr descr="IMG_260" id="1055" name="image10.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_260" id="0" name="image14.png"/>
+                          <pic:cNvPr descr="IMG_260" id="0" name="image10.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1666875" cy="542925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3070,56 +3070,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1638300" cy="514350"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_261" id="1058" name="image6.png"/>
+                  <wp:docPr descr="IMG_261" id="1058" name="image5.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_261" id="0" name="image6.png"/>
+                          <pic:cNvPr descr="IMG_261" id="0" name="image5.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1638300" cy="514350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3208,56 +3208,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1628775" cy="571500"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_262" id="1057" name="image10.png"/>
+                  <wp:docPr descr="IMG_262" id="1057" name="image14.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_262" id="0" name="image10.png"/>
+                          <pic:cNvPr descr="IMG_262" id="0" name="image14.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1628775" cy="571500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3346,56 +3346,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1600200" cy="581025"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_263" id="1060" name="image7.png"/>
+                  <wp:docPr descr="IMG_263" id="1060" name="image6.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_263" id="0" name="image7.png"/>
+                          <pic:cNvPr descr="IMG_263" id="0" name="image6.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1600200" cy="581025"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3556,56 +3556,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="762000" cy="895350"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_264" id="1059" name="image3.png"/>
+                  <wp:docPr descr="IMG_264" id="1059" name="image13.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_264" id="0" name="image3.png"/>
+                          <pic:cNvPr descr="IMG_264" id="0" name="image13.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="762000" cy="895350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3694,56 +3694,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1038225" cy="504825"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_265" id="1063" name="image9.png"/>
+                  <wp:docPr descr="IMG_265" id="1063" name="image3.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_265" id="0" name="image9.png"/>
+                          <pic:cNvPr descr="IMG_265" id="0" name="image3.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1038225" cy="504825"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3832,56 +3832,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="933450" cy="647700"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_266" id="1061" name="image4.png"/>
+                  <wp:docPr descr="IMG_266" id="1061" name="image2.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_266" id="0" name="image4.png"/>
+                          <pic:cNvPr descr="IMG_266" id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="933450" cy="647700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3970,56 +3970,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="742950" cy="704850"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_267" id="1062" name="image11.png"/>
+                  <wp:docPr descr="IMG_267" id="1062" name="image7.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_267" id="0" name="image11.png"/>
+                          <pic:cNvPr descr="IMG_267" id="0" name="image7.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="742950" cy="704850"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -6774,56 +6774,56 @@
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Perhatikan gambar berikut!</w:t>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1381125" cy="1162050"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_268" id="1064" name="image13.png"/>
+                  <wp:docPr descr="IMG_268" id="1064" name="image4.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_268" id="0" name="image13.png"/>
+                          <pic:cNvPr descr="IMG_268" id="0" name="image4.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1381125" cy="1162050"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -9658,56 +9658,56 @@
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Perhatikan gambar berikut!</w:t>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1438275" cy="523875"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_269" id="1065" name="image5.png"/>
+                  <wp:docPr descr="IMG_269" id="1065" name="image8.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_269" id="0" name="image5.png"/>
+                          <pic:cNvPr descr="IMG_269" id="0" name="image8.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1438275" cy="523875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -15404,51 +15404,51 @@
       <w:tblCellMar>
         <w:top w:w="15.0" w:type="dxa"/>
         <w:left w:w="15.0" w:type="dxa"/>
         <w:bottom w:w="15.0" w:type="dxa"/>
         <w:right w:w="15.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table5">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15.0" w:type="dxa"/>
         <w:left w:w="15.0" w:type="dxa"/>
         <w:bottom w:w="15.0" w:type="dxa"/>
         <w:right w:w="15.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macca.my.id/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>