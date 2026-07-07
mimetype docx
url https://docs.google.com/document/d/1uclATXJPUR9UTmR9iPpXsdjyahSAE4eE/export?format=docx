--- v1 (2026-05-02)
+++ v2 (2026-07-07)
@@ -1746,56 +1746,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="695325" cy="542925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_256" id="1052" name="image9.png"/>
+                  <wp:docPr descr="IMG_256" id="1052" name="image3.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_256" id="0" name="image9.png"/>
+                          <pic:cNvPr descr="IMG_256" id="0" name="image3.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="695325" cy="542925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -1884,56 +1884,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="609600" cy="800100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_257" id="1054" name="image1.png"/>
+                  <wp:docPr descr="IMG_257" id="1054" name="image5.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_257" id="0" name="image1.png"/>
+                          <pic:cNvPr descr="IMG_257" id="0" name="image5.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="609600" cy="800100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2022,56 +2022,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="476885" cy="770890"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_258" id="1053" name="image11.png"/>
+                  <wp:docPr descr="IMG_258" id="1053" name="image8.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_258" id="0" name="image11.png"/>
+                          <pic:cNvPr descr="IMG_258" id="0" name="image8.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="476885" cy="770890"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2160,56 +2160,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="838200" cy="676275"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_259" id="1056" name="image12.png"/>
+                  <wp:docPr descr="IMG_259" id="1056" name="image4.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_259" id="0" name="image12.png"/>
+                          <pic:cNvPr descr="IMG_259" id="0" name="image4.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="838200" cy="676275"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2932,56 +2932,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1666875" cy="542925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_260" id="1055" name="image10.png"/>
+                  <wp:docPr descr="IMG_260" id="1055" name="image2.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_260" id="0" name="image10.png"/>
+                          <pic:cNvPr descr="IMG_260" id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1666875" cy="542925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3070,56 +3070,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1638300" cy="514350"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_261" id="1058" name="image5.png"/>
+                  <wp:docPr descr="IMG_261" id="1058" name="image6.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_261" id="0" name="image5.png"/>
+                          <pic:cNvPr descr="IMG_261" id="0" name="image6.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1638300" cy="514350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3208,56 +3208,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1628775" cy="571500"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_262" id="1057" name="image14.png"/>
+                  <wp:docPr descr="IMG_262" id="1057" name="image7.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_262" id="0" name="image14.png"/>
+                          <pic:cNvPr descr="IMG_262" id="0" name="image7.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1628775" cy="571500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3346,56 +3346,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1600200" cy="581025"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_263" id="1060" name="image6.png"/>
+                  <wp:docPr descr="IMG_263" id="1060" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_263" id="0" name="image6.png"/>
+                          <pic:cNvPr descr="IMG_263" id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1600200" cy="581025"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3556,56 +3556,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="762000" cy="895350"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_264" id="1059" name="image13.png"/>
+                  <wp:docPr descr="IMG_264" id="1059" name="image12.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_264" id="0" name="image13.png"/>
+                          <pic:cNvPr descr="IMG_264" id="0" name="image12.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="762000" cy="895350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3694,56 +3694,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1038225" cy="504825"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_265" id="1063" name="image3.png"/>
+                  <wp:docPr descr="IMG_265" id="1063" name="image9.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_265" id="0" name="image3.png"/>
+                          <pic:cNvPr descr="IMG_265" id="0" name="image9.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1038225" cy="504825"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3832,56 +3832,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="933450" cy="647700"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_266" id="1061" name="image2.png"/>
+                  <wp:docPr descr="IMG_266" id="1061" name="image11.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_266" id="0" name="image2.png"/>
+                          <pic:cNvPr descr="IMG_266" id="0" name="image11.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="933450" cy="647700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3970,56 +3970,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="742950" cy="704850"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_267" id="1062" name="image7.png"/>
+                  <wp:docPr descr="IMG_267" id="1062" name="image13.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_267" id="0" name="image7.png"/>
+                          <pic:cNvPr descr="IMG_267" id="0" name="image13.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="742950" cy="704850"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -6774,56 +6774,56 @@
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Perhatikan gambar berikut!</w:t>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1381125" cy="1162050"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_268" id="1064" name="image4.png"/>
+                  <wp:docPr descr="IMG_268" id="1064" name="image14.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_268" id="0" name="image4.png"/>
+                          <pic:cNvPr descr="IMG_268" id="0" name="image14.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1381125" cy="1162050"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -9658,56 +9658,56 @@
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Perhatikan gambar berikut!</w:t>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1438275" cy="523875"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_269" id="1065" name="image8.png"/>
+                  <wp:docPr descr="IMG_269" id="1065" name="image10.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_269" id="0" name="image8.png"/>
+                          <pic:cNvPr descr="IMG_269" id="0" name="image10.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1438275" cy="523875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -15404,51 +15404,51 @@
       <w:tblCellMar>
         <w:top w:w="15.0" w:type="dxa"/>
         <w:left w:w="15.0" w:type="dxa"/>
         <w:bottom w:w="15.0" w:type="dxa"/>
         <w:right w:w="15.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table5">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15.0" w:type="dxa"/>
         <w:left w:w="15.0" w:type="dxa"/>
         <w:bottom w:w="15.0" w:type="dxa"/>
         <w:right w:w="15.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macca.my.id/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>