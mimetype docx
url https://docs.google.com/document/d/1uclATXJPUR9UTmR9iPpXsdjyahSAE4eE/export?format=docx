--- v2 (2026-07-07)
+++ v3 (2026-07-08)
@@ -1746,56 +1746,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="695325" cy="542925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_256" id="1052" name="image3.png"/>
+                  <wp:docPr descr="IMG_256" id="1052" name="image5.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_256" id="0" name="image3.png"/>
+                          <pic:cNvPr descr="IMG_256" id="0" name="image5.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="695325" cy="542925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -1884,56 +1884,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="609600" cy="800100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_257" id="1054" name="image5.png"/>
+                  <wp:docPr descr="IMG_257" id="1054" name="image4.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_257" id="0" name="image5.png"/>
+                          <pic:cNvPr descr="IMG_257" id="0" name="image4.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="609600" cy="800100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2022,56 +2022,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="476885" cy="770890"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_258" id="1053" name="image8.png"/>
+                  <wp:docPr descr="IMG_258" id="1053" name="image7.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_258" id="0" name="image8.png"/>
+                          <pic:cNvPr descr="IMG_258" id="0" name="image7.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="476885" cy="770890"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2160,56 +2160,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="838200" cy="676275"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_259" id="1056" name="image4.png"/>
+                  <wp:docPr descr="IMG_259" id="1056" name="image3.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_259" id="0" name="image4.png"/>
+                          <pic:cNvPr descr="IMG_259" id="0" name="image3.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="838200" cy="676275"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2932,56 +2932,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1666875" cy="542925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_260" id="1055" name="image2.png"/>
+                  <wp:docPr descr="IMG_260" id="1055" name="image6.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_260" id="0" name="image2.png"/>
+                          <pic:cNvPr descr="IMG_260" id="0" name="image6.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1666875" cy="542925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3070,56 +3070,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1638300" cy="514350"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_261" id="1058" name="image6.png"/>
+                  <wp:docPr descr="IMG_261" id="1058" name="image9.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_261" id="0" name="image6.png"/>
+                          <pic:cNvPr descr="IMG_261" id="0" name="image9.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1638300" cy="514350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3208,56 +3208,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1628775" cy="571500"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_262" id="1057" name="image7.png"/>
+                  <wp:docPr descr="IMG_262" id="1057" name="image2.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_262" id="0" name="image7.png"/>
+                          <pic:cNvPr descr="IMG_262" id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1628775" cy="571500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3556,56 +3556,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="762000" cy="895350"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_264" id="1059" name="image12.png"/>
+                  <wp:docPr descr="IMG_264" id="1059" name="image13.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_264" id="0" name="image12.png"/>
+                          <pic:cNvPr descr="IMG_264" id="0" name="image13.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="762000" cy="895350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3694,56 +3694,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1038225" cy="504825"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_265" id="1063" name="image9.png"/>
+                  <wp:docPr descr="IMG_265" id="1063" name="image8.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_265" id="0" name="image9.png"/>
+                          <pic:cNvPr descr="IMG_265" id="0" name="image8.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1038225" cy="504825"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3832,56 +3832,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="933450" cy="647700"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_266" id="1061" name="image11.png"/>
+                  <wp:docPr descr="IMG_266" id="1061" name="image12.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_266" id="0" name="image11.png"/>
+                          <pic:cNvPr descr="IMG_266" id="0" name="image12.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="933450" cy="647700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3970,56 +3970,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="742950" cy="704850"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_267" id="1062" name="image13.png"/>
+                  <wp:docPr descr="IMG_267" id="1062" name="image10.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_267" id="0" name="image13.png"/>
+                          <pic:cNvPr descr="IMG_267" id="0" name="image10.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="742950" cy="704850"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -9658,56 +9658,56 @@
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Perhatikan gambar berikut!</w:t>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1438275" cy="523875"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_269" id="1065" name="image10.png"/>
+                  <wp:docPr descr="IMG_269" id="1065" name="image11.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_269" id="0" name="image10.png"/>
+                          <pic:cNvPr descr="IMG_269" id="0" name="image11.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1438275" cy="523875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -15404,51 +15404,51 @@
       <w:tblCellMar>
         <w:top w:w="15.0" w:type="dxa"/>
         <w:left w:w="15.0" w:type="dxa"/>
         <w:bottom w:w="15.0" w:type="dxa"/>
         <w:right w:w="15.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table5">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15.0" w:type="dxa"/>
         <w:left w:w="15.0" w:type="dxa"/>
         <w:bottom w:w="15.0" w:type="dxa"/>
         <w:right w:w="15.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macca.my.id/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>