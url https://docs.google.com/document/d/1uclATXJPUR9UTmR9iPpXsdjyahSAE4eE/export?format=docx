--- v3 (2026-07-08)
+++ v4 (2026-08-27)
@@ -1746,56 +1746,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="695325" cy="542925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_256" id="1052" name="image5.png"/>
+                  <wp:docPr descr="IMG_256" id="1052" name="image2.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_256" id="0" name="image5.png"/>
+                          <pic:cNvPr descr="IMG_256" id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="695325" cy="542925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -1884,56 +1884,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="609600" cy="800100"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_257" id="1054" name="image4.png"/>
+                  <wp:docPr descr="IMG_257" id="1054" name="image12.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_257" id="0" name="image4.png"/>
+                          <pic:cNvPr descr="IMG_257" id="0" name="image12.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="609600" cy="800100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2022,56 +2022,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="476885" cy="770890"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_258" id="1053" name="image7.png"/>
+                  <wp:docPr descr="IMG_258" id="1053" name="image5.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_258" id="0" name="image7.png"/>
+                          <pic:cNvPr descr="IMG_258" id="0" name="image5.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="476885" cy="770890"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2160,56 +2160,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="838200" cy="676275"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_259" id="1056" name="image3.png"/>
+                  <wp:docPr descr="IMG_259" id="1056" name="image8.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_259" id="0" name="image3.png"/>
+                          <pic:cNvPr descr="IMG_259" id="0" name="image8.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="838200" cy="676275"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2932,56 +2932,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1666875" cy="542925"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_260" id="1055" name="image6.png"/>
+                  <wp:docPr descr="IMG_260" id="1055" name="image4.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_260" id="0" name="image6.png"/>
+                          <pic:cNvPr descr="IMG_260" id="0" name="image4.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1666875" cy="542925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3070,56 +3070,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1638300" cy="514350"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_261" id="1058" name="image9.png"/>
+                  <wp:docPr descr="IMG_261" id="1058" name="image13.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_261" id="0" name="image9.png"/>
+                          <pic:cNvPr descr="IMG_261" id="0" name="image13.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1638300" cy="514350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3208,56 +3208,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1628775" cy="571500"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_262" id="1057" name="image2.png"/>
+                  <wp:docPr descr="IMG_262" id="1057" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_262" id="0" name="image2.png"/>
+                          <pic:cNvPr descr="IMG_262" id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1628775" cy="571500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3346,56 +3346,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1600200" cy="581025"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_263" id="1060" name="image1.png"/>
+                  <wp:docPr descr="IMG_263" id="1060" name="image6.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_263" id="0" name="image1.png"/>
+                          <pic:cNvPr descr="IMG_263" id="0" name="image6.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1600200" cy="581025"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3556,56 +3556,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="762000" cy="895350"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_264" id="1059" name="image13.png"/>
+                  <wp:docPr descr="IMG_264" id="1059" name="image9.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_264" id="0" name="image13.png"/>
+                          <pic:cNvPr descr="IMG_264" id="0" name="image9.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="762000" cy="895350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3694,56 +3694,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1038225" cy="504825"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_265" id="1063" name="image8.png"/>
+                  <wp:docPr descr="IMG_265" id="1063" name="image7.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_265" id="0" name="image8.png"/>
+                          <pic:cNvPr descr="IMG_265" id="0" name="image7.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1038225" cy="504825"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3832,56 +3832,56 @@
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="933450" cy="647700"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_266" id="1061" name="image12.png"/>
+                  <wp:docPr descr="IMG_266" id="1061" name="image11.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_266" id="0" name="image12.png"/>
+                          <pic:cNvPr descr="IMG_266" id="0" name="image11.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="933450" cy="647700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -9658,56 +9658,56 @@
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Perhatikan gambar berikut!</w:t>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="1438275" cy="523875"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr descr="IMG_269" id="1065" name="image11.png"/>
+                  <wp:docPr descr="IMG_269" id="1065" name="image3.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="IMG_269" id="0" name="image11.png"/>
+                          <pic:cNvPr descr="IMG_269" id="0" name="image3.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1438275" cy="523875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -15404,51 +15404,51 @@
       <w:tblCellMar>
         <w:top w:w="15.0" w:type="dxa"/>
         <w:left w:w="15.0" w:type="dxa"/>
         <w:bottom w:w="15.0" w:type="dxa"/>
         <w:right w:w="15.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table5">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15.0" w:type="dxa"/>
         <w:left w:w="15.0" w:type="dxa"/>
         <w:bottom w:w="15.0" w:type="dxa"/>
         <w:right w:w="15.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macca.my.id/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>