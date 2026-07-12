--- v0 (2026-04-14)
+++ v1 (2026-07-12)
@@ -1,3993 +1,5649 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...12 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="3EBA1078">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
-        <w:pStyle w:val="10"/>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:spacing w:val="-2"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">             </w:t>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:spacing w:val="-2"/>
           <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> YOURNAME</w:t>
       </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="551D87E9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
-        <w:pStyle w:val="13"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="19"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="19" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:position w:val="-4"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:position w:val="-4"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>9999999999</w:t>
+        <w:t xml:space="preserve">9999999999 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:spacing w:val="50"/>
-[...6 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
             <wp:extent cx="152400" cy="114300"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...2 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="5" name="image3.png"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Image 2"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="152400" cy="114300"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                    </a:prstGeom>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:spacing w:val="50"/>
-          <w:position w:val="-4"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="0000FF"/>
-          <w:u w:val="single" w:color="0000FF"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0000ff"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>youremail@gmail.com</w:t>
+        <w:t xml:space="preserve">youremail@gmail.com</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="0000FF"/>
-          <w:spacing w:val="51"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0000ff"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:color w:val="0000FF"/>
-[...1 lines deleted...]
-          <w:position w:val="-7"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0000ff"/>
+          <w:sz w:val="36.66666666666667"/>
+          <w:szCs w:val="36.66666666666667"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
             <wp:extent cx="114300" cy="152400"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...2 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="7" name="image1.png"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="Image 3"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:blip r:embed="rId8"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="114300" cy="152400"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                    </a:prstGeom>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-[...2 lines deleted...]
-          <w:position w:val="-4"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="0000ff"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:position w:val="-4"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mumbai</w:t>
+        <w:t xml:space="preserve">Mumbai </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:spacing w:val="50"/>
-[...7 lines deleted...]
-          <w:position w:val="-6"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36.66666666666667"/>
+          <w:szCs w:val="36.66666666666667"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
             <wp:extent cx="133350" cy="133350"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...2 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="6" name="image2.png"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="Image 4"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="133350" cy="133350"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                    </a:prstGeom>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:spacing w:val="50"/>
-          <w:position w:val="-4"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Linkedin url  </w:t>
+        <w:t xml:space="preserve"> Linkedin url  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436F2258">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
-        <w:spacing w:before="19"/>
-        <w:ind w:left="360"/>
+        <w:spacing w:before="19" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:position w:val="-4"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="9"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="10566.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
-        <w:tblLayout w:type="autofit"/>
-[...5 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10566"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="10566"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w14:paraId="4DB2F7BB">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10566" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="108.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="108.0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53528974">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-              <w:outlineLvl w:val="0"/>
+              <w:pStyle w:val="Heading1"/>
+              <w:ind w:firstLine="3"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="0243a5"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-              <w:t>SUMMARY</w:t>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SUMMARY</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="077F85C2">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10566" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="108.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="108.0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FCBFE04">
-[...1 lines deleted...]
-              <w:t>Windows Server Administrator with experience in Active Directory, DNS, DHCP, GPO, Hybrid Setup</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Windows Server Administrator with experience in Active Directory, DNS, DHCP, GPO, Hybrid Setup</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C1C9A5B">
-[...1 lines deleted...]
-              <w:t>My goal is to maximize uptime and deliver excellent IT support to ensure smooth business continuity.</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+            <w:pPr>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">My goal is to maximize uptime and deliver excellent IT support to ensure smooth business continuity.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06185FAD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3098"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3098"/>
               </w:tabs>
+              <w:rPr/>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="14A99BA9">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10566" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="108.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="108.0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21A37519">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-              <w:outlineLvl w:val="0"/>
+              <w:pStyle w:val="Heading1"/>
+              <w:ind w:firstLine="3"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="0243a5"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-              <w:t>SKILLS</w:t>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SKILLS</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6DE004FB">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:trPr>
+          <w:cantSplit w:val="0"/>
           <w:trHeight w:val="401" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10566" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="108.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="108.0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="9"/>
-[...1 lines deleted...]
-              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblStyle w:val="Table2"/>
+              <w:tblW w:w="10334.0" w:type="dxa"/>
+              <w:jc w:val="left"/>
               <w:tblBorders>
-                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-                <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               </w:tblBorders>
-              <w:tblLayout w:type="autofit"/>
-[...5 lines deleted...]
-              </w:tblCellMar>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="0000"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5167"/>
               <w:gridCol w:w="5167"/>
+              <w:tblGridChange w:id="0">
+                <w:tblGrid>
+                  <w:gridCol w:w="5167"/>
+                  <w:gridCol w:w="5167"/>
+                </w:tblGrid>
+              </w:tblGridChange>
             </w:tblGrid>
-            <w:tr w14:paraId="096805A4">
-[...15 lines deleted...]
-              </w:tblPrEx>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="40E10FAA">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
-                    <w:spacing w:line="268" w:lineRule="exact"/>
-                    <w:contextualSpacing w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="268" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
                   </w:pPr>
-                  <w:r>
-                    <w:t>Understanding of Workgroup and Domain</w:t>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Understanding of Workgroup and Domain</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0D5F7545">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="3"/>
                     </w:numPr>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t>ADC</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve"> Deployment</w:t>
+                    <w:t xml:space="preserve">ADC Deployment</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w14:paraId="03C4D354">
-[...15 lines deleted...]
-              </w:tblPrEx>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="454D1243">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
-                    <w:spacing w:line="268" w:lineRule="exact"/>
-                    <w:contextualSpacing w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="268" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
                   </w:pPr>
-                  <w:r>
-                    <w:t>AD Installation &amp; Domain Controller Creation</w:t>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">AD Installation &amp; Domain Controller Creation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="334FAED2">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="3"/>
                     </w:numPr>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-                    <w:t>AD Replication</w:t>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">AD Replication</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w14:paraId="0B478944">
-[...15 lines deleted...]
-              </w:tblPrEx>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="41B4B258">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
-                    <w:spacing w:line="268" w:lineRule="exact"/>
-                    <w:contextualSpacing w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="268" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
                   </w:pPr>
-                  <w:r>
-                    <w:t>User, Group, and OU Management</w:t>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">User, Group, and OU Management</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="548A4FAE">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="3"/>
                     </w:numPr>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t>FSMO Role Transfer &amp; Seize</w:t>
+                    <w:t xml:space="preserve">FSMO Role Transfer &amp; Seize</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w14:paraId="74928CA4">
-[...15 lines deleted...]
-              </w:tblPrEx>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="34F25578">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
-                    <w:spacing w:line="268" w:lineRule="exact"/>
-                    <w:contextualSpacing w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="268" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
                   </w:pPr>
-                  <w:r>
-                    <w:t>Centralized Management using Group Policies</w:t>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Centralized Management using Group Policies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="136AF3CB">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="3"/>
                     </w:numPr>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.l5debzn4crwu" w:id="0"/>
+                  <w:bookmarkEnd w:id="0"/>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Azure  </w:t>
-[...15 lines deleted...]
-                    <w:t>Backup</w:t>
+                    <w:t xml:space="preserve">Azure  Hybrid Backup</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w14:paraId="6F35889C">
-[...15 lines deleted...]
-              </w:tblPrEx>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1D2D7028">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
-                    <w:spacing w:line="268" w:lineRule="exact"/>
-                    <w:contextualSpacing w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="268" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
                   </w:pPr>
-                  <w:r>
-                    <w:t>Password &amp; Account Lockout Policies</w:t>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Password &amp; Account Lockout Policies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5C8FEFDD">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="3"/>
                     </w:numPr>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t>DFS Namespace &amp; Replication</w:t>
+                    <w:t xml:space="preserve">DFS Namespace &amp; Replication</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w14:paraId="6CB0057B">
-[...15 lines deleted...]
-              </w:tblPrEx>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="262E9900">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
-                    <w:spacing w:line="268" w:lineRule="exact"/>
-                    <w:contextualSpacing w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="268" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
                   </w:pPr>
-                  <w:r>
-                    <w:t>Backup &amp; Restore of Group Policies</w:t>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Backup &amp; Restore of Group Policies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="331487BC">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="3"/>
                     </w:numPr>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t>AD Sites, Subnets &amp; Replication</w:t>
+                    <w:t xml:space="preserve">AD Sites, Subnets &amp; Replication</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w14:paraId="6F342ABF">
-[...15 lines deleted...]
-              </w:tblPrEx>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1A33B539">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
-                    <w:spacing w:line="268" w:lineRule="exact"/>
-                    <w:contextualSpacing w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="268" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
                   </w:pPr>
-                  <w:r>
-                    <w:t>Fine-grain Password Policies</w:t>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Fine-grain Password Policies</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="52D14916">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="3"/>
                     </w:numPr>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t>DHCP Server Setup &amp; Reservation</w:t>
+                    <w:t xml:space="preserve">DHCP Server Setup &amp; Reservation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w14:paraId="181AAABC">
-[...15 lines deleted...]
-              </w:tblPrEx>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1DF5AF6E">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
-                    <w:spacing w:line="268" w:lineRule="exact"/>
-                    <w:contextualSpacing w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="268" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
                   </w:pPr>
-                  <w:r>
-                    <w:t>Delegate Control in AD</w:t>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Delegate Control in AD</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5EBCA801">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="3"/>
                     </w:numPr>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-                    <w:t>AD System State Backup</w:t>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">AD System State Backup</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w14:paraId="3CC9D216">
-[...15 lines deleted...]
-              </w:tblPrEx>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="19D0757D">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
-                    <w:spacing w:line="268" w:lineRule="exact"/>
-                    <w:contextualSpacing w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="268" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
                   </w:pPr>
-                  <w:r>
-                    <w:t>Azure File Sync</w:t>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Azure File Sync</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="03F76BC9">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="3"/>
                     </w:numPr>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Azure Entra ID Connect </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w14:paraId="1D694632">
-[...15 lines deleted...]
-              </w:tblPrEx>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5BE96B15">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
-                    <w:spacing w:line="268" w:lineRule="exact"/>
-                    <w:contextualSpacing w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="268" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
                   </w:pPr>
-                  <w:r>
-                    <w:t>NTFS Permissions on Shared Folders</w:t>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">NTFS Permissions on Shared Folders</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="57F65B90">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="3"/>
                     </w:numPr>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-                    <w:t>AD Recycle Bin for Recovery</w:t>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">AD Recycle Bin for Recovery</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w14:paraId="0551478D">
-[...15 lines deleted...]
-              </w:tblPrEx>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1D678D1F">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
-                    <w:spacing w:line="268" w:lineRule="exact"/>
-                    <w:contextualSpacing w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="268" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
                   </w:pPr>
-                  <w:r>
-                    <w:t>FSRM: Quota &amp; File Screening</w:t>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">FSRM: Quota &amp; File Screening</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="27B99081">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="3"/>
                     </w:numPr>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t>Azure Update Manager</w:t>
+                    <w:t xml:space="preserve">Azure Update Manager</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w14:paraId="3C671E6A">
-[...15 lines deleted...]
-              </w:tblPrEx>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="522B4DCE">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
-                    <w:spacing w:line="268" w:lineRule="exact"/>
-                    <w:contextualSpacing w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="268" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
                   </w:pPr>
-                  <w:r>
-                    <w:t>DNS: A Record, CNAME, Forwarders</w:t>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">DNS: A Record, CNAME, Forwarders</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="23A3C81C">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="2"/>
                     </w:numPr>
-                    <w:spacing w:line="268" w:lineRule="exact"/>
-                    <w:contextualSpacing w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="268" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t>IIS Setup &amp; Web Hosting</w:t>
+                    <w:t xml:space="preserve">IIS Setup &amp; Web Hosting</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="7B241896">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
                   <w:pPr>
-                    <w:pStyle w:val="13"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="3"/>
                     </w:numPr>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="720" w:right="0" w:hanging="360"/>
+                    <w:jc w:val="left"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
                       <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t>Global Catalog &amp; AD Partitions</w:t>
+                    <w:t xml:space="preserve">Global Catalog &amp; AD Partitions</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w14:paraId="2508FACE">
-[...15 lines deleted...]
-              </w:tblPrEx>
+            <w:tr>
+              <w:trPr>
+                <w:cantSplit w:val="0"/>
+                <w:tblHeader w:val="0"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="48983E3A">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
                   <w:pPr>
-                    <w:spacing w:line="268" w:lineRule="exact"/>
+                    <w:spacing w:line="268" w:lineRule="auto"/>
+                    <w:rPr/>
                   </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="5167" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                    <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="108.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="108.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="00F07F46">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="7B780A0E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
-              <w:pStyle w:val="7"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="8"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="8"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3168D681">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10566" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="108.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="108.0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="347786C5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
-              <w:pStyle w:val="7"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="8"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="8"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5A924F99">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10566" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="108.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="108.0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5FB76B39">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-              <w:outlineLvl w:val="0"/>
+              <w:pStyle w:val="Heading1"/>
+              <w:ind w:firstLine="3"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="0243a5"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-              <w:t>WORK EXPERIENCE</w:t>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WORK EXPERIENCE</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="12102C89">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10566" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="108.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="108.0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A815697">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9774"/>
+                <w:tab w:val="left" w:leader="none" w:pos="9774"/>
               </w:tabs>
-              <w:spacing w:before="5" w:line="317" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:i/>
+              <w:spacing w:before="5" w:line="317" w:lineRule="auto"/>
+              <w:ind w:left="3" w:firstLine="0"/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...12 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ABC Company - Current Organization</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                 </w:t>
             </w:r>
-            <w:r>
-[...30 lines deleted...]
-              <w:t>Present</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nov 2024 - Present</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D6DA99D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="10710"/>
+                <w:tab w:val="left" w:leader="none" w:pos="10710"/>
               </w:tabs>
-              <w:ind w:left="3"/>
+              <w:ind w:left="3" w:firstLine="0"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>System  Admin</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">System  Admin</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30ADA9CD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3098"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3098"/>
               </w:tabs>
+              <w:rPr/>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4AE45EAB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
-              <w:pStyle w:val="13"/>
-              <w:widowControl/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Installing  Active Directory Domain Services (ADDS)</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Installing  Active Directory Domain Services (ADDS)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A7E119B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
-              <w:pStyle w:val="13"/>
-              <w:widowControl/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Creating and managing user, groups and Organizational Units (OU) in Active Directory</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Creating and managing user, groups and Organizational Units (OU) in Active Directory</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="533E214E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
-              <w:pStyle w:val="13"/>
-              <w:widowControl/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Implementing Group Policy like wallpaper policy, screen saver policy</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implementing Group Policy like wallpaper policy, screen saver policy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08E2CB69">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
-              <w:pStyle w:val="13"/>
-              <w:widowControl/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Implementing file and folder sharing with NTFS permissions</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implementing file and folder sharing with NTFS permissions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07302366">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
-              <w:pStyle w:val="13"/>
-              <w:widowControl/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Applying Quota and File Screening on Share folder</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applying Quota and File Screening on Share folder</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68EBCB22">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
-              <w:pStyle w:val="13"/>
-              <w:widowControl/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Configuring Active Directory Sites and Subnets</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Configuring Active Directory Sites and Subnets</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44C3029D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
             <w:pPr>
-              <w:pStyle w:val="13"/>
-              <w:widowControl/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Performing Flexible Single Master Operations (FSMO) role transfers and seizures</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performing Flexible Single Master Operations (FSMO) role transfers and seizures</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BF145B7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
-              <w:pStyle w:val="13"/>
-              <w:widowControl/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Configuring DHCP scopes and reservations</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Configuring DHCP scopes and reservations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6151AD51">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
             <w:pPr>
-              <w:pStyle w:val="13"/>
-              <w:widowControl/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Configuring Distributed File System (DFS) Namespaces</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Configuring Distributed File System (DFS) Namespaces</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70651335">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
             <w:pPr>
-              <w:pStyle w:val="13"/>
-              <w:widowControl/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Managing disaster recovery using AD Recycle Bin, System State Backup</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Managing disaster recovery using AD Recycle Bin, System State Backup</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="174D521C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
             <w:pPr>
-              <w:pStyle w:val="13"/>
-              <w:widowControl/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">Connecting On Premises Active Directory with Azure  Entra ID for Single Sign On </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718C1ACB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
             <w:pPr>
-              <w:pStyle w:val="13"/>
-              <w:widowControl/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Schedule Patching for Server using Azure Update Manager</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schedule Patching for Server using Azure Update Manager</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45A701DE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
             <w:pPr>
-              <w:pStyle w:val="13"/>
-              <w:widowControl/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Deploying Active Directory Certificate Services (ADCS) and applying SSL certificates to secure web services.</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deploying Active Directory Certificate Services (ADCS) and applying SSL certificates to secure web services.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03E21ADE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
             <w:pPr>
-              <w:pStyle w:val="13"/>
-              <w:widowControl/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Synchronizing On Premises file share to Azure Cloud using Azure file sync for backup and DR purpose</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synchronizing On Premises file share to Azure Cloud using Azure file sync for backup and DR purpose</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="357EA661">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
             <w:pPr>
-              <w:pStyle w:val="13"/>
-              <w:widowControl/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Using Azure Backup Service for backup of On Premises Server</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Using Azure Backup Service for backup of On Premises Server</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D65F26A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3098"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3098"/>
               </w:tabs>
+              <w:rPr/>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="32BF98BB">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10566" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="108.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="108.0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07E7F37B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...3 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:pStyle w:val="Heading1"/>
+              <w:ind w:firstLine="3"/>
+              <w:rPr>
+                <w:color w:val="0243a5"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="03E2F10F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...3 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:pStyle w:val="Heading1"/>
+              <w:ind w:firstLine="3"/>
+              <w:rPr>
+                <w:color w:val="0243a5"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="173BCDDF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...4 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:pStyle w:val="Heading1"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="0243a5"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5A81882E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...4 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:pStyle w:val="Heading1"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="0243a5"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="560DD9AC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...4 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:pStyle w:val="Heading1"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="0243a5"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5E1D79C3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-[...4 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:pStyle w:val="Heading1"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="0243a5"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="2149F6E3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9774"/>
+                <w:tab w:val="left" w:leader="none" w:pos="9774"/>
               </w:tabs>
-              <w:spacing w:before="5" w:line="317" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="5" w:line="317" w:lineRule="auto"/>
+              <w:ind w:left="3" w:firstLine="0"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="12A13DE5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="9774"/>
+                <w:tab w:val="left" w:leader="none" w:pos="9774"/>
               </w:tabs>
-              <w:spacing w:before="5" w:line="317" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="5" w:line="317" w:lineRule="auto"/>
+              <w:ind w:left="3" w:firstLine="0"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="26"/>
-              </w:rPr>
-[...48 lines deleted...]
-              <w:t>Nov 2024</w:t>
+                <w:szCs w:val="26"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XYZ Company - Previous Organization                                                                           </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aug 2023 - Nov 2024</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
-          <w:p w14:paraId="735DA346">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="10710"/>
+                <w:tab w:val="left" w:leader="none" w:pos="10710"/>
               </w:tabs>
-              <w:ind w:left="3"/>
-[...1 lines deleted...]
-                <w:i/>
+              <w:ind w:left="3" w:firstLine="0"/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:i/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Server Admin / VMware Admin / Network Admin / Database Admin – Whatever is Your Role</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Mumbai</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mumbai</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19F70DDE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
             <w:pPr>
-              <w:pStyle w:val="13"/>
-              <w:widowControl/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="280" w:line="268" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Points related to your job profile</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Points related to your job profile</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5170C834">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
             <w:pPr>
-              <w:pStyle w:val="13"/>
-              <w:widowControl/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="268" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Points related to your job profile</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Points related to your job profile</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32A861B0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
             <w:pPr>
-              <w:pStyle w:val="13"/>
-              <w:widowControl/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
-              <w:autoSpaceDE/>
-[...2 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="280" w:before="0" w:line="268" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-              <w:t>Points related to your job profile</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Points related to your job profile</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="629477F9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
             <w:pPr>
-              <w:pStyle w:val="2"/>
-              <w:outlineLvl w:val="0"/>
+              <w:pStyle w:val="Heading1"/>
+              <w:ind w:firstLine="3"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="0243a5"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-              <w:t>CERTIFICATIONS</w:t>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CERTIFICATIONS</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6E79EA62">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10566" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="108.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="108.0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="378C7AEB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3098"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3098"/>
               </w:tabs>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:spacing w:val="-2"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="0243a5"/>
                 <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Windows Server Hybrid Course From Attari Classes</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Windows Server Hybrid Course From Attari Classes</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0377FA2B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3098"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3098"/>
               </w:tabs>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:spacing w:val="-2"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="0243a5"/>
                 <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="191AB514">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3098"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3098"/>
               </w:tabs>
+              <w:rPr/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="0243a5"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-              <w:t>EDUCATION</w:t>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EDUCATION</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1B6868C5">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10566" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="108.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="108.0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="4"/>
-[...8 lines deleted...]
-              </w:tblCellMar>
+              <w:tblStyle w:val="Table3"/>
+              <w:tblW w:w="10350.0" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="0000"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6266"/>
               <w:gridCol w:w="4084"/>
+              <w:tblGridChange w:id="0">
+                <w:tblGrid>
+                  <w:gridCol w:w="6266"/>
+                  <w:gridCol w:w="4084"/>
+                </w:tblGrid>
+              </w:tblGridChange>
             </w:tblGrid>
-            <w:tr w14:paraId="029F499F">
-[...7 lines deleted...]
-              </w:tblPrEx>
+            <w:tr>
               <w:trPr>
+                <w:cantSplit w:val="0"/>
                 <w:trHeight w:val="587" w:hRule="atLeast"/>
+                <w:tblHeader w:val="0"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="6935" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+                    <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
                   </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="0.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="0.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0960AFB4">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
                   <w:pPr>
-                    <w:pStyle w:val="16"/>
-                    <w:spacing w:before="5" w:line="268" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="5" w:line="268" w:lineRule="auto"/>
+                    <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
                     <w:rPr>
-                      <w:b/>
-                      <w:spacing w:val="-2"/>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
-                      <w:b/>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t>B.E</w:t>
-[...32 lines deleted...]
-                    <w:t>Engineering</w:t>
+                    <w:t xml:space="preserve">B.E in Computer Engineering</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="711A5B33">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
                   <w:pPr>
-                    <w:pStyle w:val="16"/>
-                    <w:spacing w:before="5" w:line="268" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="5" w:line="268" w:lineRule="auto"/>
+                    <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...2 lines deleted...]
-                  <w:r>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
-                      <w:spacing w:val="-5"/>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> </w:t>
-[...32 lines deleted...]
-                    <w:t>Mumbai</w:t>
+                    <w:t xml:space="preserve">Indala College of Engineering, Mumbai</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4553" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+                    <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
                   </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="0.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="0.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="12499DBE">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
                   <w:pPr>
-                    <w:pStyle w:val="16"/>
-[...1 lines deleted...]
-                    <w:ind w:left="0" w:right="20"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="5" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="20" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...2 lines deleted...]
-                  <w:r>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
-                      <w:spacing w:val="-4"/>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-                    <w:t>2023</w:t>
+                    <w:t xml:space="preserve">                        2019 - 2023</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w14:paraId="5AF0F09F">
-[...7 lines deleted...]
-              </w:tblPrEx>
+            <w:tr>
               <w:trPr>
+                <w:cantSplit w:val="0"/>
                 <w:trHeight w:val="538" w:hRule="atLeast"/>
+                <w:tblHeader w:val="0"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="6935" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="0.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="0.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="2D9884B8">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
                   <w:pPr>
-                    <w:pStyle w:val="16"/>
-                    <w:spacing w:before="4"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="4" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
                     <w:rPr>
-                      <w:b/>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
-                      <w:b/>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="1"/>
+                      <w:bCs w:val="1"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t>Diploma</w:t>
-[...39 lines deleted...]
-                    <w:t xml:space="preserve">Engineering                </w:t>
+                    <w:t xml:space="preserve">Diploma in Computer Engineering                </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="6519B652">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
                   <w:pPr>
-                    <w:pStyle w:val="16"/>
-                    <w:spacing w:before="2" w:line="244" w:lineRule="exact"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="2" w:line="244" w:lineRule="auto"/>
+                    <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...2 lines deleted...]
-                  <w:r>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
-                      <w:spacing w:val="-7"/>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-                    <w:t>Mumbai</w:t>
+                    <w:t xml:space="preserve">Kalsekar Polytechnic, Mumbai</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4553" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="0.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="0.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="6F923C77">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
                   <w:pPr>
-                    <w:pStyle w:val="16"/>
-[...1 lines deleted...]
-                    <w:ind w:left="0" w:right="20"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="4" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="20" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                    </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...2 lines deleted...]
-                  <w:r>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                     <w:rPr>
-                      <w:spacing w:val="-4"/>
+                      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:rtl w:val="0"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-                    <w:t>2020</w:t>
+                    <w:t xml:space="preserve">                        2017 - 2020</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="2ACED127">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
             <w:pPr>
-              <w:pStyle w:val="6"/>
-[...1 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="4" w:line="268" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">High School</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C.B.S.E                   </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:tab/>
-            </w:r>
-            <w:r>
               <w:tab/>
-            </w:r>
-            <w:r>
               <w:tab/>
-            </w:r>
-            <w:r>
               <w:t xml:space="preserve">                                </w:t>
-            </w:r>
-            <w:r>
               <w:tab/>
-            </w:r>
-            <w:r>
               <w:tab/>
-            </w:r>
-            <w:r>
               <w:t xml:space="preserve">             2017</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5994ECAD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
             <w:pPr>
-              <w:pStyle w:val="6"/>
-[...3 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="4" w:line="268" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Mumbai</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mumbai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42C9D64D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3098"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3098"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7677A1EA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3098"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3098"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="0243a5"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-              <w:t>PERSONAL DETAILS</w:t>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PERSONAL DETAILS</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7E24DE45">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10566" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0.0" w:type="dxa"/>
+              <w:left w:w="108.0" w:type="dxa"/>
+              <w:bottom w:w="0.0" w:type="dxa"/>
+              <w:right w:w="108.0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="4"/>
-[...8 lines deleted...]
-              </w:tblCellMar>
+              <w:tblStyle w:val="Table4"/>
+              <w:tblW w:w="10342.0" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="8.0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="0000"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6286"/>
               <w:gridCol w:w="4056"/>
+              <w:tblGridChange w:id="0">
+                <w:tblGrid>
+                  <w:gridCol w:w="6286"/>
+                  <w:gridCol w:w="4056"/>
+                </w:tblGrid>
+              </w:tblGridChange>
             </w:tblGrid>
-            <w:tr w14:paraId="18FD0BC3">
-[...7 lines deleted...]
-              </w:tblPrEx>
+            <w:tr>
               <w:trPr>
+                <w:cantSplit w:val="0"/>
                 <w:trHeight w:val="616" w:hRule="atLeast"/>
+                <w:tblHeader w:val="0"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="6927" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+                    <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
                   </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="0.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="0.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="5CA5555E">
-[...1 lines deleted...]
-                    <w:t>Address: Mumbai</w:t>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+                  <w:pPr>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Address: Mumbai</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="7A67881B">
-[...1 lines deleted...]
-                    <w:t>Date of Birth: 10/06/2000</w:t>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+                  <w:pPr>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Date of Birth: 10/06/2000</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="7900B506">
-[...5 lines deleted...]
-                  <w:r>
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+                  <w:pPr>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
                     <w:t xml:space="preserve">Nationality: Indian </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="00D2FC0B">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
                   <w:pPr>
                     <w:rPr>
-                      <w:i/>
+                      <w:i w:val="1"/>
+                      <w:iCs w:val="1"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-                    <w:t>Language known: Hindi, English</w:t>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Language known: Hindi, English</w:t>
+                  </w:r>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4553" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+                    <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
                   </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0.0" w:type="dxa"/>
+                    <w:left w:w="0.0" w:type="dxa"/>
+                    <w:bottom w:w="0.0" w:type="dxa"/>
+                    <w:right w:w="0.0" w:type="dxa"/>
+                  </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="2D565C07">
+                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
                   <w:pPr>
-                    <w:pStyle w:val="16"/>
-                    <w:ind w:left="0"/>
+                    <w:keepNext w:val="0"/>
+                    <w:keepLines w:val="0"/>
+                    <w:pageBreakBefore w:val="0"/>
+                    <w:widowControl w:val="0"/>
+                    <w:pBdr>
+                      <w:top w:space="0" w:sz="0" w:val="nil"/>
+                      <w:left w:space="0" w:sz="0" w:val="nil"/>
+                      <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                      <w:right w:space="0" w:sz="0" w:val="nil"/>
+                      <w:between w:space="0" w:sz="0" w:val="nil"/>
+                    </w:pBdr>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b w:val="0"/>
+                      <w:bCs w:val="0"/>
+                      <w:i w:val="0"/>
+                      <w:iCs w:val="0"/>
+                      <w:smallCaps w:val="0"/>
+                      <w:strike w:val="0"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:u w:val="none"/>
+                      <w:shd w:fill="auto" w:val="clear"/>
+                      <w:vertAlign w:val="baseline"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                    <w:rPr>
+                      <w:rtl w:val="0"/>
+                    </w:rPr>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1D84FABF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3098"/>
+                <w:tab w:val="left" w:leader="none" w:pos="3098"/>
               </w:tabs>
+              <w:rPr/>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A9BC9CB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3098"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3098"/>
         </w:tabs>
+        <w:rPr/>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:sectPr>
-      <w:pgSz w:w="12240" w:h="15840"/>
-[...2 lines deleted...]
-      <w:docGrid w:linePitch="360" w:charSpace="0"/>
+      <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
+      <w:pgMar w:bottom="1440" w:top="630" w:left="1080" w:right="810" w:header="720" w:footer="720"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...92 lines deleted...]
-    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Times New Roman"/>
+  <w:font w:name="Courier New"/>
+  <w:font w:name="Noto Sans Symbols">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="0" w:tentative="0">
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="0">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="0">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="0">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="0">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="0">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="0">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="0">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="0">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tentative="0">
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="0">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="0">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="0">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="0">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="0">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="0">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="0">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="0">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tentative="0">
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="0">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="0">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="0">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="0">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="0">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="0">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="0">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="0">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tentative="0">
+  <w:abstractNum w:abstractNumId="5">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...140 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="0">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="0">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="0">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="0">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="0">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="0">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="0">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="0">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:documentProtection w:enforcement="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
-[...7 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...87 lines deleted...]
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
-[...253 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...17 lines deleted...]
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:line="641" w:lineRule="auto"/>
+      <w:ind w:right="2646"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="3" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:qFormat/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="4">
+  <w:style w:type="table" w:styleId="4" w:default="1">
     <w:name w:val="Normal Table"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="1"/>
     <w:link w:val="12"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="1"/>
     <w:link w:val="15"/>
-    <w:qFormat/>
     <w:uiPriority w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:pPr>
       <w:spacing w:line="268" w:lineRule="exact"/>
       <w:ind w:left="362" w:hanging="287"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="1"/>
-    <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:pPr>
-      <w:widowControl/>
-[...2 lines deleted...]
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:widowControl w:val="1"/>
+      <w:autoSpaceDE w:val="1"/>
+      <w:autoSpaceDN w:val="1"/>
+      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="8">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="3"/>
-    <w:qFormat/>
     <w:uiPriority w:val="22"/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="9">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="4"/>
-    <w:qFormat/>
     <w:uiPriority w:val="59"/>
+    <w:qFormat w:val="1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:left w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:bottom w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:right w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideH w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
       </w:tblBorders>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="10">
-[...17 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+  <w:style w:type="character" w:styleId="11" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="3"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+  <w:style w:type="character" w:styleId="12" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="3"/>
     <w:link w:val="5"/>
-    <w:semiHidden/>
-    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Calibri" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="13">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="1"/>
-    <w:qFormat/>
     <w:uiPriority w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="14">
+  <w:style w:type="character" w:styleId="14" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="3"/>
     <w:link w:val="2"/>
-    <w:qFormat/>
     <w:uiPriority w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="15">
+  <w:style w:type="character" w:styleId="15" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="3"/>
     <w:link w:val="6"/>
-    <w:qFormat/>
     <w:uiPriority w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
+  <w:style w:type="paragraph" w:styleId="16" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="1"/>
-    <w:qFormat/>
     <w:uiPriority w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:pPr>
       <w:ind w:left="2"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="0.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="0.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table4">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="0.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="0.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4230,63 +5886,61 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhOFl5aPafmuiMn3Gafi0zI+sM65Q==">CgMxLjAyDmgubDVkZWJ6bjRjcnd1OAByITF0OEhBY1hrR2FFZF8wR1A5TXdSNUJtR05NZ2xLVkFrbQ==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>KN</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...2 lines deleted...]
-  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2057-12.2.0.23158</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>2282DA5098A84F5B91695C7277265B46_12</vt:lpwstr>
   </property>
 </Properties>
 </file>