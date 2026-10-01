--- v0 (2026-08-01)
+++ v1 (2026-10-01)
@@ -121,51 +121,51 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.rnge1g1podry" w:id="3"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Table of Contents</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-1529299394"/>
+        <w:id w:val="1149369913"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique w:val="1"/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="none" w:pos="9360"/>
             </w:tabs>
             <w:spacing w:after="0" w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:fldChar w:fldCharType="begin"/>
             <w:instrText xml:space="preserve"> TOC \h \u \z \t "Heading 1,1,Heading 2,2,Heading 3,3,Heading 4,4,Heading 5,5,Heading 6,6,"</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_heading=h.hb2qomy05cmu">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2932,51 +2932,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
       <w:pPr>
         <w:spacing w:after="0" w:before="69" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="245"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:lock w:val="contentLocked"/>
-        <w:id w:val="1595537673"/>
+        <w:id w:val="-878754736"/>
         <w:tag w:val="goog_rdk_0"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="Table3"/>
             <w:tblW w:w="9345.0" w:type="dxa"/>
             <w:jc w:val="left"/>
             <w:tblBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblLook w:val="0600"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="9345"/>
             <w:tblGridChange w:id="0">
               <w:tblGrid>
                 <w:gridCol w:w="9345"/>
               </w:tblGrid>
@@ -3667,51 +3667,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
       <w:pPr>
         <w:spacing w:after="0" w:before="69" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="245"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:lock w:val="contentLocked"/>
-        <w:id w:val="98775703"/>
+        <w:id w:val="-209330620"/>
         <w:tag w:val="goog_rdk_1"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="Table5"/>
             <w:tblW w:w="9345.0" w:type="dxa"/>
             <w:jc w:val="left"/>
             <w:tblBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblLook w:val="0600"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="9345"/>
             <w:tblGridChange w:id="0">
               <w:tblGrid>
                 <w:gridCol w:w="9345"/>
               </w:tblGrid>
@@ -3938,51 +3938,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:lock w:val="contentLocked"/>
-        <w:id w:val="636237358"/>
+        <w:id w:val="-1755281410"/>
         <w:tag w:val="goog_rdk_2"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="Table6"/>
             <w:tblW w:w="9345.0" w:type="dxa"/>
             <w:jc w:val="left"/>
             <w:tblBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblLook w:val="0600"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="9345"/>
             <w:tblGridChange w:id="0">
               <w:tblGrid>
                 <w:gridCol w:w="9345"/>
               </w:tblGrid>
@@ -4958,51 +4958,51 @@
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.jyaf4o9mp55m" w:id="14"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:lock w:val="contentLocked"/>
-        <w:id w:val="1788581461"/>
+        <w:id w:val="-1924866711"/>
         <w:tag w:val="goog_rdk_3"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="Table8"/>
             <w:tblW w:w="9345.0" w:type="dxa"/>
             <w:jc w:val="left"/>
             <w:tblBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblLook w:val="0600"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="9345"/>
             <w:tblGridChange w:id="0">
               <w:tblGrid>
                 <w:gridCol w:w="9345"/>
               </w:tblGrid>
@@ -7445,51 +7445,51 @@
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Equitable Services</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">In accordance with ESEA section 8501(a)(1), (3)(A), a subgrantee under the 21st CCLC program must, after timely and meaningful consultation with appropriate officials of private schools located within a five- mile radius in the areas served by the subgrant, provide for the equitable participation of elBuigible private school children and educators. This applies regardless of whether a subgrantee is an LEA, CBO, or other eligible entity. Are there non-public schools located within a five-mile radius of the program sites listed above? </w:t>
+              <w:t xml:space="preserve">In accordance with ESEA section 8501(a)(1), (3)(A), a subgrantee under the 21st CCLC program must, after timely and meaningful consultation with appropriate officials of private schools located within a five- mile radius in the areas served by the subgrant, provide for the equitable participation of eligible private school children and educators. This applies regardless of whether a subgrantee is an LEA, CBO, or other eligible entity. Are there non-public schools located within a five-mile radius of the program sites listed above? </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
@@ -7580,51 +7580,51 @@
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.kon9bc1ltrw7" w:id="16"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:lock w:val="contentLocked"/>
-        <w:id w:val="20909493"/>
+        <w:id w:val="2108869452"/>
         <w:tag w:val="goog_rdk_4"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="Table12"/>
             <w:tblW w:w="9345.0" w:type="dxa"/>
             <w:jc w:val="left"/>
             <w:tblBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblLook w:val="0600"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="9345"/>
             <w:tblGridChange w:id="0">
               <w:tblGrid>
                 <w:gridCol w:w="9345"/>
               </w:tblGrid>
@@ -12320,51 +12320,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.5nclcug50y33" w:id="37"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 8: Sustainability and Staff Capacity (14 points)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:lock w:val="contentLocked"/>
-        <w:id w:val="-253391357"/>
+        <w:id w:val="1605545357"/>
         <w:tag w:val="goog_rdk_5"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="Table24"/>
             <w:tblW w:w="10174.0" w:type="dxa"/>
             <w:jc w:val="left"/>
             <w:tblInd w:w="-108.0" w:type="dxa"/>
             <w:tblBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblLook w:val="0400"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="10174"/>
             <w:tblGridChange w:id="0">
               <w:tblGrid>
                 <w:gridCol w:w="10174"/>
@@ -12585,51 +12585,51 @@
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.3q5sasy" w:id="39"/>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 9: Evidence of Previous Success (4 points)</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:lock w:val="contentLocked"/>
-        <w:id w:val="-1724564341"/>
+        <w:id w:val="-415925827"/>
         <w:tag w:val="goog_rdk_6"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="Table25"/>
             <w:tblW w:w="10174.0" w:type="dxa"/>
             <w:jc w:val="left"/>
             <w:tblInd w:w="-108.0" w:type="dxa"/>
             <w:tblBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblLook w:val="0400"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="10174"/>
             <w:tblGridChange w:id="0">
               <w:tblGrid>
                 <w:gridCol w:w="10174"/>
@@ -14518,51 +14518,51 @@
               <w:right w:color="cccccc" w:space="0" w:sz="6" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="1f4e79" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="140.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="140.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000215">
             <w:pPr>
               <w:spacing w:after="0" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="950526905"/>
+                <w:id w:val="-1769813180"/>
                 <w:tag w:val="goog_rdk_7"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:color w:val="ffffff"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">✔</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="435" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
@@ -19142,51 +19142,51 @@
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table29">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="100.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1AlbYXOCarp4heyqwLSQvynsTUF9jktURHq6SDCyJc-M/export?format=xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ecivis.com/#/login3/CC2D569C-DC7F-4F9A-B6B7-7E4F8952BDDEhttps://gn.ecivis.com/GO/gn_redir/T/1c5t302rbu3fn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ecivis.com/#/login3/CC2D569C-DC7F-4F9A-B6B7-7E4F8952BDDE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1QWL06u9VlG52E1hvDgdhXoL--rvjufJs/export?format=docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSTprogram@doe.in.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1iRXjiUCXimAb3TwCyDvkE6fcvtU1riEO/edit#heading=h.nayxoxofbk6v" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1AI7gkucgADaG77Zz97lEcYHo1yF_BvYf/export?format=xlsx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/19chSB34AHEbOxL1o8cBRxAN0WvzlqNZR/export?format=docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1VZj_p3ZWckZYsabdJOGfhffvSkhptp1_/export?format=docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1nVUxWrUL5kBXma5dKZ3B4pbMFLRFCT5C/export?format=xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1iRXjiUCXimAb3TwCyDvkE6fcvtU1riEO/edit#heading=h.2et92p0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1iRXjiUCXimAb3TwCyDvkE6fcvtU1riEO/edit#heading=h.czch92dbb4wi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1iRXjiUCXimAb3TwCyDvkE6fcvtU1riEO/edit#heading=h.sc9jv9j9ckj9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1iRXjiUCXimAb3TwCyDvkE6fcvtU1riEO/edit#heading=h.us1h0x6d888c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1iRXjiUCXimAb3TwCyDvkE6fcvtU1riEO/edit#heading=h.7yw2f5czqr9a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ecivis.com/#/login3/CC2D569C-DC7F-4F9A-B6B7-7E4F8952BDDE" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1iRXjiUCXimAb3TwCyDvkE6fcvtU1riEO/edit#heading=h.2iq8gzs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ombudsman@doe.in.gov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/doe/it/data-center-and-reports/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gn.ecivis.com/GO/gn_redir/T/1c5t302rbu3fn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sam.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1AlbYXOCarp4heyqwLSQvynsTUF9jktURHq6SDCyJc-M/export?format=xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gn.ecivis.com/GO/gn_redir/T/1c5t302rbu3fn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https://gn.ecivis.com/GO/gn_redir/T/1c5t302rbu3fn___.YzJ1OnN0YXRlb2ZpbmRpYW5hOmM6bzozZDVhYmNkM2I5MGEyNjA3NGZlOTkxMzZlMDczODQxOTo3OjRlNDI6OTM1MGIwNTUzNjgzMDA0ZmYzYjdkNTY4MjQ1MWE5OGMyNGM5MGIwNjNkZTc3NDRlNDIzOTY4Y2QxZDg3YzI5YjpoOlQ6Tg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1QWL06u9VlG52E1hvDgdhXoL--rvjufJs/export?format=docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSTprogram@doe.in.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1iRXjiUCXimAb3TwCyDvkE6fcvtU1riEO/edit#heading=h.nayxoxofbk6v" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1AI7gkucgADaG77Zz97lEcYHo1yF_BvYf/export?format=xlsx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/19chSB34AHEbOxL1o8cBRxAN0WvzlqNZR/export?format=docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1VZj_p3ZWckZYsabdJOGfhffvSkhptp1_/export?format=docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1xO3lQxWQf3fL-DHY2x0AnjhRlwb42xln/export?format=xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1iRXjiUCXimAb3TwCyDvkE6fcvtU1riEO/edit#heading=h.2et92p0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1iRXjiUCXimAb3TwCyDvkE6fcvtU1riEO/edit#heading=h.czch92dbb4wi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1iRXjiUCXimAb3TwCyDvkE6fcvtU1riEO/edit#heading=h.sc9jv9j9ckj9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1iRXjiUCXimAb3TwCyDvkE6fcvtU1riEO/edit#heading=h.us1h0x6d888c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1iRXjiUCXimAb3TwCyDvkE6fcvtU1riEO/edit#heading=h.7yw2f5czqr9a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.ecivis.com/#/login3/CC2D569C-DC7F-4F9A-B6B7-7E4F8952BDDE" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1iRXjiUCXimAb3TwCyDvkE6fcvtU1riEO/edit#heading=h.2iq8gzs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ombudsman@doe.in.gov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/doe/it/data-center-and-reports/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gn.ecivis.com/GO/gn_redir/T/1c5t302rbu3fn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sam.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>