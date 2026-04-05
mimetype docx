--- v0 (2025-11-15)
+++ v1 (2026-04-05)
@@ -1,4566 +1,5630 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...19 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="049880DD" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The Title of the Manuscript Submitted to Jambura Geo Education Journal </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(Times New Roman   14pt, Bold, CAPITAL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699459C7" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+    </w:p>
+    <w:p w14:paraId="7B4509AC" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="8647"/>
+          <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
-        <w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Author’s name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Author’s name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Author’s name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(11pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2290F848" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="8647"/>
+          <w:tab w:val="left" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+    </w:p>
+    <w:p w14:paraId="2E91B21B" w14:textId="2E9E7398" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:i w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:i w:val="1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Department of Ge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ography Education</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:i w:val="1"/>
+        <w:t xml:space="preserve"> (Department),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, Universitas Negeri Gorontalo (University</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gorontalo (City), Indonesia (Country) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(9pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266A8862" w14:textId="1C3558D3" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:i w:val="1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Department of Ge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ography Education, Universitas Negeri Makassar, Makassar, Indonesia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFED185" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:tblStyle w:val="a1"/>
+        <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2943"/>
         <w:gridCol w:w="6456"/>
         <w:gridCol w:w="240"/>
-        <w:tblGridChange w:id="0">
-[...5 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00017D13" w14:paraId="09957FC3" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="240" w:type="dxa"/>
+          <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...1 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+          <w:p w14:paraId="4DB8C4D1" w14:textId="77777777" w:rsidR="00017D13" w:rsidRPr="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
-              <w:keepNext w:val="1"/>
+              <w:keepNext/>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b w:val="1"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+            <w:r w:rsidRPr="00017D13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">ARTICLE INFO</w:t>
+              </w:rPr>
+              <w:t>ARTICLE INFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6456" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...1 lines deleted...]
-              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+          <w:p w14:paraId="31EDC46E" w14:textId="77777777" w:rsidR="00017D13" w:rsidRPr="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
-              <w:keepNext w:val="1"/>
+              <w:keepNext/>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b w:val="1"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                <w:smallCaps w:val="1"/>
+            <w:r w:rsidRPr="00017D13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:smallCaps/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>ABSTRACT (9 PT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00017D13" w14:paraId="4C7D96FF" w14:textId="77777777" w:rsidTr="00017D13">
         <w:trPr>
-          <w:cantSplit w:val="1"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="240" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="3859"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:fill="f2f2f2" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+          <w:p w14:paraId="47532079" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+          <w:p w14:paraId="5B11AA7B" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Article History: </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+          <w:p w14:paraId="4FC6196F" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-187" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Received: …… </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+          <w:p w14:paraId="7DCA8E9D" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-187" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Accepted: ..…</w:t>
+              </w:rPr>
+              <w:t>Accepted: ..…</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+          <w:p w14:paraId="5ECE0E53" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-187" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Published: .……</w:t>
+              </w:rPr>
+              <w:t>Published: .……</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+          <w:p w14:paraId="22087892" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+          <w:p w14:paraId="3A063A87" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>Keywords:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+          <w:p w14:paraId="1C001D72" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-186" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Geography; Learining; Education; Human; Social (3-5 Keywords)</w:t>
+              </w:rPr>
+              <w:t>Geography; Learining; Education; Human; Social (3-5 Keywords)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+          <w:p w14:paraId="4B764E11" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+          <w:p w14:paraId="149DD019" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-45" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Corresponding author: </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+          <w:p w14:paraId="05451478" w14:textId="12511D6C" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-186" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Name</w:t>
+              </w:rPr>
+              <w:t>Name</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+          <w:p w14:paraId="462EFAB6" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-45" w:hanging="2"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="0563c1"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0563C1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7">
-              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:hyperlink r:id="rId9">
+              <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                  <w:color w:val="0563c1"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0563C1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
-                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t xml:space="preserve">info_jgej@ung.ac.id</w:t>
+                <w:t>info_jgej@ung.ac.id</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+          <w:p w14:paraId="1354FE06" w14:textId="65ABF37D" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-45" w:hanging="2"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="0000ff"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>DOI: 10.37905/jgej.v6i2.xxxx</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+          <w:p w14:paraId="3EA1E0DB" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-45"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+          <w:p w14:paraId="633BFFA2" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-45" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Copyright © 2025 The Authors</w:t>
+              </w:rPr>
+              <w:t>Copyright © 2025 The Authors</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+          <w:p w14:paraId="00375380" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-45" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+          <w:p w14:paraId="18ADDC6E" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="4830"/>
+                <w:tab w:val="left" w:pos="4830"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-114" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:drawing>
-                <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="03ADA4FB" wp14:editId="379EDE5E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>-1268</wp:posOffset>
+                    <wp:posOffset>-1269</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>-62533</wp:posOffset>
+                    <wp:posOffset>-62534</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="720725" cy="252095"/>
-                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr descr="C:\Users\user01\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\E970812.tmp" id="1039" name="image1.png"/>
-                  <a:graphic>
+                  <wp:docPr id="1033" name="image2.png" descr="C:\Users\user01\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\E970812.tmp"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                      <pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr descr="C:\Users\user01\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\E970812.tmp" id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image2.png" descr="C:\Users\user01\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\E970812.tmp"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8"/>
-                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:blip r:embed="rId10"/>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="720725" cy="252095"/>
                           </a:xfrm>
-                          <a:prstGeom prst="rect"/>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+          <w:p w14:paraId="60EE221B" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="4830"/>
+                <w:tab w:val="left" w:pos="4830"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-114"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+          <w:p w14:paraId="2A9F3DDA" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-114"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">This open access article is distributed under a </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+          <w:p w14:paraId="3A149815" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-113"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Creative Commons Attribution-NonCommercial </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+          <w:p w14:paraId="0FCACE09" w14:textId="431B26D6" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-113"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">(CC-BY-NC) 4.0 International License</w:t>
+              </w:rPr>
+              <w:t>(CC-BY-NC) 4.0 International License</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6456" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+          <w:p w14:paraId="5685F4C2" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-114" w:hanging="2"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstract contains information about research that is done and must stand alone, meaning that there are no citations of findings from other people in the abstract. Abstract must be concise, clear, and specific which contains a review of the reasons for the research, the purpose of the research, the approach or method used, the results, and the final conclusion. Abstracts are written in one paragraph, consisting of 200 to 250 words. Include keywords no more than 5 words and written in alphabetical order, keywords represent the content of the script to facilitate the process of searching the script. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+          <w:p w14:paraId="6C0B921D" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-114" w:hanging="2"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+          <w:p w14:paraId="12F141FF" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002B0A79" w14:paraId="4E1DF208" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="84"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+          <w:p w14:paraId="5AA6DA9F" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-113" w:hanging="2"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+    <w:p w14:paraId="6DDB08CD" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00502F7B" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="0"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="283" w:hangingChars="128" w:hanging="283"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Introduction (Times New Roman, 11pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06ED8FE5" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...79 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+    </w:p>
+    <w:p w14:paraId="0D81EAC4" w14:textId="77777777" w:rsidR="004F7E0A" w:rsidRDefault="004F7E0A" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F7E0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Full-Length Research Article is around 4,000 - 8,000 words (i.e., Introduction-Conclusion) but excludes bibliography. The manuscript's contents, including the Introduction, Methods, Research Results, Discussion, and Conclusions, should be written using Times New Roman font, size 11, with 1pt spacing and left-right alignment (justified). Each sentence should begin with a capital letter, and the first line of each paragraph should be indented by 0.5 cm. The manuscript's margins should follow this template, with a 2 cm margin on the top, bottom, and right, and 2 cm on the left.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516B93DE" w14:textId="4C182889" w:rsidR="004F7E0A" w:rsidRPr="004F7E0A" w:rsidRDefault="004F7E0A" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F7E0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>In preparing the Introduction, the authors are required to address the following points: (1) A general problem statement or a brief background related to the conducted research, presented in no more than one paragraph and supported by relevant references. (2) The core problem(s) to be addressed, formulated based on facts and/or hypotheses (if applicable). The problem must be objective, meaning that it has been identified and discussed in reputable journals or by well-established research institutions, rather than being based solely on the authors’ personal opinions. (3) An overview of the proposed solution to address the identified problem, including an explanation of how the problem will be resolved and supported by appropriate references. (4) A description of the theoretical framework applied in the study. (5) A state-of-the-art review, consisting of relevant previous studies with similar themes, to justify the novelty of the present article. This section must include references from the last five years, with international journals being strongly recommended. (6) The research objective(s). The Introduction should be concluded with a clear statement of the research objectives, which will subsequently be addressed in the Conclusion section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA9F48F" w14:textId="5ADEA33D" w:rsidR="002B0A79" w:rsidRDefault="004F7E0A" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F7E0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Please ensure that the Introduction section of your manuscript comprehensively incorporates all the points outlined above. Furthermore, authors are required to carefully adhere to the prescribed writing style in accordance with the journal template, including paragraph formatting, spacing, font type and size, as well as the proper use of headings, subheadings, figures, and tables. Authors must strictly follow the writing guidelines and examples provided in the template</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F7E0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E69CC19" w14:textId="77777777" w:rsidR="00252BF4" w:rsidRDefault="00252BF4" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="285"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="258B8D6B" w14:textId="77777777" w:rsidR="00252BF4" w:rsidRDefault="00252BF4" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="285"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A224F3" w14:textId="77777777" w:rsidR="00252BF4" w:rsidRDefault="00252BF4" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="285"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1666F7D6" w14:textId="77777777" w:rsidR="00252BF4" w:rsidRDefault="00252BF4" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="285"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04FA6850" w14:textId="77777777" w:rsidR="00252BF4" w:rsidRDefault="00252BF4" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="285"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4D102F" w14:textId="77777777" w:rsidR="00FD2215" w:rsidRDefault="00FD2215" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1917ED5D" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00502F7B" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="283" w:hanging="283"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+        <w:ind w:leftChars="0" w:left="283" w:hangingChars="128" w:hanging="283"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Method</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F9D357" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00502F7B" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+    </w:p>
+    <w:p w14:paraId="188F8CFA" w14:textId="1786A093" w:rsidR="00790C13" w:rsidRPr="00502F7B" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.30j0zll" w:id="1"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:r w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subtitles </w:t>
+      </w:r>
+      <w:r w:rsidR="00790C13" w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BAFD0A" w14:textId="318B233E" w:rsidR="00790C13" w:rsidRPr="00502F7B" w:rsidRDefault="00790C13" w:rsidP="00662D8B">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...34 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2.1.1 Sub Subtitiles 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189B3ACE" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The methodology describes the stages of research carried out in a structured manner to achieve the research objectives. Research methods must provide complete information about various matters relating to the research process. The research method explains briefly and densely about the research methods used including the specifications of materials and tools, sampling techniques, measurement procedures, research designs, stages of work methods, parameters, and data analysis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3B2143" w14:textId="77777777" w:rsidR="00502F7B" w:rsidRDefault="00502F7B" w:rsidP="00662D8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...39 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F30A5D" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00502F7B" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="424" w:hanging="424"/>
-[...32 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:ind w:leftChars="0" w:left="424" w:hangingChars="192" w:hanging="424"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Table and figure layout</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E15838" w14:textId="5D29941F" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="424"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Illustration of research data in the form of pictures can be in the form of photos, flowcharts, graphs, charts, or maps, for maps, such as sample maps, only display legends, scales, insets if needed. Images or tables can be placed in a text box placed at the top or bottom of the page. The data in the table is arranged logically so that the information conveyed can be understood correctly. Tables are numbered sequentially (1, 2, 3 in sequence) with the title and table number above the table, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>included in the body text.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> If you have many concise subchapters, make them in paragraph form with numbering that does not use a new line.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+    <w:p w14:paraId="0CC2A5F2" w14:textId="77777777" w:rsidR="00D5713E" w:rsidRDefault="00D5713E" w:rsidP="00662D8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F56078" w14:textId="0CE3EFAD" w:rsidR="00D5713E" w:rsidRDefault="006E73F3" w:rsidP="00662D8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distB="0" distT="0" distL="0" distR="0">
-[...3 lines deleted...]
-            <a:graphic>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F6E8AC7" wp14:editId="6511721F">
+            <wp:extent cx="6146800" cy="4349089"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:docPr id="2" name="Picture 2" descr="E:\CHIVAS FOLDER\KARYA PUBLIKASI\Peta NDVI Jambu Baru (Bahasa Inggris) (1).jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="E:\CHIVAS FOLDER\KARYA PUBLIKASI\Peta NDVI Jambu Baru (Bahasa Inggris) (1).jpg" id="0" name="image4.jpg"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="E:\CHIVAS FOLDER\KARYA PUBLIKASI\Peta NDVI Jambu Baru (Bahasa Inggris) (1).jpg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6152860" cy="4353377"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
-                    <a:ln/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+    </w:p>
+    <w:p w14:paraId="45664BC1" w14:textId="77777777" w:rsidR="00D5713E" w:rsidRDefault="00D5713E" w:rsidP="00662D8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...4 lines deleted...]
-          <w:b w:val="1"/>
+        <w:outlineLvl w:val="9"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 1. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...7 lines deleted...]
-          <w:b w:val="1"/>
+        </w:rPr>
+        <w:t>Research location map</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+    </w:p>
+    <w:p w14:paraId="21F5F137" w14:textId="77777777" w:rsidR="00D5713E" w:rsidRDefault="00D5713E" w:rsidP="00662D8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:outlineLvl w:val="9"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+        </w:rPr>
+        <w:t>(Caption should be written in Regular font, centered, size 10pt, resolution 300 dpi) Created in TeksBox)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B15A4C3" w14:textId="77777777" w:rsidR="00D5713E" w:rsidRDefault="00D5713E" w:rsidP="00662D8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+    </w:p>
+    <w:p w14:paraId="07022C4C" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00502F7B" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="424" w:hangingChars="192" w:hanging="424"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Equation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796A0BD0" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Illustration of research data in the form of figure can be maps, photos, flow charts, garafik, or charts. Figure or tables can be placed in a text box placed at the top or bottom of the page. Data in tables are arranged logically so that the information delivered can be understood correctly. Tables are numbered sequentially with the title and number table above the table.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74543135" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Equations must be numbered in parentheses as shown in Equation (1). Equations must be prepared using Equation (not in the image format). Equation numbers must be placed on the right side.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF0A7D4" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3653F813" w14:textId="77777777" w:rsidR="005D18D1" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distB="0" distT="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CD0363E" wp14:editId="2ABD8D8A">
             <wp:extent cx="6146800" cy="692150"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-            <a:graphic>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1035" name="image4.png"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPr id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId12"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6146800" cy="692150"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distB="0" distT="0" distL="114300" distR="114300">
+          <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="44EBB6A2" wp14:editId="21CA33FA">
             <wp:extent cx="5400040" cy="542925"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-            <a:graphic>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1034" name="image1.png"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId13"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5400040" cy="542925"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+    </w:p>
+    <w:p w14:paraId="26D58387" w14:textId="77777777" w:rsidR="005D18D1" w:rsidRDefault="005D18D1" w:rsidP="00662D8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1763474F" w14:textId="0280EB74" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>where: T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> is brightness temperature (K); B</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (T</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
-          <w:rtl w:val="0"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>) is radiasi balckbody (Wm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> sr</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> µm</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>); K</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and K</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  is  konstanta radiasi first and second (Wm</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> sr</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> µm</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3E3CCD" w14:textId="77777777" w:rsidR="00FD2215" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+    <w:p w14:paraId="714AD9FC" w14:textId="330E14BC" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Table 1. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+        </w:rPr>
+        <w:t>Class slope</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F997A07" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+        </w:rPr>
+        <w:t>Information and Table in Regular, Center, Font 10pt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table2"/>
-        <w:tblW w:w="6055.0" w:type="dxa"/>
+        <w:tblStyle w:val="a2"/>
+        <w:tblW w:w="6055" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2634"/>
         <w:gridCol w:w="2451"/>
         <w:gridCol w:w="970"/>
-        <w:tblGridChange w:id="0">
-[...5 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="002B0A79" w14:paraId="56E2A65C" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="217"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2634" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+          <w:p w14:paraId="1DEB4486" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="0048178A" w:rsidRDefault="00000000" w:rsidP="00662D8B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
+                <w:tab w:val="left" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b w:val="1"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+            <w:r w:rsidRPr="0048178A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Slope</w:t>
+              </w:rPr>
+              <w:t>Slope</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+            <w:r w:rsidRPr="0048178A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">a</w:t>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2451" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+          <w:p w14:paraId="65B08452" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="0048178A" w:rsidRDefault="00000000" w:rsidP="00662D8B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
+                <w:tab w:val="left" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b w:val="1"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+            <w:r w:rsidRPr="0048178A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Information</w:t>
+              </w:rPr>
+              <w:t>Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+          <w:p w14:paraId="3FD12E1B" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
+                <w:tab w:val="left" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+            <w:r w:rsidRPr="0048178A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>Class</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002B0A79" w14:paraId="478D78FD" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="232"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2634" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+          <w:p w14:paraId="50150E7B" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Flat</w:t>
+              </w:rPr>
+              <w:t>Flat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2451" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+          <w:p w14:paraId="52D97693" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="615"/>
-                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
+                <w:tab w:val="left" w:pos="615"/>
+                <w:tab w:val="left" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">0% - 8%</w:t>
+              </w:rPr>
+              <w:t>0% - 8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+          <w:p w14:paraId="7BA6C2D6" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
+                <w:tab w:val="left" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">1</w:t>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002B0A79" w14:paraId="1F15B552" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="232"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2634" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+          <w:p w14:paraId="19675575" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Sloping</w:t>
+              </w:rPr>
+              <w:t>Sloping</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2451" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+          <w:p w14:paraId="2C463149" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="405"/>
-                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
+                <w:tab w:val="left" w:pos="405"/>
+                <w:tab w:val="left" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">8% - 15%</w:t>
+              </w:rPr>
+              <w:t>8% - 15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+          <w:p w14:paraId="1BDD97D0" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
+                <w:tab w:val="left" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">2</w:t>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002B0A79" w14:paraId="5396369D" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="232"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2634" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+          <w:p w14:paraId="1ED9CB74" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Rather Steep</w:t>
+              </w:rPr>
+              <w:t>Rather Steep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2451" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+          <w:p w14:paraId="245EF19E" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
+                <w:tab w:val="left" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">15% - 25%</w:t>
+              </w:rPr>
+              <w:t>15% - 25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+          <w:p w14:paraId="6967F105" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
+                <w:tab w:val="left" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">3</w:t>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002B0A79" w14:paraId="344AA774" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="232"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2634" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+          <w:p w14:paraId="44BA1128" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Steep</w:t>
+              </w:rPr>
+              <w:t>Steep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2451" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+          <w:p w14:paraId="3131097E" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
+                <w:tab w:val="left" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">25% - 45%</w:t>
+              </w:rPr>
+              <w:t>25% - 45%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+          <w:p w14:paraId="4145F812" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
+                <w:tab w:val="left" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">4</w:t>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002B0A79" w14:paraId="3DCA0705" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="243"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2634" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+          <w:p w14:paraId="2F06C99C" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Very Steep</w:t>
+              </w:rPr>
+              <w:t>Very Steep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2451" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+          <w:p w14:paraId="32712F8D" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
+                <w:tab w:val="left" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">&gt; 45%</w:t>
+              </w:rPr>
+              <w:t>&gt; 45%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+          <w:p w14:paraId="3B3A11CF" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
+                <w:tab w:val="left" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:outlineLvl w:val="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">5</w:t>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+    <w:p w14:paraId="0A7C15F9" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  Source: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+        </w:rPr>
+        <w:t>Analysis Results/Journals/Books/etc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C0DDD9" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+    </w:p>
+    <w:p w14:paraId="6BCC4A35" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00502F7B" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="283" w:hanging="283"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.1fob9te" w:id="2"/>
+        <w:ind w:leftChars="0" w:left="283" w:hangingChars="128" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Results and Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1747CB24" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...22 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+    </w:p>
+    <w:p w14:paraId="7A67652E" w14:textId="77777777" w:rsidR="003A0692" w:rsidRPr="003A0692" w:rsidRDefault="003A0692" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>This section is the most critical part of your article. The following points should be carefully considered when writing the Results and Discussion section:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA18D4B" w14:textId="77777777" w:rsidR="003A0692" w:rsidRPr="003A0692" w:rsidRDefault="003A0692" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB6728E" w14:textId="67B6956C" w:rsidR="003A0692" w:rsidRPr="006D032A" w:rsidRDefault="003A0692" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="426" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D032A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The analysis or research findings must be presented clearly and concisely.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05557241" w14:textId="0036BC07" w:rsidR="003A0692" w:rsidRPr="006D032A" w:rsidRDefault="003A0692" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="426" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D032A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The data presented should be processed data (not raw data) and reported in the form of narrative text, tables, or figures, accompanied by clear and easily understandable captions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0CD1B9" w14:textId="6EF42211" w:rsidR="003A0692" w:rsidRPr="006D032A" w:rsidRDefault="003A0692" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="426" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D032A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>It is essential to highlight the differences between your results or findings and those reported in previous publications by other researchers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D68332" w14:textId="4A538DAB" w:rsidR="003A0692" w:rsidRPr="006D032A" w:rsidRDefault="003A0692" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="426" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D032A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The findings should be critically compared with relevant references to determine whether they are consistent with or contradictory to the results of previous studies, and whether they represent improvements or otherwise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7873D899" w14:textId="01FD3B7E" w:rsidR="003A0692" w:rsidRPr="006D032A" w:rsidRDefault="003A0692" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="426" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D032A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The Discussion should clearly demonstrate the relationship between the obtained results and the underlying theoretical concepts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FEB0CEB" w14:textId="77777777" w:rsidR="003A0692" w:rsidRDefault="003A0692" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F4951B5" w14:textId="02D2E6C0" w:rsidR="003A0692" w:rsidRPr="003A0692" w:rsidRDefault="003A0692" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The use of subheadings in the manuscript must conform to the style exemplified in the journal template.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3848EF88" w14:textId="72DDE1DC" w:rsidR="002B0A79" w:rsidRDefault="003A0692" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The impact of the research conducted should also be described at the end of the discussion.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611A0ADF" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00502F7B" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.3znysh7" w:id="3"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="283" w:hangingChars="128" w:hanging="283"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_heading=h.3znysh7" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Conclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1FFE61" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...22 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+    </w:p>
+    <w:p w14:paraId="4D0DBFBB" w14:textId="77777777" w:rsidR="00286DC9" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Conclusion statements must be carried out carefully and carefully. In conclusion, the author must and only answer the problem and research objectives that have been formulated in the Introduction, and not as a summary of the results of the study</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286DC9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00286DC9" w:rsidRPr="00286DC9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+        </w:rPr>
+        <w:t>The Conclusion section should provide a description that directly addresses the research objectives stated at the end of the Introduction. The following points must be considered when writing the Conclusion:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F1FED8" w14:textId="77777777" w:rsidR="00662D8B" w:rsidRPr="00286DC9" w:rsidRDefault="00662D8B" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="019FE4D0" w14:textId="77777777" w:rsidR="00662D8B" w:rsidRDefault="00286DC9" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="426" w:firstLineChars="0"/>
+        <w:textDirection w:val="lrTb"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="id-ID"/>
+        </w:rPr>
+        <w:t>The conclusion should be clear and concise, written in a single paragraph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AF35EF" w14:textId="77777777" w:rsidR="00662D8B" w:rsidRDefault="00286DC9" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="426" w:firstLineChars="0"/>
+        <w:textDirection w:val="lrTb"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="id-ID"/>
+        </w:rPr>
+        <w:t>It must be supported by the research findings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6467FFB2" w14:textId="77777777" w:rsidR="00662D8B" w:rsidRDefault="00286DC9" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="426" w:firstLineChars="0"/>
+        <w:textDirection w:val="lrTb"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="id-ID"/>
+        </w:rPr>
+        <w:t>It should not contain any discussion elements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D51B449" w14:textId="77777777" w:rsidR="00662D8B" w:rsidRDefault="00286DC9" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="426" w:firstLineChars="0"/>
+        <w:textDirection w:val="lrTb"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="id-ID"/>
+        </w:rPr>
+        <w:t>It may include research implications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2381585B" w14:textId="7673A36E" w:rsidR="00286DC9" w:rsidRDefault="00286DC9" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="426" w:firstLineChars="0"/>
+        <w:textDirection w:val="lrTb"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="id-ID"/>
+        </w:rPr>
+        <w:t>The focus should be on the new findings, presented accurately and in sufficient depth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BC4F2A" w14:textId="77777777" w:rsidR="00662D8B" w:rsidRPr="00662D8B" w:rsidRDefault="00662D8B" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="426" w:firstLineChars="0" w:firstLine="0"/>
+        <w:textDirection w:val="lrTb"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3453A1B5" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00502F7B" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.t39h85iymcl3" w:id="4"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="283" w:hangingChars="128" w:hanging="283"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_heading=h.t39h85iymcl3" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Acknowledgments  </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="076F6D88" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...17 lines deleted...]
-          <w:rtl w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="58C9A68A" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="283"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Include names or agencies that are instrumental in assisting the conduct of research. Also include the name of the research funding institution </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
-[...27 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="043784F2" w14:textId="77777777" w:rsidR="00502F7B" w:rsidRDefault="00502F7B" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="450319FC" w14:textId="47036B75" w:rsidR="00502F7B" w:rsidRDefault="00502F7B" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Funding. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...35 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>statement if this publication received financial assistance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>This research received no external funding.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D23E02" w14:textId="77777777" w:rsidR="00502F7B" w:rsidRPr="00502F7B" w:rsidRDefault="00502F7B" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2308B22A" w14:textId="75B9179B" w:rsidR="00502F7B" w:rsidRDefault="00502F7B" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Conflict of interest. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>statement that there is no conflict of interest between actors and others regarding this publication</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...35 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The authors declare no conflict of interest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC8F485" w14:textId="77777777" w:rsidR="00502F7B" w:rsidRPr="00502F7B" w:rsidRDefault="00502F7B" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:leftChars="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="079498C6" w14:textId="6E75EDC3" w:rsidR="00502F7B" w:rsidRDefault="00502F7B" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Data availability. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>statement of whether the data used in the published manuscript is accessible or not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Not applicable.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C73186" w14:textId="77777777" w:rsidR="008679AA" w:rsidRDefault="008679AA" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42E6B006" w14:textId="7B7B60EE" w:rsidR="008679AA" w:rsidRPr="00502F7B" w:rsidRDefault="008679AA" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008679AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>AI Us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008679AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008679AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008679AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Declaration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008679AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e.g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008679AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The authors used [Tool name, version] for [specific purpose: e.g., language editing / outlining / code assistance]. The authors reviewed and edited all AI-assisted output and are fully responsible for its content and any errors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B06D572" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+    </w:p>
+    <w:p w14:paraId="60376408" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00502F7B" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...55 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48057D25" w14:textId="375E04BD" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>References section contains the bibliographic information of the sources used in the manuscript and is written in the format of the author's last name and the year of publication, arranged alphabetically based on the first letter of the first author's name. Primary sources (journals and patents) relevant to the research topic are preferred, with a maximum of sources published within the last 10 years, a minimum of 30 references, and 70% of journal article sources.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46ADD" w:rsidRPr="00D46ADD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46ADD" w:rsidRPr="00D46ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>not using web sources</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9464F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9464F" w:rsidRPr="00E9464F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Indonesian language article sources</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9464F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Excessive self-citations should be avoided. It is recommended to use a reference manager application such as Mendeley. All citations in the manuscript must be included in the references section. The APA 7th edition citation style is used for all references, and each journal article reference must include a DOI/Article link</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063A4A67" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLineChars="128" w:firstLine="283"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Journal: Author's name first followed by a period (.), Followed by years and given parentheses () and periods (.) The article title is written in normal print with capital letters at the beginning of each word unless the hyphen ends with a period (.), The name of the printed journal italicized and written in capital letters at the beginning of each word followed by a comma (,) italicized volume followed by a journal number with a closing bracket () sign (,) then the page number at the end of a period (.) followed by the address of the journal or doi site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0545142F" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-114" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.2et92p0" w:id="5"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_heading=h.2et92p0" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="4623FC7B" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="706" w:hangingChars="321" w:hanging="706"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fu, Z.Y., Chen, H.S., Zhang, W., Xu, Q.X., Wang, S.,&amp; Wang, K.L. (2015). Subsurface flow in a soil mantled subtropical dolomite karst slope: A field rainfall simulation study. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:i w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:color w:val="111111"/>
-          <w:rtl w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Geomorphology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:i w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:color w:val="111111"/>
-          <w:rtl w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>250(2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
-          <w:rtl w:val="0"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 1-14. doi: 10.1016/j.geomorph.2015.08.012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D99D75E" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="706" w:hangingChars="321" w:hanging="706"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Varikoden, H., Revadekar, J.V., Choudhary, Y., &amp; Preethi, B. (2015). Droughts of Indian Summer Monsoon Associated With El Niño and Non-El Niño Years. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:i w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:color w:val="111111"/>
-          <w:rtl w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>International Journal Of Climatology, 35(3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1916–1925. doi: 10.1002/joc.4097. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+    <w:p w14:paraId="01F10FEF" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00100D1E" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-114" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>Proceedings:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FCF9ED" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="1" w:left="708" w:hangingChars="321" w:hanging="706"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Veruggio, G. (2006). The EURON roboethics roadmap. In </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Proc. Humanoids ’06: 6th IEEE‑RAS International Conference on Humanoid Robots</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 612–617</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="002B0A79" w:rsidRPr="00E17B4C">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:rtl w:val="0"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidR="002B0A79" w:rsidRPr="00E17B4C">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-            <w:rtl w:val="0"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="1155CC"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://doi.org/10.1109/ICHR.2006.321337</w:t>
+          <w:t>https://doi.org/10.1109/ICHR.2006.321337</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
-[...1 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+    <w:p w14:paraId="5F0CB21E" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="051A2283" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00100D1E" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-114" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...33 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>Articles in books:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AAA77F" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="1" w:left="708" w:hangingChars="321" w:hanging="706"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Das, D.M., Singh, R., Kumar, A., Mailapalli, D.R., Mishra, A., &amp; Chatterjee, C. (2016). A multi-model ensemble approach for stream flow simulation. In Panigrahi, B. &amp; Goyal, M.R. (Ed.), </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Modeling Methods and Practices in Soil and Water Engineering</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, 72-102. CRC Press. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+    <w:p w14:paraId="6BE89DE8" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-114" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73481A4E" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30261E32" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:right="-114" w:firstLineChars="128" w:firstLine="283"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Book:  Author's name first followed by a period (.), Followed by a year and given a parenthesis () and a period (.) Article title is written in italics with capital letters at the beginning of each word unless the conjunction ends with a period (.), City name followed by a colon (:), the publisher's name at the end of the colon (.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41612161" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-114" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...55 lines deleted...]
-        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="464A6F70" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Holden, J. (2017). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>An Introduction to Physical Geography and the Environment 4 edition</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. England: Pearson. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A1F66D" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-2" w:right="-114" w:firstLine="283"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+        <w:ind w:left="0" w:right="-114" w:hanging="2"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50778C2A" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="008E2E39" w:rsidRDefault="00000000" w:rsidP="00662D8B">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="426"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-114" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...79 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2E39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...32 lines deleted...]
-          <w:rtl w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="15C67A76" w14:textId="77777777" w:rsidR="0070427A" w:rsidRDefault="0070427A" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="1" w:left="706" w:hangingChars="320" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1548F590" w14:textId="4E9719D2" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="1" w:left="706" w:hangingChars="320" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Geological Survey (15 October 2018). Science Application for Risk Reduction. Citing Internet sources URL https://www.usgs.gov/natural-hazards/science-application-risk-reduction.Kerlinger, F. N. (1986). </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...94 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Foundations of behavioral research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. New York: University Holt, Rinehart, and Winston Inc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC06A97" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRDefault="00E17B4C" w:rsidP="005E7EA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="167A835D" w14:textId="5EFC65DB" w:rsidR="00E17B4C" w:rsidRPr="00E17B4C" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="707" w:hangingChars="320" w:hanging="707"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>Arranged alphabetically</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB75955" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="707" w:hangingChars="320" w:hanging="707"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="498F8D89" w14:textId="13214DEE" w:rsidR="00E17B4C" w:rsidRPr="00E17B4C" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="704" w:hangingChars="320" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Abbe, A., &amp; Brandon, S. E. (2014). Building and maintaining rapport in investigative interviews. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Police Practice and Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 207–220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00E17B4C">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="0563c1"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="none"/>
-            <w:vertAlign w:val="baseline"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://doi.org/10.1080/15614263.2013.827835</w:t>
+          <w:t>https://doi.org/10.1080/15614263.2013.827835</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
-[...11 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="2335A447" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRPr="00E17B4C" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="704" w:hangingChars="320" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Afriansyah, A., Darmawan, A. R., &amp; Pramudianto, A. (2022). Enforcing Law in Undelimited Maritime Areas: Indonesian Border Experience. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>The International Journal of Marine and Coastal Law</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 282–299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00E17B4C">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="0563c1"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="none"/>
-            <w:vertAlign w:val="baseline"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://doi.org/10.1163/15718085-bja10092</w:t>
+          <w:t>https://doi.org/10.1163/15718085-bja10092</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
-[...11 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="5BEBF3A9" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRPr="00E17B4C" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="704" w:hangingChars="320" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Angne Alfaro, S., &amp; Patel, T. (2021). Turning Space into a Sacred Place: A Study of a Cathedral in Motion. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>The International Journal of Religion and Spirituality in Society</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 151–168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00E17B4C">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:color w:val="0563c1"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:u w:val="none"/>
-            <w:vertAlign w:val="baseline"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://doi.org/10.18848/2154-8633/CGP/v11i02/151-168</w:t>
+          <w:t>https://doi.org/10.18848/2154-8633/CGP/v11i02/151-168</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="05EF7942" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="704" w:hangingChars="320" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Das, D.M., Singh, R., Kumar, A., Mailapalli, D.R., Mishra, A., &amp; Chatterjee, C. (2016). A multi-model ensemble approach for stream flow simulation. In Panigrahi, B. &amp; Goyal, M.R. (Ed.), </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Modeling Methods and Practices in Soil and Water Engineering</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, 72-102. CRC Press. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="4F0B8ACE" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="704" w:hangingChars="320" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">DeVries, B. (2015). </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Monitoring Tropical Forest Dynamics Using Landsat Time Series And Community-Based Data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD Thesis, Laboratory of Geoinformation Science and Remote Sensing, Wageningen University. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.5rl8huxchn4z" w:id="6"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+    <w:p w14:paraId="08D8D2A9" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="704" w:hangingChars="320" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:textDirection w:val="lrTb"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="Pratama"/>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pratama</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I., Purnomo, E. P., Mutiaran, D., Adrian, M. M., &amp; Sundari, C. (2022). Creating Peatland Restoration Policy for Supporting in Indonesian Economic in a Sustainable Way. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:position w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IOP Conference Series: Earth and Environmental Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:position w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1111</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 012004. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00E17B4C">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-            <w:rtl w:val="0"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:position w:val="0"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://doi.org/10.1088/1755-1315/1111/1/012004</w:t>
+          <w:t>https://doi.org/10.1088/1755-1315/1111/1/012004</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r w:rsidRPr="00E17B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+    <w:p w14:paraId="7340F186" w14:textId="702AB3CB" w:rsidR="00C946CB" w:rsidRDefault="001F547A" w:rsidP="00662D8B">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="704" w:hangingChars="320" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:textDirection w:val="lrTb"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Geological Survey (15 October 2018). Science Application for Risk Reduction. Citing Internet sources URL </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00C946CB" w:rsidRPr="0098050E">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-            <w:rtl w:val="0"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://www.usgs.gov/natural-hazards/science-application-risk-reduction</w:t>
+          <w:t>https://www.usgs.gov/natural-hazards/science-application-risk-reduction</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261BE9B5" w14:textId="4C7D054B" w:rsidR="001F547A" w:rsidRPr="00E17B4C" w:rsidRDefault="001F547A" w:rsidP="00662D8B">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="704" w:hangingChars="320" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:textDirection w:val="lrTb"/>
+        <w:textAlignment w:val="auto"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Kerlinger, F. N. (1986). </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...20 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Foundations of behavioral research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. New York: University Holt, Rinehart, and Winston Inc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4904B4AB" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:pgMar w:bottom="1134" w:top="1134" w:left="1134" w:right="1134" w:header="567" w:footer="284"/>
+        <w:outlineLvl w:val="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="002B0A79" w:rsidSect="003D0ED9">
+      <w:headerReference w:type="even" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="even" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="284" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
-      <w:titlePg w:val="1"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6E8125F9" w14:textId="77777777" w:rsidR="00324CC9" w:rsidRDefault="00324CC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="29ED6EC3" w14:textId="77777777" w:rsidR="00324CC9" w:rsidRDefault="00324CC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...8 lines deleted...]
-    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{4F9EEE30-CFE7-4C23-B05B-AFE5CABE8114}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{43C48E1C-9859-419B-8922-6D58E51D6796}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{709AA072-B644-4F67-9374-F5999497A053}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{814DAE80-0D92-4E9B-8489-0A9CF2BEA536}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{C1393247-1CF1-471E-A10F-E51CA508D384}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{418419FA-1F71-42BF-B5D5-5EBA5E97BFA5}"/>
+    <w:embedBoldItalic r:id="rId7" w:fontKey="{61CBDCD5-9BBE-4D55-B0D8-0386DDE54DB7}"/>
+  </w:font>
+  <w:font w:name="Franklin Gothic Medium Cond">
+    <w:panose1 w:val="020B0606030402020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{7E8FD2B6-7729-4229-BD49-01DEA9EEA6D4}"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{ED86B71D-A749-4BC2-80C5-49EFFD1D0687}"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{CD69768B-F128-4EFF-96CC-C7C2C4484A99}"/>
+    <w:embedItalic r:id="rId11" w:fontKey="{65813659-004C-4E0B-981D-0F686AD9C312}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73A9C642" w14:textId="43EBC514" w:rsidR="002B0A79" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve">Publisher: Geography Education Study Program, FMIPA Universitas Negeri Gorontalo</w:t>
+      </w:rPr>
+      <w:t xml:space="preserve">Publisher: </w:t>
+    </w:r>
+    <w:r w:rsidR="00EB6900">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Geography Education Study Program</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>, FMIPA Universitas Negeri Gorontalo</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+  <w:p w14:paraId="5327C631" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Journal Homepage: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1">
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="0563c1"/>
+      <w:r w:rsidR="002B0A79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">http://ejurnal.ung.ac.id/index.php/jgej</w:t>
+        </w:rPr>
+        <w:t>http://ejurnal.ung.ac.id/index.php/jgej</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
-[...7 lines deleted...]
-      <w:tab/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00FB6DBE">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50973A5B" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5AD018EE" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="none" w:pos="9638"/>
+        <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="026377DF" w14:textId="77777777" w:rsidR="00324CC9" w:rsidRDefault="00324CC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6CC07124" w14:textId="77777777" w:rsidR="00324CC9" w:rsidRDefault="00324CC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C824CA2" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4513"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FEAE536" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        <w:i w:val="1"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Nama Penulis1, Nama Penulis 2, dst   </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">/ Jambura Geo Education Journal (xxxx) x (x) pp-pp  </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        <w:color w:val="ff0000"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="FF0000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                             </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+  <w:p w14:paraId="61681305" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-        <w:color w:val="ff0000"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="FF0000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">                                            </w:t>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14ED1D6B" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4513"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20FC09DE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9BBCEC04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23215EE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB92363A"/>
+    <w:lvl w:ilvl="0" w:tplc="C57470F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="4.%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04210019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0421001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0421000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04210019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0421001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0421000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04210019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0421001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32C26ACA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29EED566"/>
+    <w:lvl w:ilvl="0" w:tplc="73E6D7D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="3.%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="722" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04210019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1442" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0421001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2162" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0421000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2882" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04210019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3602" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0421001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4322" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0421000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5042" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04210019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5762" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0421001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6482" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36DB3D37"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="48D80CD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D592DAD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4E64ADFC"/>
+    <w:lvl w:ilvl="0" w:tplc="99F833C4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="362" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04210003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1082" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04210005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1802" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04210001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2522" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04210003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3242" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04210005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3962" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04210001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4682" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04210003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5402" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04210005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6122" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E2E1826"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBFEA506"/>
+    <w:lvl w:ilvl="0" w:tplc="220C84B6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04210003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04210005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04210001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04210003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04210005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04210001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04210003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04210005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EAE4931"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B1FC806E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:color w:val="000000"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
+        <w:b/>
         <w:i w:val="0"/>
-        <w:color w:val="000000"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
@@ -4605,1103 +5669,1394 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...219 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1720126331">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1907913567">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="295181774">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="257758416">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="917400211">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="696927260">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="7" w16cid:durableId="1020274006">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
-  <w:evenAndOddHeaders w:val="1"/>
+  <w:evenAndOddHeaders/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="002B0A79"/>
+    <w:rsid w:val="00017D13"/>
+    <w:rsid w:val="00100D1E"/>
+    <w:rsid w:val="001F547A"/>
+    <w:rsid w:val="00252BF4"/>
+    <w:rsid w:val="00286DC9"/>
+    <w:rsid w:val="002B0A79"/>
+    <w:rsid w:val="002E0C18"/>
+    <w:rsid w:val="00324CC9"/>
+    <w:rsid w:val="00333A63"/>
+    <w:rsid w:val="00340FA9"/>
+    <w:rsid w:val="00377FDE"/>
+    <w:rsid w:val="003A0692"/>
+    <w:rsid w:val="003D0ED9"/>
+    <w:rsid w:val="004673DA"/>
+    <w:rsid w:val="0048178A"/>
+    <w:rsid w:val="004D6B93"/>
+    <w:rsid w:val="004F7E0A"/>
+    <w:rsid w:val="00502F7B"/>
+    <w:rsid w:val="005D18D1"/>
+    <w:rsid w:val="005E7EA9"/>
+    <w:rsid w:val="005F0724"/>
+    <w:rsid w:val="00662D8B"/>
+    <w:rsid w:val="006D032A"/>
+    <w:rsid w:val="006E65C0"/>
+    <w:rsid w:val="006E73F3"/>
+    <w:rsid w:val="0070427A"/>
+    <w:rsid w:val="00790C13"/>
+    <w:rsid w:val="0079668E"/>
+    <w:rsid w:val="007C4FAF"/>
+    <w:rsid w:val="00865A6B"/>
+    <w:rsid w:val="008679AA"/>
+    <w:rsid w:val="008E2E39"/>
+    <w:rsid w:val="008E5E4D"/>
+    <w:rsid w:val="008E7FF8"/>
+    <w:rsid w:val="00907DF1"/>
+    <w:rsid w:val="009B6C21"/>
+    <w:rsid w:val="00A31AED"/>
+    <w:rsid w:val="00A375AA"/>
+    <w:rsid w:val="00A53AEC"/>
+    <w:rsid w:val="00B52822"/>
+    <w:rsid w:val="00B75190"/>
+    <w:rsid w:val="00BF7D05"/>
+    <w:rsid w:val="00C82AA5"/>
+    <w:rsid w:val="00C946CB"/>
+    <w:rsid w:val="00D23FAB"/>
+    <w:rsid w:val="00D46ADD"/>
+    <w:rsid w:val="00D5713E"/>
+    <w:rsid w:val="00DC0ED3"/>
+    <w:rsid w:val="00DD319B"/>
+    <w:rsid w:val="00DD4ACD"/>
+    <w:rsid w:val="00DF44A9"/>
+    <w:rsid w:val="00E17B4C"/>
+    <w:rsid w:val="00E9464F"/>
+    <w:rsid w:val="00EB6900"/>
+    <w:rsid w:val="00EF3B4A"/>
+    <w:rsid w:val="00F61491"/>
+    <w:rsid w:val="00FB6DBE"/>
+    <w:rsid w:val="00FD2215"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="id-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4C18D62F"/>
+  <w15:docId w15:val="{F355694F-E962-43CF-9566-9F6A93C2FEF5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="id"/>
+        <w:lang w:val="id-ID" w:eastAsia="id-ID" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="1"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...11 lines deleted...]
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:position w:val="-1"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:spacing w:after="60" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
-      <w:b w:val="1"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:spacing w:after="60" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-      <w:i w:val="1"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="240" w:before="480" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="480" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="1701"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Libre Franklin Medium" w:cs="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium"/>
+      <w:rFonts w:ascii="Franklin Gothic Medium Cond" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Medium Cond"/>
+      <w:bCs/>
+      <w:kern w:val="28"/>
       <w:sz w:val="36"/>
-      <w:szCs w:val="36"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-AU" w:eastAsia="id-ID"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
-[...37 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Headerpage-number" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headerpage-number">
     <w:name w:val="Header;page-number"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderCharpage-numberChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderCharpage-numberChar">
     <w:name w:val="Header Char;page-number Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:color w:val="0563c1"/>
+      <w:color w:val="0563C1"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:u w:val="single"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="1"/>
+      <w:suppressAutoHyphens/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:position w:val="-1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent3">
     <w:name w:val="Light List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="1"/>
+      <w:suppressAutoHyphens/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:position w:val="-1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="a5a5a5" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="a5a5a5" w:space="0" w:sz="8" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat w:val="1"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="id-ID"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DocumentMapChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
     <w:name w:val="Document Map Char"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-      <w:bCs w:val="1"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:w w:val="100"/>
       <w:kern w:val="32"/>
       <w:position w:val="-1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
-[...3 lines deleted...]
-      <w:iCs w:val="1"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="1"/>
+      <w:suppressAutoHyphens/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:position w:val="-1"/>
-      <w:lang w:eastAsia="en-US" w:val="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NoSpacingChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
     <w:name w:val="No Spacing Char"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
-      <w:lang w:bidi="ar-SA" w:eastAsia="en-US" w:val="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="1"/>
+      <w:suppressAutoHyphens/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:position w:val="-1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent1">
     <w:name w:val="Medium List 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="1"/>
+      <w:suppressAutoHyphens/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:color w:val="000000"/>
       <w:position w:val="-1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:suppressAutoHyphens w:val="1"/>
+      <w:suppressAutoHyphens/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="365f91"/>
+      <w:color w:val="365F91"/>
       <w:position w:val="-1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
-        <w:bottom w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="apple-converted-space" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:i w:val="1"/>
-      <w:iCs w:val="1"/>
+      <w:i/>
+      <w:iCs/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="hps" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
     <w:name w:val="hps"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HTMLPreformattedChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
     <w:name w:val="HTML Preformatted Char"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="shorttext" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
     <w:name w:val="short_text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="reference-text" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="reference-text">
     <w:name w:val="reference-text"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Els-Abstract-head" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Els-Abstract-head">
     <w:name w:val="Els-Abstract-head"/>
     <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
+      <w:keepNext/>
+      <w:spacing w:before="440" w:after="200" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:position w:val="-1"/>
       <w:sz w:val="18"/>
-      <w:lang w:eastAsia="en-US" w:val="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:color w:val="605e5c"/>
+      <w:color w:val="605E5C"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
-      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Medium Cond" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Medium Cond"/>
-      <w:bCs w:val="1"/>
+      <w:bCs/>
       <w:w w:val="100"/>
       <w:kern w:val="28"/>
       <w:position w:val="-1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="32"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
-      <w:lang w:eastAsia="id-ID" w:val="en-AU"/>
+      <w:lang w:val="en-AU" w:eastAsia="id-ID"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:smallCaps w:val="1"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
       <w:spacing w:val="5"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
-    <w:hidden w:val="1"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="002E4C8A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:position w:val="-1"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="LineNumber">
     <w:name w:val="line number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00AA4698"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00EF287E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00EF287E"/>
     <w:rPr>
       <w:position w:val="-1"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a1" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a2" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-[...41 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/ICHR.2006.321337" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/ICHR.2006.321337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15718085-bja10092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15614263.2013.827835" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/1111/1/012004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18848/2154-8633/CGP/v11i02/151-168" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usgs.gov/natural-hazards/science-application-risk-reduction" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info_jgej@ung.ac.id" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18848/2154-8633/CGP/v11i02/151-168" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15718085-bja10092" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15614263.2013.827835" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usgs.gov/natural-hazards/science-application-risk-reduction" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/ICHR.2006.321337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/1111/1/012004" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info_jgej@ung.ac.id" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/ICHR.2006.321337" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-boldItalic.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ejurnal.ung.ac.id/index.php/jgej" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5984,50 +7339,112 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mivSMgnzc6lsbeRcch2pqGgJldDqw==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3Mg5oLnQzOWg4NWl5bWNsMzIJaC4yZXQ5MnAwMg9pZC41cmw4aHV4Y2huNHo4AHIhMXNVbTQ1M0VqcGI2bXVjZVBDZnZQWmkwZUZrcWNDNndw</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miml0q7ILMsJHkd+Ybtv00iXqWLaQ==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3Mg5oLnQzOWg4NWl5bWNsMzIJaC4yZXQ5MnAwOAByITFCZ3A2QjQwV2F4YlhuUGJ4ZUh5NDBTaHdDYWViNU1kNw==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{253BE865-4E87-4B48-A222-F85FE8B15261}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>5</Pages>
+  <Words>2122</Words>
+  <Characters>12139</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>263</Lines>
+  <Paragraphs>125</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Headings</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr>Conclusion statements must be carried out carefully and carefully. In conclusion</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>14136</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Editor</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Editor</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>