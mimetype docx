--- v1 (2026-04-05)
+++ v2 (2026-06-03)
@@ -1,5630 +1,5424 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-[...23 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="049880DD" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The Title of the Manuscript Submitted to Jambura Geo Education Journal </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Times New Roman   14pt, Bold, CAPITAL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7B4509AC" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="8647"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
-        <w:outlineLvl w:val="9"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author’s name</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Author’s name</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Author’s name</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="2290F848" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(11pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="8647"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2E91B21B" w14:textId="2E9E7398" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:i/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:i/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of Geography Education (Department),, Universitas Negeri Gorontalo (University), Gorontalo (City), Indonesia (Country) </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:i/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(9pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Department),</w:t>
-[...51 lines deleted...]
-          <w:i/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:i/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of Geography Education, Universitas Negeri Makassar, Makassar, Indonesia </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a1"/>
-        <w:tblW w:w="9639" w:type="dxa"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="9639.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2943"/>
         <w:gridCol w:w="6456"/>
         <w:gridCol w:w="240"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2943"/>
+            <w:gridCol w:w="6456"/>
+            <w:gridCol w:w="240"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00017D13" w14:paraId="09957FC3" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="286"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="286" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB8C4D1" w14:textId="77777777" w:rsidR="00017D13" w:rsidRPr="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
             <w:pPr>
-              <w:keepNext/>
+              <w:keepNext w:val="1"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017D13">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>ARTICLE INFO</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARTICLE INFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6456" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31EDC46E" w14:textId="77777777" w:rsidR="00017D13" w:rsidRPr="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
             <w:pPr>
-              <w:keepNext/>
+              <w:keepNext w:val="1"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00017D13">
-[...3 lines deleted...]
-                <w:smallCaps/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:smallCaps w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>ABSTRACT (9 PT)</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ABSTRACT (9 PT)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00017D13" w14:paraId="4C7D96FF" w14:textId="77777777" w:rsidTr="00017D13">
+      <w:tr>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...2 lines deleted...]
-          <w:trHeight w:val="3859"/>
+          <w:cantSplit w:val="1"/>
+          <w:trHeight w:val="3859" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:fill="f2f2f2" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="47532079" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5B11AA7B" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Article History: </w:t>
             </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4FC6196F" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-187" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Received: …… </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCA8E9D" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-187" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>Accepted: ..…</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accepted: ..…</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ECE0E53" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-187" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>Published: .……</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Published: .……</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22087892" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3A063A87" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>Keywords:</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keywords:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C001D72" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-186" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>Geography; Learining; Education; Human; Social (3-5 Keywords)</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geography; Learining; Education; Human; Social (3-5 Keywords)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B764E11" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="149DD019" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-45" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Corresponding author: </w:t>
             </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="05451478" w14:textId="12511D6C" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-186" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>Name</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="462EFAB6" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-45" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...2 lines deleted...]
-                <w:color w:val="0563C1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="0563c1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9">
-              <w:r>
+            <w:hyperlink r:id="rId7">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:color w:val="0563C1"/>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:color w:val="0563c1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t>info_jgej@ung.ac.id</w:t>
+                <w:t xml:space="preserve">info_jgej@ung.ac.id</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1354FE06" w14:textId="65ABF37D" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-45" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...2 lines deleted...]
-                <w:color w:val="0000FF"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="0000ff"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>DOI: 10.37905/jgej.v6i2.xxxx</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DOI: 10.37905/jgej.v7i2.xxxx</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EA1E0DB" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-45"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="633BFFA2" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-45" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>Copyright © 2025 The Authors</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Copyright © 2026 The Authors</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00375380" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-45" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="18ADDC6E" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="4830"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4830"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-114" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="03ADA4FB" wp14:editId="379EDE5E">
+                <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>-1269</wp:posOffset>
+                    <wp:posOffset>-1268</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>-62534</wp:posOffset>
+                    <wp:posOffset>-62533</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="720725" cy="252095"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033" name="image2.png" descr="C:\Users\user01\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\E970812.tmp"/>
-[...1 lines deleted...]
-                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <wp:docPr descr="C:\Users\user01\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\E970812.tmp" id="1039" name="image1.png"/>
+                  <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image2.png" descr="C:\Users\user01\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\E970812.tmp"/>
+                          <pic:cNvPr descr="C:\Users\user01\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\E970812.tmp" id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10"/>
-                          <a:srcRect/>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="720725" cy="252095"/>
                           </a:xfrm>
-                          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                          </a:prstGeom>
+                          <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60EE221B" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="4830"/>
+                <w:tab w:val="left" w:leader="none" w:pos="4830"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-114"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="2A9F3DDA" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-114"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">This open access article is distributed under a </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A149815" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-113"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Creative Commons Attribution-NonCommercial </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FCACE09" w14:textId="431B26D6" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-113"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-              </w:rPr>
-              <w:t>(CC-BY-NC) 4.0 International License</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(CC-BY-NC) 4.0 International License</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6456" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5685F4C2" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-114" w:hanging="2"/>
               <w:jc w:val="both"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstract contains information about research that is done and must stand alone, meaning that there are no citations of findings from other people in the abstract. Abstract must be concise, clear, and specific which contains a review of the reasons for the research, the purpose of the research, the approach or method used, the results, and the final conclusion. Abstracts are written in one paragraph, consisting of 200 to 250 words. Include keywords no more than 5 words and written in alphabetical order, keywords represent the content of the script to facilitate the process of searching the script. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C0B921D" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-114" w:hanging="2"/>
               <w:jc w:val="both"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="12F141FF" w14:textId="77777777" w:rsidR="00017D13" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="both"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0A79" w14:paraId="4E1DF208" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="84"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="84" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AA6DA9F" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-113" w:hanging="2"/>
               <w:jc w:val="both"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6DDB08CD" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00502F7B" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
+        <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00502F7B">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction (Times New Roman, 11pt)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A Full-Length Research Article is around 4,000 - 8,000 words (i.e., Introduction-Conclusion) but excludes bibliography. The manuscript's contents, including the Introduction, Methods, Research Results, Discussion, and Conclusions, should be written using Times New Roman font, size 11, with 1pt spacing and left-right alignment (justified). Each sentence should begin with a capital letter, and the first line of each paragraph should be indented by 0.5 cm. The manuscript's margins should follow this template, with a 2 cm margin on the top, bottom, and right, and 2 cm on the left.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516B93DE" w14:textId="4C182889" w:rsidR="004F7E0A" w:rsidRPr="004F7E0A" w:rsidRDefault="004F7E0A" w:rsidP="00662D8B">
-[...115 lines deleted...]
-    <w:p w14:paraId="1917ED5D" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00502F7B" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In preparing the Introduction, the authors are required to address the following points: (1) A general problem statement or a brief background related to the conducted research, presented in no more than one paragraph and supported by relevant references. (2) The core problem(s) to be addressed, formulated based on facts and/or hypotheses (if applicable). The problem must be objective, meaning that it has been identified and discussed in reputable journals or by well-established research institutions, rather than being based solely on the authors’ personal opinions. (3) An overview of the proposed solution to address the identified problem, including an explanation of how the problem will be resolved and supported by appropriate references. (4) A description of the theoretical framework applied in the study. (5) A state-of-the-art review, consisting of relevant previous studies with similar themes, to justify the novelty of the present article. This section must include references from the last five years, with international journals being strongly recommended. (6) The research objective(s). The Introduction should be concluded with a clear statement of the research objectives, which will subsequently be addressed in the Conclusion section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please ensure that the Introduction section of your manuscript comprehensively incorporates all the points outlined above. Furthermore, authors are required to carefully adhere to the prescribed writing style in accordance with the journal template, including paragraph formatting, spacing, font type and size, as well as the proper use of headings, subheadings, figures, and tables. Authors must strictly follow the writing guidelines and examples provided in the template</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLine="285"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLine="285"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLine="285"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLine="285"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLine="285"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="283" w:hangingChars="128" w:hanging="283"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="45F9D357" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00502F7B" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Method</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="9"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="188F8CFA" w14:textId="1786A093" w:rsidR="00790C13" w:rsidRPr="00502F7B" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.30j0zll" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00502F7B">
-[...16 lines deleted...]
-    <w:p w14:paraId="44BAFD0A" w14:textId="318B233E" w:rsidR="00790C13" w:rsidRPr="00502F7B" w:rsidRDefault="00790C13" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subtitles 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="7D3B2143" w14:textId="77777777" w:rsidR="00502F7B" w:rsidRDefault="00502F7B" w:rsidP="00662D8B">
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1.1 Sub Subtitiles 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The methodology describes the stages of research carried out in a structured manner to achieve the research objectives. Research methods must provide complete information about various matters relating to the research process. The research method explains briefly and densely about the research methods used including the specifications of materials and tools, sampling techniques, measurement procedures, research designs, stages of work methods, parameters, and data analysis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="31F30A5D" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00502F7B" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="424" w:hangingChars="192" w:hanging="424"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="424" w:hanging="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table and figure layout</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="424"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Illustration of research data in the form of pictures can be in the form of photos, flowcharts, graphs, charts, or maps, for maps, such as sample maps, only display legends, scales, insets if needed. Images or tables can be placed in a text box placed at the top or bottom of the page. The data in the table is arranged logically so that the information conveyed can be understood correctly. Tables are numbered sequentially (1, 2, 3 in sequence) with the title and table number above the table, </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">included in the body text.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> If you have many concise subchapters, make them in paragraph form with numbering that does not use a new line.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC2A5F2" w14:textId="77777777" w:rsidR="00D5713E" w:rsidRDefault="00D5713E" w:rsidP="00662D8B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="73F56078" w14:textId="0CE3EFAD" w:rsidR="00D5713E" w:rsidRDefault="006E73F3" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F6E8AC7" wp14:editId="6511721F">
-[...6 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
+            <wp:extent cx="6152860" cy="4353377"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="E:\CHIVAS FOLDER\KARYA PUBLIKASI\Peta NDVI Jambu Baru (Bahasa Inggris) (1).jpg" id="1037" name="image3.jpg"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="E:\CHIVAS FOLDER\KARYA PUBLIKASI\Peta NDVI Jambu Baru (Bahasa Inggris) (1).jpg"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr descr="E:\CHIVAS FOLDER\KARYA PUBLIKASI\Peta NDVI Jambu Baru (Bahasa Inggris) (1).jpg" id="0" name="image3.jpg"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6152860" cy="4353377"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...5 lines deleted...]
-                    </a:ln>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="45664BC1" w14:textId="77777777" w:rsidR="00D5713E" w:rsidRDefault="00D5713E" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="9"/>
-[...4 lines deleted...]
-          <w:b/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 1. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research location map</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="21F5F137" w14:textId="77777777" w:rsidR="00D5713E" w:rsidRDefault="00D5713E" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="9"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3B15A4C3" w14:textId="77777777" w:rsidR="00D5713E" w:rsidRDefault="00D5713E" w:rsidP="00662D8B">
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Caption should be written in Regular font, centered, size 10pt, resolution 300 dpi) Created in TeksBox)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="07022C4C" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00502F7B" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="74543135" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="424" w:hanging="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equation</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Illustration of research data in the form of figure can be maps, photos, flow charts, garafik, or charts. Figure or tables can be placed in a text box placed at the top or bottom of the page. Data in tables are arranged logically so that the information delivered can be understood correctly. Tables are numbered sequentially with the title and number table above the table.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="5CF0A7D4" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equations must be numbered in parentheses as shown in Equation (1). Equations must be prepared using Equation (not in the image format). Equation numbers must be placed on the right side.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3653F813" w14:textId="77777777" w:rsidR="005D18D1" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...7 lines deleted...]
-          <w:noProof/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CD0363E" wp14:editId="2ABD8D8A">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
             <wp:extent cx="6146800" cy="692150"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...2 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="1036" name="image4.png"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId10"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6146800" cy="692150"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                    </a:prstGeom>
+                    <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="44EBB6A2" wp14:editId="21CA33FA">
+          <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="5400040" cy="542925"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...2 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="1038" name="image2.png"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId11"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5400040" cy="542925"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                    </a:prstGeom>
+                    <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="26D58387" w14:textId="77777777" w:rsidR="005D18D1" w:rsidRDefault="005D18D1" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">where: T</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> is brightness temperature (K); B</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (T</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) is radiasi balckbody (Wm</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> sr</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> µm</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); K</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> and K</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  is  konstanta radiasi first and second (Wm</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> sr</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> µm</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="3E3E3CCD" w14:textId="77777777" w:rsidR="00FD2215" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714AD9FC" w14:textId="330E14BC" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Table 1. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="5F997A07" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Class slope</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information and Table in Regular, Center, Font 10pt</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a2"/>
-        <w:tblW w:w="6055" w:type="dxa"/>
+        <w:tblStyle w:val="Table2"/>
+        <w:tblW w:w="6055.0" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2634"/>
         <w:gridCol w:w="2451"/>
         <w:gridCol w:w="970"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2634"/>
+            <w:gridCol w:w="2451"/>
+            <w:gridCol w:w="970"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="002B0A79" w14:paraId="56E2A65C" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="217"/>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="217" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2634" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DEB4486" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="0048178A" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0048178A">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Slope</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slope</w:t>
             </w:r>
-            <w:r w:rsidRPr="0048178A">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-              <w:t>a</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2451" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65B08452" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="0048178A" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0048178A">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Information</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD12E1B" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0048178A">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Class</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Class</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0A79" w14:paraId="478D78FD" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="232"/>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="232" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2634" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50150E7B" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Flat</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2451" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52D97693" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="615"/>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="615"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>0% - 8%</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0% - 8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA6C2D6" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>1</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0A79" w14:paraId="1F15B552" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="232"/>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="232" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2634" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19675575" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Sloping</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sloping</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2451" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C463149" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="405"/>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="405"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>8% - 15%</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8% - 15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BDD97D0" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>2</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0A79" w14:paraId="5396369D" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="232"/>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="232" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2634" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED9CB74" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Rather Steep</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rather Steep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2451" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="245EF19E" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>15% - 25%</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15% - 25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6967F105" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>3</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0A79" w14:paraId="344AA774" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="232"/>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="232" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2634" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44BA1128" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Steep</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Steep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2451" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3131097E" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>25% - 45%</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25% - 45%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4145F812" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>4</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0A79" w14:paraId="3DCA0705" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="243"/>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="243" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2634" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F06C99C" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Very Steep</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Very Steep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2451" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32712F8D" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>&gt; 45%</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">&gt; 45%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B3A11CF" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>5</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A7C15F9" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  Source: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="64C0DDD9" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Analysis Results/Journals/Books/etc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6BCC4A35" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00502F7B" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="283" w:hangingChars="128" w:hanging="283"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.1fob9te" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00502F7B">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Results and Discussion</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section is the most critical part of your article. The following points should be carefully considered when writing the Results and Discussion section:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The analysis or research findings must be presented clearly and concisely.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The data presented should be processed data (not raw data) and reported in the form of narrative text, tables, or figures, accompanied by clear and easily understandable captions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is essential to highlight the differences between your results or findings and those reported in previous publications by other researchers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The findings should be critically compared with relevant references to determine whether they are consistent with or contradictory to the results of previous studies, and whether they represent improvements or otherwise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...65 lines deleted...]
-    <w:p w14:paraId="611A0ADF" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00502F7B" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Discussion should clearly demonstrate the relationship between the obtained results and the underlying theoretical concepts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The use of subheadings in the manuscript must conform to the style exemplified in the journal template.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The impact of the research conducted should also be described at the end of the discussion..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_heading=h.3znysh7" w:colFirst="0" w:colLast="0"/>
+        <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.3znysh7" w:id="3"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00502F7B">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...45 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:hanging="2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion statements must be carried out carefully and carefully. In conclusion, the author must and only answer the problem and research objectives that have been formulated in the Introduction, and not as a summary of the results of the study. The Conclusion section should provide a description that directly addresses the research objectives stated at the end of the Introduction. The following points must be considered when writing the Conclusion:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:hanging="2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...7 lines deleted...]
-          <w:position w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...5 lines deleted...]
-          <w:position w:val="0"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The conclusion should be clear and concise, written in a single paragraph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...7 lines deleted...]
-          <w:position w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...5 lines deleted...]
-          <w:position w:val="0"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It must be supported by the research findings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...7 lines deleted...]
-          <w:position w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...5 lines deleted...]
-          <w:position w:val="0"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It should not contain any discussion elements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...7 lines deleted...]
-          <w:position w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...5 lines deleted...]
-          <w:position w:val="0"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It may include research implications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...7 lines deleted...]
-          <w:position w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...5 lines deleted...]
-          <w:position w:val="0"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...15 lines deleted...]
-          <w:position w:val="0"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The focus should be on the new findings, presented accurately and in sufficient depth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3453A1B5" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00502F7B" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_heading=h.t39h85iymcl3" w:colFirst="0" w:colLast="0"/>
+        <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.t39h85iymcl3" w:id="4"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00502F7B">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Acknowledgments  </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Include names or agencies that are instrumental in assisting the conduct of research. Also include the name of the research funding institution </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043784F2" w14:textId="77777777" w:rsidR="00502F7B" w:rsidRDefault="00502F7B" w:rsidP="00662D8B">
-[...24 lines deleted...]
-          <w:b/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Funding. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00502F7B">
-[...9 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">statement if this publication received financial assistance (e.g This research received no external funding.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conflict of interest. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">statement that there is no conflict of interest between actors and others regarding this publication</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g </w:t>
       </w:r>
-      <w:r w:rsidRPr="00502F7B">
-[...54 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authors declare no conflict of interest)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data availability. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">statement of whether the data used in the published manuscript is accessible or not</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g </w:t>
       </w:r>
-      <w:r w:rsidRPr="00502F7B">
-[...159 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not applicable.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI Use Declaration</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. e.g The authors used [Tool name, version] for [specific purpose: e.g., language editing / outlining / code assistance]. The authors reviewed and edited all AI-assisted output and are fully responsible for its content and any errors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="60376408" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00502F7B" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...31 lines deleted...]
-      <w:r w:rsidR="00D46ADD" w:rsidRPr="00D46ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References section contains the bibliographic information of the sources used in the manuscript and is written in the format of the author's last name and the year of publication, arranged alphabetically based on the first letter of the first author's name. Primary sources (journals and patents) relevant to the research topic are preferred, with a maximum of sources published within the last 10 years, a minimum of 30 references, and 70% of journal article sources.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D46ADD" w:rsidRPr="00D46ADD">
-[...54 lines deleted...]
-    <w:p w14:paraId="0545142F" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not using web sources and Indonesian language article sources</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Excessive self-citations should be avoided. It is recommended to use a reference manager application such as Mendeley. All citations in the manuscript must be included in the references section. The APA 7th edition citation style is used for all references, and each journal article reference must include a DOI/Article link</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:firstLine="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal: Author's name first followed by a period (.), Followed by years and given parentheses () and periods (.) The article title is written in normal print with capital letters at the beginning of each word unless the hyphen ends with a period (.), The name of the printed journal italicized and written in capital letters at the beginning of each word followed by a comma (,) italicized volume followed by a journal number with a closing bracket () sign (,) then the page number at the end of a period (.) followed by the address of the journal or doi site.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-114" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_heading=h.2et92p0" w:colFirst="0" w:colLast="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.2et92p0" w:id="5"/>
       <w:bookmarkEnd w:id="5"/>
-    </w:p>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="706" w:hanging="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="111111"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="111111"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fu, Z.Y., Chen, H.S., Zhang, W., Xu, Q.X., Wang, S.,&amp; Wang, K.L. (2015). Subsurface flow in a soil mantled subtropical dolomite karst slope: A field rainfall simulation study. </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="111111"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geomorphology</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="111111"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="111111"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">250(2)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="111111"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1-14. doi: 10.1016/j.geomorph.2015.08.012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="706" w:hanging="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="111111"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="111111"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Varikoden, H., Revadekar, J.V., Choudhary, Y., &amp; Preethi, B. (2015). Droughts of Indian Summer Monsoon Associated With El Niño and Non-El Niño Years. </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="111111"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Journal Of Climatology, 35(3)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="111111"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1916–1925. doi: 10.1002/joc.4097. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F10FEF" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00100D1E" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-114" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="00b0f0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="00b0f0"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708" w:hanging="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Veruggio, G. (2006). The EURON roboethics roadmap. In </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-        <w:r w:rsidR="002B0A79" w:rsidRPr="00E17B4C">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proc. Humanoids ’06: 6th IEEE‑RAS International Conference on Humanoid Robots</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 612–617).</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidR="002B0A79" w:rsidRPr="00E17B4C">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="1155CC"/>
+            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="1155cc"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1109/ICHR.2006.321337</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1109/ICHR.2006.321337</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0CB21E" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="051A2283" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00100D1E" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-114" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="00b0f0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="00b0f0"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Articles in books:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708" w:hanging="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Das, D.M., Singh, R., Kumar, A., Mailapalli, D.R., Mishra, A., &amp; Chatterjee, C. (2016). A multi-model ensemble approach for stream flow simulation. In Panigrahi, B. &amp; Goyal, M.R. (Ed.), </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modeling Methods and Practices in Soil and Water Engineering</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, 72-102. CRC Press. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE89DE8" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-114" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="30261E32" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-2" w:right="-114" w:firstLineChars="128" w:firstLine="283"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="41612161" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+        <w:ind w:left="-2" w:right="-114" w:firstLine="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Book:  Author's name first followed by a period (.), Followed by a year and given a parenthesis () and a period (.) Article title is written in italics with capital letters at the beginning of each word unless the conjunction ends with a period (.), City name followed by a colon (:), the publisher's name at the end of the colon (.).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-114" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Holden, J. (2017). </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An Introduction to Physical Geography and the Environment 4 edition</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. England: Pearson. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A1F66D" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-114" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="50778C2A" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="008E2E39" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-114" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...10 lines deleted...]
-          <w:color w:val="00B0F0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="00b0f0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="00b0f0"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Website: </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="706" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="706" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Geological Survey (15 October 2018). Science Application for Risk Reduction. Citing Internet sources URL https://www.usgs.gov/natural-hazards/science-application-risk-reduction.Kerlinger, F. N. (1986). </w:t>
       </w:r>
-      <w:r>
-[...72 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Foundations of behavioral research</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. New York: University Holt, Rinehart, and Winston Inc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="707" w:hanging="707"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="00b0f0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="00b0f0"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arranged alphabetically</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="707" w:hanging="707"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="704" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Abbe, A., &amp; Brandon, S. E. (2014). Building and maintaining rapport in investigative interviews. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E17B4C">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Police Practice and Research</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E17B4C">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 207–220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00E17B4C">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="0563c1"/>
             <w:u w:val="none"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1080/15614263.2013.827835</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1080/15614263.2013.827835</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E17B4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2335A447" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRPr="00E17B4C" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="704" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Afriansyah, A., Darmawan, A. R., &amp; Pramudianto, A. (2022). Enforcing Law in Undelimited Maritime Areas: Indonesian Border Experience. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E17B4C">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The International Journal of Marine and Coastal Law</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E17B4C">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 282–299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00E17B4C">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="0563c1"/>
             <w:u w:val="none"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1163/15718085-bja10092</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1163/15718085-bja10092</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E17B4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEBF3A9" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRPr="00E17B4C" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="704" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Angne Alfaro, S., &amp; Patel, T. (2021). Turning Space into a Sacred Place: A Study of a Cathedral in Motion. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E17B4C">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The International Journal of Religion and Spirituality in Society</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E17B4C">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 151–168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00E17B4C">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="0563c1"/>
             <w:u w:val="none"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.18848/2154-8633/CGP/v11i02/151-168</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.18848/2154-8633/CGP/v11i02/151-168</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E17B4C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EF7942" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="704" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Das, D.M., Singh, R., Kumar, A., Mailapalli, D.R., Mishra, A., &amp; Chatterjee, C. (2016). A multi-model ensemble approach for stream flow simulation. In Panigrahi, B. &amp; Goyal, M.R. (Ed.), </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modeling Methods and Practices in Soil and Water Engineering</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, 72-102. CRC Press. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0B8ACE" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="704" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DeVries, B. (2015). </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitoring Tropical Forest Dynamics Using Landsat Time Series And Community-Based Data</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD Thesis, Laboratory of Geoinformation Science and Remote Sensing, Wageningen University. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D8D2A9" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
+    <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.nik8cxu1l39t" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:suppressAutoHyphens w:val="0"/>
-[...48 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="704" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pratama, I., Purnomo, E. P., Mutiaran, D., Adrian, M. M., &amp; Sundari, C. (2022). Creating Peatland Restoration Policy for Supporting in Indonesian Economic in a Sustainable Way. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E17B4C">
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1111</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 012004. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00E17B4C">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="0563c1"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1088/1755-1315/1111/1/012004</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1088/1755-1315/1111/1/012004</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E17B4C">
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7340F186" w14:textId="702AB3CB" w:rsidR="00C946CB" w:rsidRDefault="001F547A" w:rsidP="00662D8B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:suppressAutoHyphens w:val="0"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="704" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Geological Survey (15 October 2018). Science Application for Risk Reduction. Citing Internet sources URL </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00C946CB" w:rsidRPr="0098050E">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="0563c1"/>
+            <w:u w:val="single"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://www.usgs.gov/natural-hazards/science-application-risk-reduction</w:t>
+          <w:t xml:space="preserve">https://www.usgs.gov/natural-hazards/science-application-risk-reduction</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="261BE9B5" w14:textId="4C7D054B" w:rsidR="001F547A" w:rsidRPr="00E17B4C" w:rsidRDefault="001F547A" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:suppressAutoHyphens w:val="0"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="704" w:hanging="704"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Kerlinger, F. N. (1986). </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    <w:p w14:paraId="4904B4AB" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Foundations of behavioral research</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. New York: University Holt, Rinehart, and Winston Inc.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...14 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="284" w:gutter="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId19" w:type="default"/>
+      <w:headerReference r:id="rId20" w:type="first"/>
+      <w:headerReference r:id="rId21" w:type="even"/>
+      <w:footerReference r:id="rId22" w:type="default"/>
+      <w:footerReference r:id="rId23" w:type="first"/>
+      <w:footerReference r:id="rId24" w:type="even"/>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="1134" w:top="1134" w:left="1134" w:right="1134" w:header="567" w:footer="284"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="720"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="299"/>
+      <w:titlePg w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...80 lines deleted...]
-    <w:embedItalic r:id="rId11" w:fontKey="{65813659-004C-4E0B-981D-0F686AD9C312}"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Cambria"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Times New Roman"/>
+  <w:font w:name="Libre Franklin Medium">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="73A9C642" w14:textId="43EBC514" w:rsidR="002B0A79" w:rsidRDefault="00000000">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Publisher: </w:t>
-[...17 lines deleted...]
-      <w:t>, FMIPA Universitas Negeri Gorontalo</w:t>
+      <w:t xml:space="preserve">Publisher: Geography Education Study Program, FMIPA Universitas Negeri Gorontalo</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5327C631" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Journal Homepage: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1">
-      <w:r w:rsidR="002B0A79">
-[...2 lines deleted...]
-          <w:color w:val="0563C1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0563c1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:t>http://ejurnal.ung.ac.id/index.php/jgej</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">http://ejurnal.ung.ac.id/index.php/jgej</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
+      <w:tab/>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...53 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
+      <w:instrText xml:space="preserve">PAGE</w:instrText>
+      <w:fldChar w:fldCharType="separate"/>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
-[...24 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50973A5B" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="000000"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5AD018EE" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="right" w:pos="9638"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C824CA2" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4513"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2FEAE536" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:i/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Nama Penulis1, Nama Penulis 2, dst   </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">/ Jambura Geo Education Journal (xxxx) x (x) pp-pp  </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:color w:val="FF0000"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:color w:val="ff0000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                             </w:t>
     </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="61681305" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:color w:val="FF0000"/>
+        <w:color w:val="ff0000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">                                            </w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14ED1D6B" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4513"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...631 lines deleted...]
-    <w:tmpl w:val="B1FC806E"/>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
-        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:color w:val="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:i w:val="0"/>
-        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
@@ -5669,1394 +5463,1322 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1720126331">
-    <w:abstractNumId w:val="6"/>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="3.%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="722" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1442" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2162" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2882" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3602" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4322" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5042" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5762" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6482" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="4.%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1907913567">
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="295181774">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="917400211">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="696927260">
-[...2 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1020274006">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:embedTrueTypeFonts/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:evenAndOddHeaders/>
-[...9 lines deleted...]
-  </w:endnotePr>
+  <w:evenAndOddHeaders w:val="1"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...73 lines deleted...]
-  <w:themeFontLang w:val="id-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{F355694F-E962-43CF-9566-9F6A93C2FEF5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="id-ID" w:eastAsia="id-ID" w:bidi="ar-SA"/>
+        <w:lang w:val="id"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="1"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...390 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext w:val="1"/>
+      <w:spacing w:after="60" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-      <w:kern w:val="32"/>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:spacing w:after="60" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
-[...3 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
-  </w:style>
-[...36 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="10"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="480" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="240" w:before="480" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="1701"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Medium Cond" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Medium Cond"/>
-[...1 lines deleted...]
-      <w:kern w:val="28"/>
+      <w:rFonts w:ascii="Libre Franklin Medium" w:cs="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium"/>
       <w:sz w:val="36"/>
-      <w:szCs w:val="32"/>
-      <w:lang w:val="en-AU" w:eastAsia="id-ID"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headerpage-number">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:tblPr>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal0" w:customStyle="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="0.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="0.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Headerpage-number" w:customStyle="1">
     <w:name w:val="Header;page-number"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderCharpage-numberChar">
+  <w:style w:type="character" w:styleId="HeaderCharpage-numberChar" w:customStyle="1">
     <w:name w:val="Header Char;page-number Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:color w:val="0563C1"/>
+      <w:color w:val="0563c1"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:u w:val="single"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:suppressAutoHyphens w:val="1"/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
+      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:position w:val="-1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent3">
     <w:name w:val="Light List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:suppressAutoHyphens w:val="1"/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
+      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:position w:val="-1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5"/>
+        <w:top w:color="a5a5a5" w:space="0" w:sz="8" w:val="single"/>
+        <w:left w:color="a5a5a5" w:space="0" w:sz="8" w:val="single"/>
+        <w:bottom w:color="a5a5a5" w:space="0" w:sz="8" w:val="single"/>
+        <w:right w:color="a5a5a5" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="id-ID"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+  <w:style w:type="character" w:styleId="DocumentMapChar" w:customStyle="1">
     <w:name w:val="Document Map Char"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Cambria" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:w w:val="100"/>
       <w:kern w:val="32"/>
       <w:position w:val="-1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:ascii="Cambria" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:suppressAutoHyphens w:val="1"/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
+      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:position w:val="-1"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+  <w:style w:type="character" w:styleId="NoSpacingChar" w:customStyle="1">
     <w:name w:val="No Spacing Char"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:bidi="ar-SA" w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
     <w:name w:val="List Paragraph Char"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:suppressAutoHyphens w:val="1"/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
+      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:position w:val="-1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+        <w:top w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
+        <w:left w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
+        <w:bottom w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
+        <w:right w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent1">
     <w:name w:val="Medium List 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:suppressAutoHyphens w:val="1"/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
+      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:color w:val="000000"/>
       <w:position w:val="-1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+        <w:top w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
+        <w:left w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
+        <w:bottom w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
+        <w:right w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:suppressAutoHyphens w:val="1"/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
+      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="365F91"/>
+      <w:color w:val="365f91"/>
       <w:position w:val="-1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+        <w:top w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
+        <w:bottom w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+  <w:style w:type="character" w:styleId="apple-converted-space" w:customStyle="1">
     <w:name w:val="apple-converted-space"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
+  <w:style w:type="character" w:styleId="hps" w:customStyle="1">
     <w:name w:val="hps"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
+  <w:style w:type="character" w:styleId="HTMLPreformattedChar" w:customStyle="1">
     <w:name w:val="HTML Preformatted Char"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
+  <w:style w:type="character" w:styleId="shorttext" w:customStyle="1">
     <w:name w:val="short_text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="reference-text">
+  <w:style w:type="character" w:styleId="reference-text" w:customStyle="1">
     <w:name w:val="reference-text"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Els-Abstract-head">
+  <w:style w:type="paragraph" w:styleId="Els-Abstract-head" w:customStyle="1">
     <w:name w:val="Els-Abstract-head"/>
     <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
+      <w:keepNext w:val="1"/>
+      <w:spacing w:after="200" w:before="440" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
-      <w:b/>
+      <w:b w:val="1"/>
       <w:position w:val="-1"/>
       <w:sz w:val="18"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
+      <w:color w:val="605e5c"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Medium Cond" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Medium Cond"/>
-      <w:bCs/>
+      <w:bCs w:val="1"/>
       <w:w w:val="100"/>
       <w:kern w:val="28"/>
       <w:position w:val="-1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="32"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
-      <w:lang w:val="en-AU" w:eastAsia="id-ID"/>
+      <w:lang w:eastAsia="id-ID" w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:smallCaps/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:smallCaps w:val="1"/>
       <w:spacing w:val="5"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-[...18 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+  <w:style w:type="table" w:styleId="a" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
-    <w:hidden/>
+    <w:hidden w:val="1"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="002E4C8A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:position w:val="-1"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="LineNumber">
     <w:name w:val="line number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00AA4698"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00EF287E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00EF287E"/>
     <w:rPr>
       <w:position w:val="-1"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+  <w:style w:type="table" w:styleId="a1" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+  <w:style w:type="table" w:styleId="a2" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18848/2154-8633/CGP/v11i02/151-168" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15718085-bja10092" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15614263.2013.827835" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usgs.gov/natural-hazards/science-application-risk-reduction" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/ICHR.2006.321337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/1111/1/012004" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info_jgej@ung.ac.id" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/ICHR.2006.321337" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/ICHR.2006.321337" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/ICHR.2006.321337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15718085-bja10092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15614263.2013.827835" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/1111/1/012004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18848/2154-8633/CGP/v11i02/151-168" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usgs.gov/natural-hazards/science-application-risk-reduction" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info_jgej@ung.ac.id" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ejurnal.ung.ac.id/index.php/jgej" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -7339,112 +7061,50 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miml0q7ILMsJHkd+Ybtv00iXqWLaQ==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3Mg5oLnQzOWg4NWl5bWNsMzIJaC4yZXQ5MnAwOAByITFCZ3A2QjQwV2F4YlhuUGJ4ZUh5NDBTaHdDYWViNU1kNw==</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjN0DawN4TtcpfUXdOgn9F6NcQUVg==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3Mg5oLnQzOWg4NWl5bWNsMzIJaC4yZXQ5MnAwMg9pZC5uaWs4Y3h1MWwzOXQ4AHIhMXNVbTQ1M0VqcGI2bXVjZVBDZnZQWmkwZUZrcWNDNndw</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{253BE865-4E87-4B48-A222-F85FE8B15261}">
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...50 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Editor</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>