--- v0 (2026-02-24)
+++ v1 (2026-07-12)
@@ -8,205 +8,205 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ac"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="474"/>
-        <w:gridCol w:w="2115"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1655"/>
+        <w:gridCol w:w="2066"/>
+        <w:gridCol w:w="686"/>
+        <w:gridCol w:w="678"/>
+        <w:gridCol w:w="2578"/>
+        <w:gridCol w:w="2276"/>
+        <w:gridCol w:w="2055"/>
+        <w:gridCol w:w="1692"/>
+        <w:gridCol w:w="1221"/>
+        <w:gridCol w:w="1662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="4863000B" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="4863000B" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="474" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18FAA3D6" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2174" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="626C16AA" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Наименование товара, работ, услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="680" w:type="dxa"/>
+            <w:tcW w:w="684" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67AE745D" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Ед. изм.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="671" w:type="dxa"/>
+            <w:tcW w:w="676" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AB2F040" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Кол-во</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2546" w:type="dxa"/>
+            <w:tcW w:w="2568" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DB78046" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Наименование показателя, характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2248" w:type="dxa"/>
+            <w:tcW w:w="2267" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73C0B9AB" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Тип характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
+            <w:tcW w:w="2047" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="439FD6D2" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Значение показателя, установленное заказчиком</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="1685" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66012050" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Предложение участника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1208" w:type="dxa"/>
+            <w:tcW w:w="1217" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="544177BA" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Ед. изм. значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1655" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E9AEC2A" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Обоснование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="389D550C" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="389D550C" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="474" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19057858" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2174" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D068CE3" w14:textId="77777777" w:rsidR="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Стул ученический СИГМА регулируемый на круглой трубе (пластик)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27349A4F" w14:textId="77777777" w:rsidR="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Код КТРУ: 31.01.12.122-00000004</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D259F64" w14:textId="1485D0F3" w:rsidR="00D64337" w:rsidRDefault="00D64337">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="664172A9" wp14:editId="312B0EDC">
                   <wp:extent cx="1135397" cy="1519238"/>
                   <wp:effectExtent l="0" t="0" r="7620" b="5080"/>
                   <wp:docPr id="3" name="Рисунок 3"/>
                   <wp:cNvGraphicFramePr>
@@ -285,2448 +285,2323 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1197415" cy="1595466"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="01E6935A" w14:textId="3FC82FEF" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="680" w:type="dxa"/>
+            <w:tcW w:w="684" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05AF8CD6" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D64337">
               <w:t>шт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="671" w:type="dxa"/>
+            <w:tcW w:w="676" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3ABA9682" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2546" w:type="dxa"/>
+            <w:tcW w:w="2568" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="232CBC81" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Назначение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2248" w:type="dxa"/>
+            <w:tcW w:w="2267" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06486FC4" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Дополнительная характеристика, обусловленная потребностью заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
+            <w:tcW w:w="2047" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23F46FF2" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Стул для учебных заведений, «Точек роста» и других образовательных учреждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="1685" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7377642A" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1208" w:type="dxa"/>
+            <w:tcW w:w="1217" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="464A8383" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1655" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33A413EE" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="6F86792E" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="6F86792E" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcW w:w="474" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06D4810F" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2174" w:type="dxa"/>
+            <w:tcW w:w="2115" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2167CBCE" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="680" w:type="dxa"/>
+            <w:tcW w:w="684" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26026FE2" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="671" w:type="dxa"/>
+            <w:tcW w:w="676" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="468B06F8" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2546" w:type="dxa"/>
+            <w:tcW w:w="2568" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E973813" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Соответствие стандартам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2248" w:type="dxa"/>
+            <w:tcW w:w="2267" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A4F24E4" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Дополнительная характеристика, обусловленная законодательством</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
+            <w:tcW w:w="2047" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79471F8F" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Соответствует ГОСТ 19917-2014, ГОСТ 23381-2016, сертифицирован по ТР ТС 025/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="1685" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38929DE5" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1208" w:type="dxa"/>
+            <w:tcW w:w="1217" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BC03839" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1655" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4839E156" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="56248C0D" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="3DEF8B3A" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="6686A2E8" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="531DAC88" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3470C722" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65942224" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EEEA128" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23A972D2" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Каркас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36A69C5C" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Дополнительная характеристика, обусловленная прочностными требованиями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30C9467F" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Стальные круглые трубы Ø25 мм, Ø20 мм, профильные трубы 15×15 мм и плоскоовальная труба 30×15 мм, толщина стенки 1,2 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34A23E25" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F36DA45" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06607830" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник предоставляет копию протокола</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="3DEF8B3A" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="1D7FE1D2" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="06607830" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29BCF5FB" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="513563B7" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="083F52E7" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="005C1F38" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69265CC4" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Сиденье и спинка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC1B899" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Дополнительная характеристика, обусловленная долговечностью и гигиеной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45D3B54D" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Цветной ударопрочный полипропилен марки БАЛЕН 01030 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D64337">
+              <w:t>гомополимер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D64337">
+              <w:t xml:space="preserve"> пропилена по ТУ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D64337">
+              <w:lastRenderedPageBreak/>
+              <w:t>2211-074-05766563)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65DF1E37" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B971C9E" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F319DCF" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="1D7FE1D2" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="769E777C" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...108 lines deleted...]
-          <w:p w14:paraId="2F319DCF" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E07040A" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E32C9CC" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7492F6" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C36F14F" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62D44CF9" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Предел текучести при растяжении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0599CE3E" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Дополнительная характеристика, обусловленная прочностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7889D592" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Не менее 33 МПа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD332F4" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7356B0A6" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>МПа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC3D3BA" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Участник указывает </w:t>
-[...7 lines deleted...]
-              <w:t>точное соответствие требуемому значению</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="769E777C" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="60CC6C32" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="0599CE3E" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="385AC5FC" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6A2ACB" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF863D8" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="201B34DB" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC771CD" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Модуль упругости при изгибе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5465A0CF" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Дополнительная характеристика, обусловленная прочностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="7356B0A6" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59D70F26" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Не менее 1200 МПа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6CF880" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31861C38" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>МПа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5FC3D3BA" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00F56265" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="60CC6C32" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="36BBA97D" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="00F56265" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5F9A27" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77A97CE4" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2935E8" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1405E185" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40A975CC" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t xml:space="preserve">Стойкость к </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D64337">
+              <w:t>термоокислительному</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D64337">
+              <w:t xml:space="preserve"> старению</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4018DBB7" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Дополнительная характеристика, обусловленная долговечностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14B1D5B2" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Не менее 360 ч при 150 °C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="055FDBD1" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4980A5B6" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>ч</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67620737" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="36BBA97D" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="53CF05AE" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...99 lines deleted...]
-          <w:p w14:paraId="67620737" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5861F873" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41853E07" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA95BC0" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3199FD" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CED2C17" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Массовая доля летучих веществ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31C15C80" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="620674F0" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Не более 0,09%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC0FE3F" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02E66F50" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D48FAEC" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="53CF05AE" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="27BD236B" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="5D48FAEC" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4819BBCD" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E468E47" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13CCF55D" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38EDB3C6" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1216753F" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Наклон спинки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="029C9BDA" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D13A2E2" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>5° назад</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="055C83C9" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49386BAB" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14875B10" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="27BD236B" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="3D097235" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="14875B10" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0498F7" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="316CEE15" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF677DE" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C614A21" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B659C98" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Крепление каркаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64354D6E" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Дополнительная характеристика, обусловленная надёжностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE86979" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Болты М5×25 с контргайками</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E23321B" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3746060F" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14633589" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="3D097235" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="66478E9A" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="64354D6E" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6F1FE4" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78272FFD" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1268E5AA" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3F5BD6" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62B2F99B" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Крепление сиденья и спинки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="071E997C" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t xml:space="preserve">Дополнительная характеристика, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D64337">
               <w:lastRenderedPageBreak/>
               <w:t>обусловленная надёжностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6BE86979" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF2EC49" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:lastRenderedPageBreak/>
-              <w:t>Болты М5×25 с контргайками</w:t>
-[...17 lines deleted...]
-          <w:p w14:paraId="3746060F" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+              <w:t>Болты М6×25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="715F75DF" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7639E58B" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="14633589" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2627F750" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Участник указывает точное соответствие </w:t>
             </w:r>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="66478E9A" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="2BB27C26" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="2627F750" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6236A247" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64FC730E" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43D6C431" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2131590E" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D322BF9" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Нагрузка на сиденье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08CDF103" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Дополнительная характеристика, обусловленная прочностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA3B5D0" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t xml:space="preserve">200 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D64337">
+              <w:t>даН</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2682CF78" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="035DFF72" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D64337">
+              <w:t>даН</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="481D6B84" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="2BB27C26" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="71A385D1" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="08CDF103" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7951856F" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4778E60A" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="041DEB13" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0ACFD86D" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62AE7AA1" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Нагрузка на спинку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA352B2" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Дополнительная характеристика, обусловленная прочностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">200 </w:t>
+            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46A85932" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t xml:space="preserve">80 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D64337">
               <w:t>даН</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="035DFF72" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="1685" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4372A789" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2091FA7A" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D64337">
               <w:t>даН</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="481D6B84" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B42EDA5" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="71A385D1" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="3311D710" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...98 lines deleted...]
-          <w:p w14:paraId="1B42EDA5" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29518994" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3817C6E9" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0336B1D0" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="645031E1" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73968337" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Устойчивость к опрокидыванию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7034DD33" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью при эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3716D00F" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Не менее 14° (фактически — 26°)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0138A3E6" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74F456DD" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB551D9" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="3311D710" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="5D70546C" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="5CB551D9" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3155CBA8" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4372B217" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2226EFD4" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACB58D4" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="761B9B6C" w14:textId="755B82A1" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t xml:space="preserve">Варианты </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>регултровки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C267958" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B09E93B" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64337">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2–4, 3–5, 4–6, 5–7 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D64337">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>гр.р</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D64337">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1645421F" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A064FE3" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F33B33F" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="5D70546C" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="4B3D00CF" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...106 lines deleted...]
-          <w:p w14:paraId="7A064FE3" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39639996" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D07EDFA" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74416B88" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC726D6" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F299EE8" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Концы труб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC208D8" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50DA02C9" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Пластмассовые заглушки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56A9BB53" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="488444FB" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5F33B33F" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15572542" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="4B3D00CF" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="4723678D" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="488444FB" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E54E900" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7BA31B" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="142D1143" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFBF1A3" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F71B9D5" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Покрытие каркаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68F2DC05" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Дополнительная характеристика, обусловленная устойчивостью к внешним воздействиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47EF9C22" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Порошковое, устойчивое к царапинам, УФ-излучению и атмосферным воздействиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E45A8E8" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="616D9CFA" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="15572542" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="452C14B6" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="4723678D" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="404A3B5C" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Дополнительная характеристика, обусловленная </w:t>
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34487978" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B68C3FD" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D33A11E" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20B8DE6E" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F39F654" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Цвет каркаса (RAL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DABE296" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t xml:space="preserve">Дополнительная характеристика, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D64337">
               <w:lastRenderedPageBreak/>
-              <w:t>устойчивостью к внешним воздействиям</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D64337">
+              <w:t>обусловленная дизайном интерьера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="662067E3" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64337">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Порошковое, устойчивое к царапинам, УФ-</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D64337">
+              <w:t xml:space="preserve">Белый (9016), бежевый (1001), </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D64337">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>излучению и атмосферным воздействиям</w:t>
-[...17 lines deleted...]
-          <w:p w14:paraId="616D9CFA" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+              <w:t>серый (7040), коричневый (8017), чёрный (9005), ДРУГОЙ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1685" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="043E4FAD" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65835C03" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="452C14B6" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="1655" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6DD9D2" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Участник указывает точное соответствие </w:t>
+              <w:t xml:space="preserve">Участник перечисляет </w:t>
             </w:r>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>требуемому значению</w:t>
+              <w:t>все доступные цвета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="404A3B5C" w14:textId="77777777" w:rsidTr="00D64337">
+      <w:tr w:rsidR="00D64337" w:rsidRPr="00D64337" w14:paraId="1A236001" w14:textId="77777777" w:rsidTr="003626A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="472" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="1DABE296" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD40BD0" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33D63123" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B27C7E2" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="002BFD7A" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2568" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32A7D2AA" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
+            <w:r w:rsidRPr="00D64337">
+              <w:t>Цвет сиденья и спинки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B499714" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>Дополнительная характеристика, обусловленная дизайном интерьера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2075" w:type="dxa"/>
-[...122 lines deleted...]
-            <w:tcW w:w="2075" w:type="dxa"/>
+            <w:tcW w:w="2047" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0135C1E5" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Синий, красный, зелёный, жёлтый, оранжевый, серый, белый, ДРУГОЙ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcW w:w="1685" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="065C29C3" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1208" w:type="dxa"/>
+            <w:tcW w:w="1217" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18BAE0D4" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:r w:rsidRPr="00D64337">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1655" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="544FF2D3" w14:textId="77777777" w:rsidR="00D64337" w:rsidRPr="00D64337" w:rsidRDefault="00D64337">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64337">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник перечисляет все доступные цвета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D4930C2" w14:textId="77777777" w:rsidR="00FB30C9" w:rsidRDefault="00FB30C9"/>
     <w:sectPr w:rsidR="00FB30C9" w:rsidSect="00EC1C98">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
@@ -2755,52 +2630,54 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EC1C98"/>
+    <w:rsid w:val="003626A6"/>
     <w:rsid w:val="004B10B2"/>
     <w:rsid w:val="006123BF"/>
+    <w:rsid w:val="00A16C3E"/>
     <w:rsid w:val="00D64337"/>
     <w:rsid w:val="00DB4099"/>
     <w:rsid w:val="00EC1C98"/>
     <w:rsid w:val="00FB30C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -3394,50 +3271,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC1C98"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -4068,54 +3946,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>622</Words>
-  <Characters>3549</Characters>
+  <Words>593</Words>
+  <Characters>3386</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4163</CharactersWithSpaces>
+  <CharactersWithSpaces>3972</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Марина П</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>