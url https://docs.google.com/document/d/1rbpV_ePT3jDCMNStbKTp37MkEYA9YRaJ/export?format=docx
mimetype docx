--- v0 (2026-05-23)
+++ v1 (2026-07-28)
@@ -27,51 +27,51 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">DECLARAÇÃO DE AUTORIA, RESPONSABILIDADE E TRANSFERÊNCIA</w:t>
+        <w:t xml:space="preserve">DECLARAÇÃO DE AUTORIA, RESPONSABILIDADE E TRANSFERÊNCIA DE DIREITOS AUTORAIS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:before="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nós, autoras principais do manuscrito intit</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -79,51 +79,51 @@
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ulado</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:cs="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">XXXXXXXXXXXXXX</w:t>
+        <w:t xml:space="preserve">___________</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">”, declaramos que estamos ciente das informações e diretrizes para autores estabelecidas pela Cadernos ESP – Revista Científica da Escola de Saúde Pública do Ceará, Brasil  (ESPCE), destacando:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -288,585 +288,545 @@
         </w:rPr>
         <w:t xml:space="preserve">ORIGEM DO MANUSCRITO</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(   ) Declaro que o manuscrito representa um trabalho original e nem este manuscrito, em parte ou na íntegra, nem outro trabalho com conteúdo substancialmente similar, de minha autoria, foi publicado ou está sendo considerado para a publicação em outra revista, quer seja no formato impresso ou no eletrônico.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="190"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(    ) Declaro que o manuscrito é oriundo de um trabalho de conclusão de curso ou trabalho de conclusão de residência ou dissertação de mestrado ou tese de doutorado intitulado(a) “__________________________________________”, realizado no programa de “____________________________________________”, com data de defesa “___________”. (O autor deve inserir as referências de repositórios para evitar autoplágio).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  ) Declaro que o manuscrito NÃO é oriundo de um trabalho de conclusão de curso ou trabalho de conclusão de residência ou dissertação de mestrado ou tese de doutorado.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">(  ) Declaro que o manuscrito NÃO é oriundo de um trabalho de conclusão de curso ou trabalho de conclusão de residência ou dissertação de mestrado ou tese de doutorado.</w:t>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARAÇÃO DE USO DE INTELIGÊNCIA ARTIFICIAL (IA) NO MANUSCRITO</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b w:val="1"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">DECLARAÇÃO DE USO DE INTELIGÊNCIA ARTIFICIAL (IA) NO MANUSCRITO</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  ) Declaro que NÃO UTILIZEI ferramentas de Inteligência Artificial (IA) para elaboração, redação, tradução, análise, produção de tabelas/figuras, revisão ou qualquer outra etapa do manuscrito.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  ) Declaro que NÃO UTILIZEI ferramentas de Inteligência Artificial (IA) para elaboração, redação, tradução, análise, produção de tabelas/figuras, revisão ou qualquer outra etapa do manuscrito.</w:t>
+        <w:t xml:space="preserve">(   ) Declaro que UTILIZEI ferramentas de Inteligência Artificial (IA) em alguma(s) etapa(s) da elaboração do manuscrito, conforme detalhado abaixo:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">(   ) Declaro que UTILIZEI ferramentas de Inteligência Artificial (IA) em alguma(s) etapa(s) da elaboração do manuscrito, conforme detalhado abaixo:</w:t>
+        <w:t xml:space="preserve">Ferramenta(s) utilizada(s) (nome e versão, quando aplicável). Exemplos: Google Gemini PRO; e ChatGPT versão gratuita.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Ferramenta(s) utilizada(s) (nome e versão, quando aplicável). Exemplos: Google Gemini PRO; e ChatGPT versão gratuita.</w:t>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finalidade do uso da IA (marcar uma ou mais opções):</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b w:val="1"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Finalidade do uso da IA (marcar uma ou mais opções):</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   ) Apoio à redação/estruturação textual</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">(   ) Apoio à redação/estruturação textual</w:t>
+        <w:t xml:space="preserve">(   ) Revisão ortográfica e gramatical</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">(   ) Revisão ortográfica e gramatical</w:t>
+        <w:t xml:space="preserve">(   ) Tradução</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">(   ) Tradução</w:t>
+        <w:t xml:space="preserve">(   ) Síntese/reescrita de trechos</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">(   ) Síntese/reescrita de trechos</w:t>
+        <w:t xml:space="preserve">(   ) Apoio à análise de dados/organização de informações</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">(   ) Apoio à análise de dados/organização de informações</w:t>
+        <w:t xml:space="preserve">(   ) Geração de tabelas, gráficos ou figuras (descrever)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">(   ) Geração de tabelas, gráficos ou figuras (descrever)</w:t>
+        <w:t xml:space="preserve">(   ) Outras (especificar): realização e checagem de referências nas normas de Vancouver</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">(   ) Outras (especificar): realização e checagem de referências nas normas de Vancouver</w:t>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Local/Seções do manuscrito em que a IA foi utilizada: _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Local/Seções do manuscrito em que a IA foi utilizada </w:t>
-[...23 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Grau de intervenção humana e responsabilidade autoral</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="190"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   ) Declaro que todo o conteúdo gerado com apoio de IA foi revisado criticamente, validado e editado pelos autores.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b w:val="1"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Grau de intervenção humana e responsabilidade autoral</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  ) Declaro que os autores assumem total responsabilidade pela integridade, originalidade, precisão, citações e referências do manuscrito, incluindo os trechos em que houve apoio de IA.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">(   ) Declaro que todo o conteúdo gerado com apoio de IA foi revisado criticamente, validado e editado pelos autores.</w:t>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proteção de dados e confidencialidade</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">(  ) Declaro que os autores assumem total responsabilidade pela integridade, originalidade, precisão, citações e referências do manuscrito, incluindo os trechos em que houve apoio de IA.</w:t>
+        <w:t xml:space="preserve">(   ) Declaro que não foram inseridos em ferramentas de IA dados pessoais sensíveis, informações sigilosas, dados identificáveis de participantes ou conteúdos protegidos por confidencialidade sem autorização, respeitando princípios éticos e legais aplicáveis.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proteção de dados e confidencialidade</w:t>
+        <w:t xml:space="preserve">FONTE DE FINANCIAMENTO</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">(   ) Declaro que não foram inseridos em ferramentas de IA dados pessoais sensíveis, informações sigilosas, dados identificáveis de participantes ou conteúdos protegidos por confidencialidade sem autorização, respeitando princípios éticos e legais aplicáveis.</w:t>
+        <w:t xml:space="preserve">(   ) Agência de fomento. Destacar qual a fonte: “_____________________________”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b w:val="1"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">FONTE DE FINANCIAMENTO</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  X ) Financiamento próprio.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">(   ) Agência de fomento. Destacar qual a fonte: “_____________________________”.</w:t>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRANSFERÊNCIA DE DIREITOS AUTORAIS </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-850.3937007874016" w:right="-859.9606299212587" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">(   ) Financiamento próprio.</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">(  ) Declaro que, caso este manuscrito seja aceito, concordo com a transferência de seus direitos autorais à posse exclusiva da Cadernos ESP, licenciada sob Licença </w:t>
+        <w:t xml:space="preserve">( X ) Declaro que, caso este manuscrito seja aceito, concordo com a transferência de seus direitos autorais à posse exclusiva da Cadernos ESP, licenciada sob Licença </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">CC BY CreativeCommons</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="15160.0" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
@@ -883,215 +843,215 @@
             <w:gridCol w:w="2640"/>
             <w:gridCol w:w="1720"/>
             <w:gridCol w:w="3980"/>
             <w:gridCol w:w="2780"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="275" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="27"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Nome completo e e-mail dos autores por ordem de autoria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="190"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Link</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do Lattes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141" w:right="190" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OrcID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="190"/>
+              <w:ind w:left="141" w:right="190" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:i w:val="1"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Link</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tipo </w:t>
+              <w:tab/>
+              <w:t xml:space="preserve">de contribuição</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> do Lattes</w:t>
+                <w:vertAlign w:val="superscript"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
-            <w:pPr>
-[...83 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="141" w:right="190" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Assinaturas eletrônicas</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -1102,2180 +1062,2950 @@
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="3600" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="190"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="18"/>
-[...19 lines deleted...]
-          </w:tcPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
-            <w:pPr>
-[...24 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceitualização</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">( ) </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Conceitualização</w:t>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curadoria de dados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
+              <w:t xml:space="preserve">(   ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Análise formal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Curadoria de dados</w:t>
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obtenção de financiamento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigação</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Análise formal</w:t>
+            <w:hyperlink r:id="rId12">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metodologia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Obtenção de financiamento</w:t>
+            <w:hyperlink r:id="rId13">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administração de projetos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Investigação</w:t>
+            <w:hyperlink r:id="rId14">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recursos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Software</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Metodologia</w:t>
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supervisão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Administração de projetos</w:t>
+            <w:hyperlink r:id="rId17">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validação</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;               </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualização</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redação – rascunho original</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
-[...168 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
-            <w:pPr>
-[...32 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="cd2653"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
             <w:hyperlink r:id="rId20">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escrita – revisão e edição</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1026.9140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="190"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="190"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...24 lines deleted...]
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(   ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceitualização</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">( ) </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Conceitualização</w:t>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curadoria de dados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Curadoria de dados</w:t>
+            <w:hyperlink r:id="rId23">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Análise formal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obtenção de financiamento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigação</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Análise formal</w:t>
+            <w:hyperlink r:id="rId26">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metodologia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Obtenção de financiamento</w:t>
+            <w:hyperlink r:id="rId27">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administração de projetos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Investigação</w:t>
+            <w:hyperlink r:id="rId28">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recursos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Software</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Metodologia</w:t>
+            <w:hyperlink r:id="rId30">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supervisão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Administração de projetos</w:t>
+            <w:hyperlink r:id="rId31">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validação</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;               </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualização</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(   ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redação – rascunho original</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
-[...168 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
-            <w:pPr>
-[...32 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="cd2653"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
             <w:hyperlink r:id="rId34">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escrita – revisão e edição</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="412" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...24 lines deleted...]
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceitualização</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">( ) </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Conceitualização</w:t>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curadoria de dados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Curadoria de dados</w:t>
+            <w:hyperlink r:id="rId37">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Análise formal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obtenção de financiamento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigação</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Análise formal</w:t>
+            <w:hyperlink r:id="rId40">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metodologia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Obtenção de financiamento</w:t>
+            <w:hyperlink r:id="rId41">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administração de projetos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Investigação</w:t>
+            <w:hyperlink r:id="rId42">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recursos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Software</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Metodologia</w:t>
+            <w:hyperlink r:id="rId44">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supervisão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Administração de projetos</w:t>
+            <w:hyperlink r:id="rId45">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validação</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;               </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualização</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redação – rascunho original</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
-[...168 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
-            <w:pPr>
-[...32 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="193"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="cd2653"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(  ) </w:t>
             </w:r>
             <w:hyperlink r:id="rId48">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escrita – revisão e edição</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="190"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="412" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="190"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="190"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="190"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceitualização</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curadoria de dados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Análise formal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obtenção de financiamento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigação</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metodologia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administração de projetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recursos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Software</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supervisão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validação</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;               </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualização</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redação – rascunho original</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="193"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrita – revisão e edição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="412" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Verificar a função da contribuição de acordo com a Taxonomia CrediT no site: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49">
+            <w:hyperlink r:id="rId63">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="1155cc"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://credit.niso.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Todos os autores devem assinar com assinatura eletrônica como Gov.br ou Acrobat/Sign</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:rtl w:val="0"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Todos os autores devem assinar o mesmo documento</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Caso não seja possível reunir todas as assinaturas eletrônicas em um único arquivo, será permitida a anexação de declarações separadas, desde que cada documento contenha a assinatura eletrônica do respectivo autor e identifique claramente sua posição na ordem de autoria.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Na coluna 4, não é permitida a alteração das categorias de contribuição. Os autores deverão apenas assinalar as opções correspondentes às suas contribuições, podendo excluir aquelas em que não tenham participado. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="3020"/>
           <w:tab w:val="right" w:leader="none" w:pos="15220"/>
         </w:tabs>
         <w:spacing w:after="240" w:before="240" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:right="190"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CIDADE, ESTADO, DATA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="3020"/>
           <w:tab w:val="right" w:leader="none" w:pos="15220"/>
         </w:tabs>
-        <w:spacing w:after="240" w:before="240" w:line="252.00000000000003" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3020"/>
+          <w:tab w:val="right" w:leader="none" w:pos="15220"/>
+        </w:tabs>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3020"/>
+          <w:tab w:val="right" w:leader="none" w:pos="15220"/>
+        </w:tabs>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3020"/>
+          <w:tab w:val="right" w:leader="none" w:pos="15220"/>
+        </w:tabs>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3020"/>
+          <w:tab w:val="right" w:leader="none" w:pos="15220"/>
+        </w:tabs>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3020"/>
+          <w:tab w:val="right" w:leader="none" w:pos="15220"/>
+        </w:tabs>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3020"/>
+          <w:tab w:val="right" w:leader="none" w:pos="15220"/>
+        </w:tabs>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3020"/>
+          <w:tab w:val="right" w:leader="none" w:pos="15220"/>
+        </w:tabs>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3020"/>
+          <w:tab w:val="right" w:leader="none" w:pos="15220"/>
+        </w:tabs>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3020"/>
+          <w:tab w:val="right" w:leader="none" w:pos="15220"/>
+        </w:tabs>
+        <w:rPr/>
+      </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId50" w:type="default"/>
-      <w:footerReference r:id="rId51" w:type="default"/>
+      <w:headerReference r:id="rId64" w:type="default"/>
+      <w:footerReference r:id="rId65" w:type="default"/>
       <w:pgSz w:h="11906" w:w="16838" w:orient="landscape"/>
       <w:pgMar w:bottom="1417" w:top="1417" w:left="1701" w:right="1701" w:header="708" w:footer="708"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Calibri"/>
   <w:font w:name="Times New Roman"/>
+  <w:font w:name="Arial"/>
   <w:font w:name="Garamond">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
         <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3145155" cy="1865630"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapNone/>
           <wp:docPr descr="Forma&#10;&#10;Descrição gerada automaticamente com confiança baixa" id="816323348" name="image1.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
@@ -3414,51 +4144,51 @@
                   <a:srcRect b="7" l="21601" r="19392" t="75239"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3145155" cy="1865630"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4252"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
@@ -4206,51 +4936,51 @@
     <w:next w:val="Normal"/>
     <w:pPr/>
     <w:rPr>
       <w:color w:val="595959"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/methodology/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/resources/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/project-administration/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/supervision/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/software/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/visualization/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/validation/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/formal-analysis/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/writing-review-editing/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/writing-original-draft/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/conceptualization/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/data-curation/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/validation/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/supervision/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/writing-original-draft/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/visualization/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/conceptualization/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/writing-review-editing/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/formal-analysis/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/data-curation/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/investigation/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/funding-acquisition/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/writing-review-editing/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/data-curation/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/conceptualization/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/funding-acquisition/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/formal-analysis/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/methodology/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/investigation/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/resources/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/project-administration/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/software/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/investigation/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/funding-acquisition/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/project-administration/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/methodology/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/software/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/resources/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/validation/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/supervision/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/writing-original-draft/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/visualization/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/methodology/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/resources/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/project-administration/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/supervision/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/software/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/visualization/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/validation/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/formal-analysis/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/writing-review-editing/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/writing-original-draft/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/conceptualization/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/conceptualization/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/data-curation/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/validation/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/supervision/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/writing-original-draft/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/visualization/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/conceptualization/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/writing-review-editing/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/formal-analysis/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/data-curation/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/investigation/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/funding-acquisition/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/writing-review-editing/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/writing-original-draft/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/writing-review-editing/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/data-curation/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/conceptualization/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/funding-acquisition/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/formal-analysis/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/visualization/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/methodology/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/investigation/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/resources/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/project-administration/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/software/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/formal-analysis/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/data-curation/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/investigation/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/funding-acquisition/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/investigation/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/project-administration/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/funding-acquisition/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/methodology/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/project-administration/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/software/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/methodology/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/resources/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/software/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/validation/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/resources/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/supervision/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/validation/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/supervision/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/writing-original-draft/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translate.google.com/website?sl=en&amp;tl=pt&amp;hl=pt&amp;client=srp&amp;u=http://credit.niso.org/contributor-roles/visualization/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/BookAntiqua-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/BookAntiqua-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/BookAntiqua-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/BookAntiqua-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>