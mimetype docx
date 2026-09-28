--- v0 (2026-05-31)
+++ v1 (2026-09-28)
@@ -62,73 +62,112 @@
             <w:delText xml:space="preserve">пппп</w:delText>
           </w:r>
         </w:del>
       </w:ins>
       <w:del w:author="Anonymous" w:id="2" w:date="2026-04-14T11:03:49Z">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:delText xml:space="preserve">«</w:delText>
         </w:r>
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:rtl w:val="0"/>
           </w:rPr>
-          <w:delText xml:space="preserve">AVATAR </w:delText>
+          <w:delText xml:space="preserve">AV</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:author="KimsLeR" w:id="3" w:date="2026-08-29T16:07:13Z">
+        <w:del w:author="Anonymous" w:id="2" w:date="2026-04-14T11:03:49Z">
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+            <w:delText xml:space="preserve">\</w:delText>
+          </w:r>
+        </w:del>
+      </w:ins>
+      <w:del w:author="Anonymous" w:id="2" w:date="2026-04-14T11:03:49Z">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">ATAR </w:delText>
         </w:r>
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:delText xml:space="preserve">ARE</w:delText>
         </w:r>
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:rtl w:val="0"/>
           </w:rPr>
-          <w:delText xml:space="preserve">NA»</w:delText>
+          <w:delText xml:space="preserve">NA</w:delText>
+        </w:r>
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">»</w:delText>
         </w:r>
       </w:del>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:spacing w:after="0" w:before="200" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>