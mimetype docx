--- v0 (2025-10-20)
+++ v1 (2026-07-24)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/x-font-ttf" Extension="ttf"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
@@ -123,70 +124,72 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Oswald" w:cs="Oswald" w:eastAsia="Oswald" w:hAnsi="Oswald"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_3h2ohanb2jof" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Oswald" w:cs="Oswald" w:eastAsia="Oswald" w:hAnsi="Oswald"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">TRANSCRIPCIÓN DEL VIDEO EN ESPAÑOL</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:pict>
           <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_le9gqfqorz6a" w:id="3"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Oswald Medium" w:cs="Oswald Medium" w:eastAsia="Oswald Medium" w:hAnsi="Oswald Medium"/>
           <w:color w:val="000000"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">VIDEO DE EXPLORACIÓN 1</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
@@ -227,50 +230,51 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">tú</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> estuvieras flotando en un bote totalmente sola o solo, ¿Qué problemas enfrentarías? ¿Qué necesitarías para sobrevivir?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_o8k9rjoot87h" w:id="4"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Oswald Medium" w:cs="Oswald Medium" w:eastAsia="Oswald Medium" w:hAnsi="Oswald Medium"/>
           <w:color w:val="000000"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">VIDEO DE EXPLORACIÓN</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Oswald Medium" w:cs="Oswald Medium" w:eastAsia="Oswald Medium" w:hAnsi="Oswald Medium"/>
           <w:color w:val="000000"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -306,175 +310,179 @@
         </w:rPr>
         <w:t xml:space="preserve">Tierra</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, no pueden sobrevivir con agua salada. Después de beber unos cuantos vasos, la sal que está en el agua pronto afecta al cuerpo. A pesar de que es agua, contiene demasiada sal en ella. Tomar agua salada hace que una persona se enferme en lugar de ayudarla. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">José pudo resolver su problema del agua fácilmente. Cada vez que llovía, recolectaba el agua de lluvia con recipientes que tenía a bordo de su barco. El agua de lluvia, el agua que cae de las nubes, no tiene sal. Es lo que llamamos </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">agua dulce</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Y "dulce" no significa que tenga azúcar. Quiere decir que solo es agua y no contiene sal. Entonces, necesitamos agua dulce para sobrevivir, agua que no tenga sal. Esta es el agua que obtenemos de los grifos. Muchos de nosotros no podríamos sobrevivir más de tres días sin tomar suficiente agua dulce. Ojalá que ninguno de nosotros tenga que enfrentar una situación tan difícil como la de José Alvarenga. Pero imagínate si de repente el agua se volviera escasa. ¿Cómo sería distinta tu vida? Aparte de que no puedes sobrevivir más de tres días sin agua dulce para beber, ¿de qué otras maneras dependes del agua en tu vida? </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tómate</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> un momento para pensar en esto y hacer una lista mental de todas las maneras que usas el agua.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_sn44lrpyeikr" w:id="5"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Oswald Medium" w:cs="Oswald Medium" w:eastAsia="Oswald Medium" w:hAnsi="Oswald Medium"/>
           <w:color w:val="000000"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">VIDEO DE EXPLORACIÓN</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Oswald Medium" w:cs="Oswald Medium" w:eastAsia="Oswald Medium" w:hAnsi="Oswald Medium"/>
           <w:color w:val="000000"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Entonces, ¿de qué maneras utilizas el agua, aparte de tener que beberla? Bueno, para empezar, quizás no eres alguien que tome mucha agua sola. Pudiste haber pensado, “Yo ni tomo mucha agua. Tomo otras cosas.” Quizás tomas mucho jugo, pero cada bebida que tomamos, ya sea un jugo, un té, un refresco o un café, todas estas cosas están hechas, en su mayoría, de agua. Entonces, obtienes agua cada vez que bebes algo, sin importar cuál sea tu bebida favorita. ¿De qué otras maneras usas el agua? A lo mejor pensaste en el hecho de que te bañas para estar limpio o limpia, ya sea en una bañera o con la regadera. Eso requiere mucha agua, y tampoco olvides que te lavas los dientes. ¡Oh!, y también usas el inodoro. Cada vez que bajas la palanca, usas agua. Hay otras formas realmente importantes en las que usas el agua dulce, aunque no puedas verlas. ¿Pensaste en las cosas que comes? ¿De dónde viene todo lo que comes? Crece o se cría en una granja. Cada cosa viviente que comes, ya sea planta o animal, necesitó agua dulce para sobrevivir y crecer. Entonces esa técnicamente también es agua que utilizas, aunque no la bebas directamente. Se aproxima que, cada día en los Estados Unidos, cada familia utiliza no solo un galón de agua, sino más de 60 galones de agua dulce. Y eso es en solo un día. Tener acceso al agua dulce es algo que damos por hecho. Para nosotros, es tan sencillo como abrir un grifo, y aún así, es muy importante para nosotros. La usamos todos los días de muchas maneras. Sabes que el océano contiene </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">agua salada</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, no agua dulce, y que la lluvia es agua dulce. ¿En qué otros lugares puedes encontrar agua dulce? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A lo mejor ya sabes que los lagos y los ríos no son salados. Contienen agua dulce. Quizás también sabes que la nieve y el hielo no son salados, entonces, técnicamente, son de agua dulce también aunque están congelados. El agua dulce es muy importante para nosotros, pero, ¿cuánta agua dulce hay en el mundo? Vas a averiguarlo en la actividad de hoy.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_eqi1f5bv24uw" w:id="6"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Oswald Medium" w:cs="Oswald Medium" w:eastAsia="Oswald Medium" w:hAnsi="Oswald Medium"/>
           <w:color w:val="000000"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PRESENTACIÓN DE LA ACTIVIDAD</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
@@ -1280,50 +1288,51 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Mira tu gráfica. ¿Adivinaste cuánta agua dulce hay en el mundo? </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_1nqueuun86al" w:id="25"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Oswald Medium" w:cs="Oswald Medium" w:eastAsia="Oswald Medium" w:hAnsi="Oswald Medium"/>
           <w:color w:val="000000"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">VIDEO DE CONCLUSIÓN</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
@@ -1373,50 +1382,51 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">El lago de agua dulce más profundo del mundo, el lago Baikal en Rusia tiene aproximadamente una milla de profundidad. Y es el lago más profundo que existe. La mayoría de los lagos no son tan profundos. El océano, por otro lado, en promedio, tiene casi 2.5 millas de profundidad, y en su punto más profundo, el océano tiene casi siete millas de profundidad. Entonces, si consideramos el volumen de toda el agua dulce, y el volumen de toda el agua salada, eso realmente haría las cosas un poco más dramáticas de lo que viste hoy. En otras palabras, con </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">solo</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> considerar el área, y no el volumen, es suficiente para estimar la diferencia entre la cantidad de agua salada y de agua dulce en la Tierra. Esto fue lo que encontramos cuando lo sumamos todo. De toda el agua en la Tierra, la mayoría es agua salada que se encuentra en los océanos. Solo una pequeña cantidad de toda el agua es agua dulce. Y de esa pequeña cantidad de agua dulce, gran parte está congelada así que no es muy accesible. Está en forma de capas de hielo que existen sobre Groenlandia y la Antártida. Es solo el agua dulce de los lagos y los ríos la que está en la superficie y que está en una forma en la que podemos recogerla, purificarla, usarla para beber, para regar cultivos, dársela a animales, y para todas las otras maneras que usamos el agua. Solo el uno porciento del agua del mundo es agua dulce líquida. ¿Esa es suficiente agua dulce para todos? Hay siete mil millones de personas en la Tierra, y más de 300 millones de personas solo en los Estados Unidos. En ciudades como Chicago y Cleveland, en los Estados Unidos, están justo al lado de estos lagos gigantes, los Grandes Lagos. Estos son lagos de agua dulce y esa es la fuente de agua para estas ciudades y para los suburbios que las rodean. Así que en esos lugares no es difícil adquirir agua. ¿Pero qué tal en otros lugares? No toda la gente vive cerca de un lago o de un río. Si hubiera lagos gigantes como los Grandes Lagos alrededor de toda Norteamerica, entonces claro, toda la gente viviría a poca distancia de una fuente de agua dulce. Pero así no es. La mayoría de los lugares del mundo no tienen lagos de agua dulce como estos. Como puedes ver en tu mapa, de hecho hay grandes extensiones de tierra que no tienen agua dulce que puedan recolectar fácilmente. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Durante la mayor parte de la historia, obtener agua dulce ha sido un problema e incluso afectó en dónde podíamos vivir y construir ciudades. Todos los antiguos asentamientos fueron establecidos cerca de una fuente de agua dulce, ya sea lagos o ríos. Hoy, sin embargo, las personas pueden vivir en donde sea. Hay ciudades importantes y grandes en los Estados Unidos como Los </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ángeles</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> y Denver que no están rodeadas de grandes lagos o ríos. De hecho, la mayoría de las personas en el mundo no viven cerca de una fuente de agua dulce. Entonces, ¿de dónde sacan el agua? Lo descubrirás en la próxima lección. ¡Diviértete y nunca pierdas la curiosidad!</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -1461,51 +1471,51 @@
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:drawing>
         <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
           <wp:extent cx="1763323" cy="328500"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:docPr id="1" name="image1.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="-34811" l="0" r="-3852" t="-11579"/>
+                  <a:srcRect b="-34812" l="0" r="-3853" t="-11580"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1763323" cy="328500"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
@@ -1563,51 +1573,51 @@
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:drawing>
         <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
           <wp:extent cx="1763323" cy="328500"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:docPr id="2" name="image1.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="-34811" l="0" r="-3852" t="-11579"/>
+                  <a:srcRect b="-34812" l="0" r="-3853" t="-11580"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1763323" cy="328500"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
@@ -1687,84 +1697,85 @@
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:drawing>
         <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
           <wp:extent cx="1763323" cy="328500"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:docPr id="3" name="image1.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="-34811" l="0" r="-3852" t="-11579"/>
+                  <a:srcRect b="-34812" l="0" r="-3853" t="-11580"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1763323" cy="328500"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -1787,148 +1798,152 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OswaldMedium-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/OswaldMedium-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Oswald-regular.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Oswald-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>