--- v0 (2025-10-12)
+++ v1 (2026-09-09)
@@ -1,2783 +1,3012 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="365f91"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="365f91"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Podmínky ochrany osobních údajů </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="1250.58349609375" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">I. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.815185546875" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní ustanovení </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.815185546875" w:line="244.04296875" w:lineRule="auto"/>
         <w:ind w:left="1.97998046875" w:right="161.964111328125" w:firstLine="15.179901123046875"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Správcem osobních údajů podle čl. 4 bod 7 nařízení Evropského parlamentu a Rady (EU) 2016/679 o ochraně fyzických osob v souvislosti se zpracováním osobních údajů a o volném pohybu těchto údajů (dá</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">l</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">e jen: „GDPR”) je </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">MP2hosting s.r.o.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, IČ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">09389580</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> se sídlem</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="white"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="white"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidická 700/19, Veveří,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="white"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">602 00 Brno</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(dále jen: „správce“). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="8.109130859375" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10.779876708984375" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Kontaktní údaje správce jsou </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="280.369873046875" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8.3599853515625" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">adresa: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">MP2hosting s.r.o.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> , </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="white"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidická 700/19, Veveří, 602 00 Brno</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.815185546875" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="8.3599853515625" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">email: info@</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">pracovniled.cz</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.815185546875" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1.97998046875" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">telefon: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">+420 730 244 744</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="280.369873046875" w:line="244.04311180114746" w:lineRule="auto"/>
         <w:ind w:left="7.919921875" w:right="74.696044921875" w:firstLine="1.540069580078125"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Osobními údaji se rozumí veškeré informace o identifikované nebo identifikovatelné fyzické osobě; identifikovatelnou fyzickou osobou je fyzická osoba, kterou lze přímo či nepřímo identifikovat, zejména odkazem na určitý identifikátor, například jméno, identifikační číslo, lokační údaje, síťový identifikátor nebo na jeden či více zvláštních prvků fyzické, fyziologické, genetické, psychické, ekonomické, kulturní nebo společenské identity této fyzické osoby. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="276.6632080078125" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">II. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.815185546875" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdroje a kategorie zpracovávaných osobních údajů </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.8133544921875" w:line="244.04351234436035" w:lineRule="auto"/>
         <w:ind w:left="7.919921875" w:right="271.246337890625" w:firstLine="9.239959716796875"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Správce zpracovává osobní údaje, které jste mu poskytl/a nebo osobní údaje, které správce získal na základě plnění Vaší objednávky. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="8.10791015625" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Správce zpracovává Vaše identifikační a kontaktní údaje a údaje nezbytné pro plnění smlouvy. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="280.3704833984375" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">III. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.812744140625" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Zákonný důvod a účel zpracování osobních údajů </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.8145751953125" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="17.159881591796875" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Zákonným důvodem zpracování osobních údajů je </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.8157958984375" w:line="244.04242515563965" w:lineRule="auto"/>
         <w:ind w:left="8.13995361328125" w:right="924.79736328125" w:firstLine="10.999908447265625"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">• plnění smlouvy mezi Vámi a správcem podle čl. 6 odst. 1 písm. b) GDPR, • oprávněný zájem správce na poskytování přímého marketingu (zejména pro zasílání obchodních sdělení a newsletterů) podle čl. 6 odst. 1 písm. f) GDPR, </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="8.1103515625" w:line="244.04296875" w:lineRule="auto"/>
         <w:ind w:left="3.5198974609375" w:right="23.209228515625" w:firstLine="15.619964599609375"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">• Váš souhlas se zpracováním pro účely poskytování přímého marketingu (zejména pro zasílání obchodních sdělení a newsletterů) podle čl. 6 odst. 1 písm. a) GDPR ve spojení s § 7 odst. 2 zákona č. 480/2004 Sb., o některých službách informační společnosti v případě, že nedošlo k objednávce zboží nebo služby. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="8.1072998046875" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10.779876708984375" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Účelem zpracování osobních údajů je </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.8145751953125" w:line="244.04325485229492" w:lineRule="auto"/>
         <w:ind w:left="2.199859619140625" w:right="0" w:firstLine="16.94000244140625"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">• vyřízení Vaší objednávky a výkon práv a povinností vyplývajících ze smluvního vztahu mezi Vámi a správcem; při objednávce jsou vyžadovány osobní údaje, které jsou nutné pro úspěšné vyřízení objednávky (jméno a adresa, kontakt), poskytnutí osobních údajů je nutným požadavkem pro uzavření a plnění smlouvy, bez poskytnutí osobních údajů není možné smlouvu uzavřít či jí ze strany správce plnit, </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="8.1085205078125" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="19.139862060546875" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">• zasílání obchodních sdělení a činění dalších marketingových aktivit. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.812286376953125" w:line="244.0440559387207" w:lineRule="auto"/>
         <w:ind w:left="8.13995361328125" w:right="228.348388671875" w:firstLine="1.320037841796875"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Ze strany správce nedochází k automatickému individuálnímu rozhodování ve smyslu čl. 22 GDPR.S takovým zpracováním jste poskytl/a svůj výslovný souhlas.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">IV. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.81640625" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Doba uchovávání údajů </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.81396484375" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="17.159881591796875" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Správce uchovává osobní údaje </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.815185546875" w:line="244.04296875" w:lineRule="auto"/>
         <w:ind w:left="2.199859619140625" w:right="38.4228515625" w:firstLine="16.94000244140625"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">• po dobu nezbytnou k výkonu práv a povinností vyplývajících ze smluvního vztahu mezi Vámi a správcem a uplatňování nároků z těchto smluvních vztahů (po dobu 15 let od ukončení smluvního vztahu). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="8.109130859375" w:line="244.0440559387207" w:lineRule="auto"/>
         <w:ind w:left="14.959869384765625" w:right="620.05859375" w:firstLine="4.17999267578125"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">• po dobu, než je odvolán souhlas se zpracováním osobních údajů pro účely marketingu, nejdéle 15 let, jsou-li osobní údaje zpracovávány na základě souhlasu. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="8.106689453125" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10.779876708984375" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Po uplynutí doby uchovávání osobních údajů správce osobní údaje vymaže. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="280.372314453125" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">V. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.812744140625" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Příjemci osobních údajů (subdodavatelé správce) </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.815185546875" w:line="244.04296875" w:lineRule="auto"/>
         <w:ind w:left="19.139862060546875" w:right="276.7852783203125" w:hanging="1.97998046875"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Příjemci osobních údajů jsou osoby dodavatelé, zasílatelé zboží, účetní • podílející se na dodání zboží / služeb / realizaci plateb na základě smlouvy, • zajišťující služby provozování e-shopu a další služby v souvislosti s provozováním e-shopu, • zajišťující marketingové služby. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="8.111572265625" w:line="244.0418815612793" w:lineRule="auto"/>
         <w:ind w:left="7.259979248046875" w:right="308.45703125" w:firstLine="3.5198974609375"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Správce nemá / má v úmyslu předat osobní údaje do třetí země (do země mimo EU) nebo mezinárodní organizaci.Příjemci osobních údajů ve třetích zemích jsou poskytovatelé mailingových služeb / cloudových služeb. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="276.663818359375" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">VI. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.8145751953125" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaše práva </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.817626953125" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="17.159881591796875" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Za podmínek stanovených v GDPR máte </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.8109130859375" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="19.139862060546875" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">• právo na přístup ke svým osobním údajům dle čl. 15 GDPR, </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.8157958984375" w:line="244.04462814331055" w:lineRule="auto"/>
         <w:ind w:left="19.139862060546875" w:right="27.81982421875" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">• právo opravu osobních údajů dle čl. 16 GDPR, popřípadě omezení zpracování dle čl. 18 GDPR. • právo na výmaz osobních údajů dle čl. 17 GDPR. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="8.1048583984375" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="19.139862060546875" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">• právo vznést námitku proti zpracování dle čl. 21 GDPR a </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.81396484375" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="19.139862060546875" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">• právo na přenositelnost údajů dle čl. 20 GDPR. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.817626953125" w:line="244.0407657623291" w:lineRule="auto"/>
         <w:ind w:left="7.259979248046875" w:right="544.564208984375" w:firstLine="11.8798828125"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">• právo odvolat souhlas se zpracováním písemně nebo elektronicky na adresu nebo email správce uvedený v čl. III těchto podmínek. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="8.1109619140625" w:line="244.0452003479004" w:lineRule="auto"/>
         <w:ind w:left="8.799896240234375" w:right="761.6845703125" w:firstLine="1.97998046875"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Dále máte právo podat stížnost u Úřadu pro ochranu osobních údajů v případě, že se domníváte, že bylo porušeno Vaší právo na ochranu osobních údajů. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="276.658935546875" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">VII. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.8170166015625" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Podmínky zabezpečení osobních údajů </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.8121337890625" w:line="244.04296875" w:lineRule="auto"/>
         <w:ind w:left="8.13995361328125" w:right="130.010986328125" w:firstLine="9.019927978515625"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Správce prohlašuje, že přijal veškerá vhodná technická a organizační opatření k zabezpečení osobních údajů. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="8.1097412109375" w:line="244.0407657623291" w:lineRule="auto"/>
         <w:ind w:left="14.959869384765625" w:right="190.68359375" w:hanging="4.17999267578125"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Správce přijal technická opatření k zabezpečení datových úložišť a úložišť osobních údajů v listinné podobě, zejména hesla, antivirový program, šifrování, zálohy. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="8.11187744140625" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="9.459991455078125" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Správce prohlašuje, že k osobním údajům mají přístup pouze jím pověřené osoby. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="280.3692626953125" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">VIII. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.8145751953125" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Závěrečná ustanovení </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="11.8170166015625" w:line="244.04242515563965" w:lineRule="auto"/>
         <w:ind w:left="2.419891357421875" w:right="356.3287353515625" w:firstLine="14.739990234375"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Odesláním objednávky z internetového objednávkového formuláře potvrzujete, že jste seznámen/as podmínkami ochrany osobních údajů a že je v celém rozsahu přijímáte. 2. S těmito podmínkami souhlasíte zaškrtnutím souhlasu prostřednictvím internetového formuláře. Zaškrtnutím souhlasu potvrzujete, že jste seznámen/as podmínkami ochrany osobních údajů a že je v celém rozsahu přijímáte. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="8.106689453125" w:line="244.0440559387207" w:lineRule="auto"/>
         <w:ind w:left="7.919921875" w:right="213.665771484375" w:firstLine="1.540069580078125"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Správce je oprávněn tyto podmínky změnit. Novou verzi podmínek ochrany osobních údajů zveřejní na svých internetových stránkách a zároveň Vám zašle novou verzi těchto podmínekVaši e-mailovou adresu, kterou jste správci poskytl/a. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="276.66473388671875" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tyto podmínky nabývají účinnosti dnem 6.12.2020</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId6" w:type="default"/>
       <w:pgSz w:h="16840" w:w="11920" w:orient="portrait"/>
       <w:pgMar w:bottom="1244.599609375" w:top="1410.55419921875" w:left="1418.5401916503906" w:right="1407.733154296875" w:header="0" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
@@ -2806,213 +3035,222 @@
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">PracovniLED.cz</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100.0" w:type="dxa"/>
         <w:left w:w="100.0" w:type="dxa"/>
         <w:bottom w:w="100.0" w:type="dxa"/>
         <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>