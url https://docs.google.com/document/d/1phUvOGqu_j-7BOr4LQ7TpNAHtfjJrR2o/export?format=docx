--- v0 (2025-11-08)
+++ v1 (2026-07-18)
@@ -8,90 +8,94 @@
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Surat Perjanjian Kontrak Kerja </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Proyek Pembangunan Rumah</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
@@ -436,104 +440,109 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasal 1</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Macam dan Tempat Pekerjaan</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
@@ -545,104 +554,109 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasal 2</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Waktu Pelaksanaan Pekerjaan</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
@@ -654,362 +668,385 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasal 3</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelaksanaan Pekerjaan</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PIHAK KEDUA harus mulai melaksanakan pekerjaan sesuai tanggal yang ditetapkan bersama dan tidak dibenarkan melakukan penyimpangan atau pelanggaran terhadap ketentuan-ketentuan yang sudah ditetapkan bersama.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PIHAK KEDUA harus bekerja berdasarkan data-data yanglengkap dan tidak diperkenankan memutuskan sendiri perkara-perkara yang ada di luar gambar kerja (bestek) dan Rancangan Anggaran Biaya (RAB).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PIHAK PERTAMA harus memberikan detail spesifikasi material bangunan yang dianggap perlu apabila belum tertera di gambar kerja maupun RAB. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasal 4</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Biaya Pelaksanaan</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
@@ -1021,104 +1058,109 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasal 5</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Prosedur Penagihan dan Pembayaran</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
@@ -1131,570 +1173,610 @@
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Termin I (satu)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Dibayarkan sebagai uang muka saat penandatanganan kontrak ini yaitu sebesar 20% dari nilai pelaksanaan (pasal 4)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">20% x Rp. 1.000.000.000,- = Rp. 200.000.000,-</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Termin II (dua)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Dibayarkan setelah seluruh pekerjaan pondasi selesai dan sudah memulai pekerjaan pasangan dinding batu bata dan urugan lantai, sebesar 20%.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">20% x Rp. 1.000.000.000,- = Rp. 200.000.000,-</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Termin III (tiga)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Dibayarkan setelah pemasangan dinding batu bata dan plesteran dinding selesai lalu atap sedang dikerjakan, sebesar 20%.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">20% x Rp. 1.000.000.000,- = Rp. 200.000.000,-</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1708,1536 +1790,1640 @@
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Termin IV (empat)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Dibayarkan setelah pekerjaan atap selesai dan mulai mengerjakan pekerjaan pemasangan plafon, dan acian dinding mulai dikerjan, sebesar 20%.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">20% x Rp. 1.000.000.000,- = Rp. 200.000.000,-</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Termin V (lima)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Dibayarkan setelah pekerjaan pemasangan lantai dan pengecatan sedang dilakukan, sebesar 15%.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">15% x Rp. 1.000.000.000,- = Rp. 150.000.000,-</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Termin VI (enam)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Dibayarkan pada saat seluruh pekerjaan selesai 100%, setelah habis masa pemeliharaan selama 3 (tiga) bulan sesuai dengan pasal 6, sebesar 5% dari nilai pekerjaan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5% x Rp. 1.000.000.000,- = Rp. 50.000.000,-</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasal 6</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Masa Pemeliharaan</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Masa pemeliharaan untuk setiap pekerjaan ditentukan selama 3 (tiga) bulan, sejak berita acara serah terima pekerjaan ditandatangani</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pada saat berakhirnya masa pemeliharaan tersebut, kedua belah pihak akan menandatangani berita acara serah terima yang kedua dan dianggap sebagai serah terima pekerjaan yang terakhir.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Serah terima pekerjaan dilakukan oleh PIHAK PERTAMA dan PIHAK KEDUA.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasal 7</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pekerjaan Tambah Kurang</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Jika di kemudian hari dalam proses pelaksanaan konstruksi terdapat pekerjaan tambah dan pekerjaan kurang akibat perubahan spesifikasi material bangunan atau gambar kerja, maka hal tersebut akan diatur dalam addendum tersendiri.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Setiap pekerjaan tambah atau kurang harus melalui dan dari PIHAK PERTAMA</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pekerjaan tambah atau kurang yang melalui PIHAK KEDUA akibat masalah teknis, harus diberitahukan pada PIHAK PERTAMA.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PIHAK PERTAMA berhak tidak menyetujui, membongkar dan tidak mengganti biaya apabila terdapat pekerjaan tambah yang dilakukan PIHAK KEDUA tanpa sepengetahuan PIHAK PERTAMA.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasal 8</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pengawas Lapangan</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sebagai pengawas pekerjaan akan dilakukan langsung oleh PIHAK PERTAMA atau orang yang ditunjuk dan diberi kuasa oleh PIHAK KEDUA dan diberitahukan secara tertulis kepada PIHAK PERTAMA.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PIHAK PERTAMA berhak sewaktu-waktu mendatangi, mengawasi, memeriksa pekerjaan ataupun menanyakan kepada setiap pekerja lapangan (tukang atau mandor) yang berhubungan dengan pekerjaan tersebut.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PIHAK KEDUA harus bersedia jika diminta mendampingi oleh PIHAK PERTAMA dalam pengawasan pekerjaan di lokasi proyek.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasal 9</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sub Kontraktor</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
@@ -3249,1019 +3435,1089 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasal 10</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Force Mejeur</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Yang dimaksud keadaan </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Force Majeur</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> adalah berbagai keadaan yang mengganggu kelancaran pelaksanaan proyek seperti:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bencana alam (gempa bumi, tanah longsor, angin topan, banjir, kebakaran, dll) yang bisa menyebabkan terganggunya jalannya proses konstruksi.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Kebijaksanaan pemerintah di bidang moneter (devaluasi) atau kenaikan harga BBM yang mengakibatkan proyek tersebut terganggu secara teknis maupun anggaran biaya.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Peperangan atau huru-hara yang mengakibatkan proyek tidak bisa dilanjutkan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PIHAK KEDUA harus memberitahukan pada PIHAK PERTAMA tentang gangguan yang dimaksud beserta kendala dan akibat yang ditimbulkan paling lambat 2 x 24 jam terhitung sejak peristiwa tersebut terjadi, jika tidak maka akan dianggap tidak terjadi force majeur.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Jika terjadi force majeur, PIHAK KEDUA harus memberikan itikad baik mengenai kelanjutan proyek.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalam keadaan yang disebutkan dalam pasal 1, maka kedua belah pihak bisa bermusyawarah untuk kesepakatan dalam memutuskan keberlanjutan proyek.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasal 11</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sanksi – Sanksi</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Apabila PIHAK KEDUA tidak sanggup memenuhi kesepakatan yang tercantum pada pasal 2 yaitu waktu pelaksanaan melebihi waktu yang disepakati bersama (180 hari), maka PIHAK PERTAMA berhak mengklaim 1% dari nilai kontrak untuk setiap hari keterlambatan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Keterlambatan pelaksanaan proyek dapat ditolerir apabila terjadi force majeur sesuai pasal 10 ayat 1. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Apabila kualitas pekerjaan yang dilaksanakan PIHAK KEDUA tidak sesuai dengan spesifikasi gambar kerja dan RAB, maka PIHAK PERTAMA berhak menunda pembayaran termin sampai kesepakatan lebih lanjut atau berhak memutuskan secara sepihak Surat Perjanjian Kontrak Kerja ini.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Apabila PIHAK PERTAMA lalai atau terlambat membayar termin kepada PIHAK KEDUA atas pekerjaan yang sesuai prosedur yang benar, maka PIHAK KEDUA berhak secara sepihak menghentikan jalannya proyek dengan sepengetahuan PIHAK PERTAMA (secara tertulis) sampai batas waktu yang ditentukan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sehubungan dengan ketentuan pada ayat 3 di atas, maka PIHAK PERTAMA mempunyai hak secara penuh untuk mencari dan menggunakan kontraktor lain untuk menggantikan pekerjaan PIHAK KEDUA dengan memberitahukannya terlebih dahulu.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasal 12</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Kewajiban Pihak Kedua</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
@@ -4273,195 +4529,207 @@
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PIHAK KEDUA berkewajiban melaksanakan pekerjaan sesuai dengan spesifikasi yang telah tercantum pada gambar kerja dan RAB yang sudah disepakati bersama.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PIHAK KEDUA bisa mendatangkan/ menambah tenaga kerja tanpa sepengetahuan PIHAK PERTAMA jika jadwal pelaksanaan sudah cenderung terlambat dari jadwal yang sudah disepakati bersama.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasal 13</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Perselisihan</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
@@ -4492,217 +4760,230 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasal 14</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Penutup</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Jika terdapat hal-hal penting yang belum diatur dalam Surat Perjanjian Kontrak Kerja ini, maka kedua belah pihak secara mufakat akan menetapkan kemudian hari.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Demikian Surat Perjanjian Kontrak Kerja ini dibuat dengan rangkap 2 (dua) bermaterai dan ditandatangani untuk masing-masing pihak dan merupakan surat perjanjian yang mengikat dan sah di mata hukum.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1134"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
@@ -6152,159 +6433,169 @@
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100.0" w:type="dxa"/>
         <w:left w:w="100.0" w:type="dxa"/>
         <w:bottom w:w="100.0" w:type="dxa"/>
         <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine w:val="0"/>
     <w:hidden w:val="0"/>
     <w:qFormat w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens w:val="1"/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
       <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:w w:val="100"/>
       <w:kern w:val="2"/>
       <w:position w:val="-1"/>
       <w:sz w:val="24"/>
       <w:effect w:val="none"/>
@@ -6755,50 +7046,51 @@
     <w:rPr>
       <w:w w:val="100"/>
       <w:kern w:val="2"/>
       <w:position w:val="-1"/>
       <w:sz w:val="24"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang w:bidi="ar-SA" w:eastAsia="zh-CN" w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>