--- v0 (2025-11-21)
+++ v1 (2026-07-19)
@@ -37,55 +37,55 @@
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="1" w:before="5" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="8958.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="1194.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:left w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:bottom w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:right w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:insideH w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:insideV w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -475,56 +475,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="1006651" cy="819150"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1" name="image3.png"/>
+                  <wp:docPr id="1" name="image12.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image3.png"/>
+                          <pic:cNvPr id="0" name="image12.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1006651" cy="819150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -1039,55 +1039,55 @@
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table2"/>
         <w:tblW w:w="8958.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="1194.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:left w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:bottom w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:right w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:insideH w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:insideV w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -1191,56 +1191,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="1006649" cy="819150"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="2" name="image4.png"/>
+                  <wp:docPr id="2" name="image13.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image4.png"/>
+                          <pic:cNvPr id="0" name="image13.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1006649" cy="819150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -1658,56 +1658,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="682645" cy="957262"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="5" name="image9.png"/>
+                  <wp:docPr id="5" name="image3.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image9.png"/>
+                          <pic:cNvPr id="0" name="image3.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="682645" cy="957262"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2040,55 +2040,55 @@
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table3"/>
         <w:tblW w:w="8958.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="1194.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:left w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:bottom w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:right w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:insideH w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:insideV w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -2417,56 +2417,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="938665" cy="714375"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="4" name="image13.png"/>
+                  <wp:docPr id="4" name="image7.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image13.png"/>
+                          <pic:cNvPr id="0" name="image7.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="938665" cy="714375"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2558,56 +2558,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="1006651" cy="819150"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="7" name="image5.png"/>
+                  <wp:docPr id="7" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image5.png"/>
+                          <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1006651" cy="819150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3042,55 +3042,55 @@
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table4"/>
         <w:tblW w:w="8958.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="1194.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:left w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:bottom w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:right w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:insideH w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:insideV w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -3194,56 +3194,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="1006651" cy="819150"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="6" name="image1.png"/>
+                  <wp:docPr id="6" name="image10.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image10.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1006651" cy="819150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3432,56 +3432,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="604075" cy="1076325"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="9" name="image10.png"/>
+                  <wp:docPr id="9" name="image9.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image10.png"/>
+                          <pic:cNvPr id="0" name="image9.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="604075" cy="1076325"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -4008,55 +4008,55 @@
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table5"/>
         <w:tblW w:w="8970.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="1194.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:left w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:bottom w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:right w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:insideH w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:insideV w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -4310,56 +4310,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="823047" cy="1009650"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="8" name="image6.png"/>
+                  <wp:docPr id="8" name="image5.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image6.png"/>
+                          <pic:cNvPr id="0" name="image5.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="823047" cy="1009650"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -4979,55 +4979,55 @@
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="3" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">6.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table6"/>
         <w:tblW w:w="8958.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="1194.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:left w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:bottom w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:right w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:insideH w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
           <w:insideV w:color="d1d3d4" w:space="0" w:sz="18" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -5321,56 +5321,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="991049" cy="809625"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="10" name="image7.png"/>
+                  <wp:docPr id="10" name="image2.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image7.png"/>
+                          <pic:cNvPr id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="991049" cy="809625"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -5699,56 +5699,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="805258" cy="871537"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="11" name="image2.png"/>
+                  <wp:docPr id="11" name="image4.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image2.png"/>
+                          <pic:cNvPr id="0" name="image4.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="805258" cy="871537"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -5944,58 +5944,63 @@
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="2" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Blank</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="2" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -6954,58 +6959,63 @@
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:before="2" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+          <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Blank</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:before="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table8"/>
         <w:tblW w:w="8640.0" w:type="dxa"/>
         <w:jc w:val="center"/>
@@ -7518,114 +7528,121 @@
           <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="280" w:top="420" w:left="420" w:right="440" w:header="720" w:footer="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Calibri"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Arial"/>
-  <w:font w:name="Montserrat">
+  <w:font w:name="Geist">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+  </w:font>
+  <w:font w:name="Montserrat">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Table10"/>
       <w:tblW w:w="11380.0" w:type="dxa"/>
       <w:jc w:val="left"/>
       <w:tblBorders>
-        <w:top w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="00acba" w:space="0" w:sz="8" w:val="single"/>
+        <w:top w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:left w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:bottom w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:right w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:insideH w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:insideV w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0600"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11380"/>
       <w:tblGridChange w:id="0">
         <w:tblGrid>
           <w:gridCol w:w="11380"/>
         </w:tblGrid>
       </w:tblGridChange>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:cantSplit w:val="0"/>
+        <w:trHeight w:val="920" w:hRule="atLeast"/>
         <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:shd w:fill="00acba" w:val="clear"/>
+          <w:shd w:fill="4c42cf" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
-          <w:vAlign w:val="top"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
           <w:pPr>
             <w:keepNext w:val="0"/>
             <w:keepLines w:val="0"/>
             <w:pageBreakBefore w:val="0"/>
             <w:widowControl w:val="0"/>
             <w:pBdr>
               <w:top w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:space="0" w:sz="0" w:val="nil"/>
               <w:between w:space="0" w:sz="0" w:val="nil"/>
             </w:pBdr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
@@ -7657,230 +7674,231 @@
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:ind w:left="1080" w:firstLine="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+        <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Name(s)_____________________________________ Period ______ Date ____________________</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Table9"/>
-      <w:tblW w:w="11385.0" w:type="dxa"/>
+      <w:tblW w:w="11390.0" w:type="dxa"/>
       <w:jc w:val="left"/>
       <w:tblBorders>
-        <w:top w:color="00adbc" w:space="0" w:sz="8" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="00adbc" w:space="0" w:sz="8" w:val="single"/>
+        <w:top w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:left w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:bottom w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:right w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:insideH w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
+        <w:insideV w:color="4c42cf" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0600"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2970"/>
-      <w:gridCol w:w="6135"/>
-      <w:gridCol w:w="2280"/>
+      <w:gridCol w:w="5800"/>
+      <w:gridCol w:w="2620"/>
       <w:tblGridChange w:id="0">
         <w:tblGrid>
           <w:gridCol w:w="2970"/>
-          <w:gridCol w:w="6135"/>
-          <w:gridCol w:w="2280"/>
+          <w:gridCol w:w="5800"/>
+          <w:gridCol w:w="2620"/>
         </w:tblGrid>
       </w:tblGridChange>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:cantSplit w:val="0"/>
         <w:trHeight w:val="1020" w:hRule="atLeast"/>
         <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:shd w:fill="00adbc" w:val="clear"/>
+          <w:shd w:fill="4c42cf" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
-          <w:vAlign w:val="top"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
           <w:pPr>
             <w:keepNext w:val="0"/>
             <w:keepLines w:val="0"/>
             <w:pageBreakBefore w:val="0"/>
             <w:widowControl w:val="0"/>
             <w:pBdr>
               <w:top w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:space="0" w:sz="0" w:val="nil"/>
               <w:between w:space="0" w:sz="0" w:val="nil"/>
             </w:pBdr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:sz w:val="72"/>
               <w:szCs w:val="72"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:shd w:fill="00adbc" w:val="clear"/>
+          <w:shd w:fill="4c42cf" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
             <w:left w:w="100.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
             <w:right w:w="100.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
           <w:pPr>
             <w:pageBreakBefore w:val="0"/>
             <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
-              <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+              <w:rFonts w:ascii="Geist" w:cs="Geist" w:eastAsia="Geist" w:hAnsi="Geist"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Happy Maps XL</w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:shd w:fill="00adbc" w:val="clear"/>
+          <w:shd w:fill="4c42cf" w:val="clear"/>
           <w:tcMar>
             <w:top w:w="100.0" w:type="dxa"/>
-            <w:left w:w="100.0" w:type="dxa"/>
+            <w:left w:w="120.0" w:type="dxa"/>
             <w:bottom w:w="100.0" w:type="dxa"/>
-            <w:right w:w="100.0" w:type="dxa"/>
+            <w:right w:w="280.0" w:type="dxa"/>
           </w:tcMar>
-          <w:vAlign w:val="top"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
           <w:pPr>
             <w:pageBreakBefore w:val="0"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                <wp:extent cx="547688" cy="457903"/>
+              <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
+                <wp:extent cx="1054100" cy="177800"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                <wp:docPr id="13" name="image12.png"/>
+                <wp:docPr id="13" name="image6.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image12.png"/>
+                        <pic:cNvPr id="0" name="image6.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
-                        <a:srcRect b="0" l="27127" r="28191" t="0"/>
+                        <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="547688" cy="457903"/>
+                          <a:ext cx="1054100" cy="177800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -8250,59 +8268,59 @@
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tcPr/>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>