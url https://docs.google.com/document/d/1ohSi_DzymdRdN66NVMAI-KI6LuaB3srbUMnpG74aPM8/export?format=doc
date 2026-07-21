--- v1 (2026-07-19)
+++ v2 (2026-07-21)
@@ -702,56 +702,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="565192" cy="862012"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="3" name="image8.png"/>
+                  <wp:docPr id="3" name="image10.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image8.png"/>
+                          <pic:cNvPr id="0" name="image10.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="565192" cy="862012"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -1658,56 +1658,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="682645" cy="957262"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="5" name="image3.png"/>
+                  <wp:docPr id="5" name="image7.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image3.png"/>
+                          <pic:cNvPr id="0" name="image7.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="682645" cy="957262"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2417,56 +2417,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="938665" cy="714375"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="4" name="image7.png"/>
+                  <wp:docPr id="4" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image7.png"/>
+                          <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="938665" cy="714375"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2558,56 +2558,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="1006651" cy="819150"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="7" name="image1.png"/>
+                  <wp:docPr id="7" name="image6.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image6.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1006651" cy="819150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3194,56 +3194,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="1006651" cy="819150"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="6" name="image10.png"/>
+                  <wp:docPr id="6" name="image8.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image10.png"/>
+                          <pic:cNvPr id="0" name="image8.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1006651" cy="819150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3432,56 +3432,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="604075" cy="1076325"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="9" name="image9.png"/>
+                  <wp:docPr id="9" name="image2.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image9.png"/>
+                          <pic:cNvPr id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="604075" cy="1076325"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -4310,56 +4310,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="823047" cy="1009650"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="8" name="image5.png"/>
+                  <wp:docPr id="8" name="image3.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image5.png"/>
+                          <pic:cNvPr id="0" name="image3.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="823047" cy="1009650"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -5321,56 +5321,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="991049" cy="809625"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="10" name="image2.png"/>
+                  <wp:docPr id="10" name="image9.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image2.png"/>
+                          <pic:cNvPr id="0" name="image9.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="991049" cy="809625"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -5699,56 +5699,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="805258" cy="871537"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="11" name="image4.png"/>
+                  <wp:docPr id="11" name="image5.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image4.png"/>
+                          <pic:cNvPr id="0" name="image5.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="805258" cy="871537"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -7836,56 +7836,56 @@
           <w:pPr>
             <w:pageBreakBefore w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
                 <wp:extent cx="1054100" cy="177800"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                <wp:docPr id="13" name="image6.png"/>
+                <wp:docPr id="13" name="image4.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image6.png"/>
+                        <pic:cNvPr id="0" name="image4.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1054100" cy="177800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
@@ -8268,59 +8268,59 @@
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tcPr/>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>