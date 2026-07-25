--- v2 (2026-07-21)
+++ v3 (2026-07-25)
@@ -475,56 +475,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="1006651" cy="819150"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1" name="image12.png"/>
+                  <wp:docPr id="1" name="image10.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image12.png"/>
+                          <pic:cNvPr id="0" name="image10.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1006651" cy="819150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -702,56 +702,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="565192" cy="862012"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="3" name="image10.png"/>
+                  <wp:docPr id="3" name="image8.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image10.png"/>
+                          <pic:cNvPr id="0" name="image8.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="565192" cy="862012"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -1658,56 +1658,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="682645" cy="957262"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="5" name="image7.png"/>
+                  <wp:docPr id="5" name="image9.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image7.png"/>
+                          <pic:cNvPr id="0" name="image9.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="682645" cy="957262"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2417,56 +2417,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="938665" cy="714375"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="4" name="image1.png"/>
+                  <wp:docPr id="4" name="image2.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="938665" cy="714375"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2558,56 +2558,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="1006651" cy="819150"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="7" name="image6.png"/>
+                  <wp:docPr id="7" name="image3.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image6.png"/>
+                          <pic:cNvPr id="0" name="image3.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1006651" cy="819150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3194,56 +3194,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="1006651" cy="819150"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="6" name="image8.png"/>
+                  <wp:docPr id="6" name="image4.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image8.png"/>
+                          <pic:cNvPr id="0" name="image4.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1006651" cy="819150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3432,56 +3432,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="604075" cy="1076325"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="9" name="image2.png"/>
+                  <wp:docPr id="9" name="image12.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image2.png"/>
+                          <pic:cNvPr id="0" name="image12.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="604075" cy="1076325"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -4310,56 +4310,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="823047" cy="1009650"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="8" name="image3.png"/>
+                  <wp:docPr id="8" name="image11.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image3.png"/>
+                          <pic:cNvPr id="0" name="image11.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="823047" cy="1009650"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -4687,56 +4687,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="1006651" cy="819150"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="12" name="image11.png"/>
+                  <wp:docPr id="12" name="image6.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image11.png"/>
+                          <pic:cNvPr id="0" name="image6.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1006651" cy="819150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -5321,56 +5321,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="991049" cy="809625"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="10" name="image9.png"/>
+                  <wp:docPr id="10" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image9.png"/>
+                          <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="991049" cy="809625"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -5699,56 +5699,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="805258" cy="871537"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="11" name="image5.png"/>
+                  <wp:docPr id="11" name="image7.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image5.png"/>
+                          <pic:cNvPr id="0" name="image7.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="805258" cy="871537"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -7836,56 +7836,56 @@
           <w:pPr>
             <w:pageBreakBefore w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
               <w:b w:val="1"/>
               <w:bCs w:val="1"/>
               <w:color w:val="ffffff"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
                 <wp:extent cx="1054100" cy="177800"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                <wp:docPr id="13" name="image4.png"/>
+                <wp:docPr id="13" name="image5.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="image4.png"/>
+                        <pic:cNvPr id="0" name="image5.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1054100" cy="177800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
@@ -8268,59 +8268,59 @@
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tcPr/>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>