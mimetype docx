--- v3 (2026-07-25)
+++ v4 (2026-09-19)
@@ -475,56 +475,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="1006651" cy="819150"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1" name="image10.png"/>
+                  <wp:docPr id="1" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image10.png"/>
+                          <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1006651" cy="819150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -702,56 +702,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="565192" cy="862012"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="3" name="image8.png"/>
+                  <wp:docPr id="3" name="image10.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image8.png"/>
+                          <pic:cNvPr id="0" name="image10.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="565192" cy="862012"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -1191,56 +1191,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="1006649" cy="819150"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="2" name="image13.png"/>
+                  <wp:docPr id="2" name="image4.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image13.png"/>
+                          <pic:cNvPr id="0" name="image4.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1006649" cy="819150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -1658,56 +1658,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="682645" cy="957262"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="5" name="image9.png"/>
+                  <wp:docPr id="5" name="image11.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image9.png"/>
+                          <pic:cNvPr id="0" name="image11.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="682645" cy="957262"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2558,56 +2558,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="1006651" cy="819150"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="7" name="image3.png"/>
+                  <wp:docPr id="7" name="image12.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image3.png"/>
+                          <pic:cNvPr id="0" name="image12.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1006651" cy="819150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3194,56 +3194,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="1006651" cy="819150"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="6" name="image4.png"/>
+                  <wp:docPr id="6" name="image8.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image4.png"/>
+                          <pic:cNvPr id="0" name="image8.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1006651" cy="819150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3432,56 +3432,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="604075" cy="1076325"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="9" name="image12.png"/>
+                  <wp:docPr id="9" name="image13.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image12.png"/>
+                          <pic:cNvPr id="0" name="image13.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="604075" cy="1076325"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -4310,56 +4310,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="823047" cy="1009650"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="8" name="image11.png"/>
+                  <wp:docPr id="8" name="image9.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image11.png"/>
+                          <pic:cNvPr id="0" name="image9.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="823047" cy="1009650"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -4687,56 +4687,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="1006651" cy="819150"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="12" name="image6.png"/>
+                  <wp:docPr id="12" name="image3.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image6.png"/>
+                          <pic:cNvPr id="0" name="image3.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1006651" cy="819150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -5321,56 +5321,56 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="0" distR="0">
                   <wp:extent cx="991049" cy="809625"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="10" name="image1.png"/>
+                  <wp:docPr id="10" name="image6.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPr id="0" name="image6.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="991049" cy="809625"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -8268,51 +8268,51 @@
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tcPr/>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Geist-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>