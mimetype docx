--- v0 (2026-07-18)
+++ v1 (2026-09-22)
@@ -114,71 +114,71 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6061075" cy="41275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:br w:type="textWrapping"/>
-        <w:t xml:space="preserve">Subject : Visit us at the Portsmouth B2B Growth Expo – May 14th!</w:t>
+        <w:t xml:space="preserve">Subject : Visit us at the Portsmouth B2B Growth Expo – 27th May 2027!</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>142875</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5930900" cy="12700"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="3" name="image1.png"/>
+            <wp:docPr id="3" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5930900" cy="12700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <mc:AlternateContent>
@@ -498,56 +498,56 @@
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4513"/>
         <w:tab w:val="right" w:leader="none" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="708" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b w:val="1"/>
         <w:bCs w:val="1"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:drawing>
         <wp:inline distB="0" distT="0" distL="0" distR="0">
           <wp:extent cx="1352264" cy="576000"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
-          <wp:docPr id="4" name="image2.png"/>
+          <wp:docPr id="4" name="image1.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image2.png"/>
+                  <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1352264" cy="576000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
@@ -568,51 +568,51 @@
         <w:bCs w:val="1"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:b w:val="1"/>
         <w:bCs w:val="1"/>
         <w:u w:val="single"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">EXHIBITOR GUEST INVITE</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:b w:val="1"/>
         <w:bCs w:val="1"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> – B2B Growth Expo Portsmouth </w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">– 14th May 2026, Exhibition &amp; Business Conference</w:t>
+      <w:t xml:space="preserve">– 27th May 2027, Exhibition &amp; Business Conference</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
@@ -761,51 +761,51 @@
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portsmouthexpo2026visitorsticket.eventbrite.co.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>