--- v0 (2025-10-07)
+++ v1 (2026-07-27)
@@ -1,202 +1,219 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> 臺中市立新社高中 段考/補考/模擬考 特殊考場服務申請表</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">_______學年度第____學期   </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="PMingLiu" w:cs="PMingLiu" w:eastAsia="PMingLiu" w:hAnsi="PMingLiu"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">□</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">第___次段考／</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="PMingLiu" w:cs="PMingLiu" w:eastAsia="PMingLiu" w:hAnsi="PMingLiu"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">□</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">補考</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="9928.0" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
@@ -236,2247 +253,2421 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">學生</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">班級</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">座號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">      年       班     號</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:trHeight w:val="2457" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">申請</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">資格</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">□1.身心障礙手冊/證明</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">□2.鑑輔會證明</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">□3.身心科疾病具診斷證明</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="398" w:right="0" w:hanging="398"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">□4.非身心科疾病</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">（非法定傳染病）</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">□5.行動不便</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">身心</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">障礙</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">疾病</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">類別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">□學習障礙</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">□情緒行為障礙   </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">□自閉症</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">□其他障礙（說明：</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">                      </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">）</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="1"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">□其他疾病（說明：</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">                      </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:trHeight w:val="844" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">申請</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">科目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">□全部科目  □</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">                  </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">除外    □部分科目：</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:trHeight w:val="2667" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">申請</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">特殊</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">考場</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">□1.延長作答時間20分鐘 □2.點字試題試卷       □3.NVDA電腦語音報讀</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">□4.非選題使用電腦作答  □5.盲用電腦           □6.擴視機/放大鏡</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">□7.放大試題試卷        □8.點字機             □9.在教務處考試</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">□10.免畫卡，於「答案卡代用紙」作答      □11.提醒服務，內容：</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">□12.放大英聽音量(需另闢考場)            □13.其他</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:trHeight w:val="970" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">申請人</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">簽  章</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">家  長</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">簽  章</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:trHeight w:val="977" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
@@ -2485,1194 +2676,1278 @@
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">班級導師</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">簽  章</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">巡輔班教師</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">或特教老師</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">簽  章</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">（須特殊教育服務學生適用）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:trHeight w:val="533" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(以下為學校填寫)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:trHeight w:val="1476" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="24" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">審核</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="24" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">□通過，依申請項目執行</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">□通過，部份項目可執行，原因：</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">□不通過，原因：</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                         </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:trHeight w:val="1000" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">特推會</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">（申請資格第1、2類適用）</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">專任輔導教師</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">（申請資格第3類適用）</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:trHeight w:val="972" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">護理師</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">（申請資格第4、5類適用）</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">試務組</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:trHeight w:val="972" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
@@ -3680,485 +3955,511 @@
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">教務</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">主任</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">校長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="DFKai-SB" w:cs="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
                 <w:b w:val="0"/>
-                <w:i w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="KaiTi" w:cs="KaiTi" w:eastAsia="KaiTi" w:hAnsi="KaiTi"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
       <w:pgMar w:bottom="567" w:top="851" w:left="1077" w:right="1077" w:header="851" w:footer="992"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Georgia"/>
   <w:font w:name="DFKai-SB"/>
   <w:font w:name="Microsoft JhengHei"/>
   <w:font w:name="PMingLiu"/>
   <w:font w:name="KaiTi"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr/>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100.0" w:type="dxa"/>
         <w:left w:w="100.0" w:type="dxa"/>
         <w:bottom w:w="100.0" w:type="dxa"/>
         <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="內文">
     <w:name w:val="內文"/>
     <w:next w:val="內文"/>
     <w:autoRedefine w:val="0"/>
     <w:hidden w:val="0"/>
     <w:qFormat w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens w:val="1"/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
       <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:w w:val="100"/>
       <w:kern w:val="2"/>
       <w:position w:val="-1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
@@ -4326,50 +4627,51 @@
     <w:qFormat w:val="0"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:kern w:val="2"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="28.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="28.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/></Relationships>
 </file>
 