--- v1 (2026-07-18)
+++ v2 (2026-10-18)
@@ -687,77 +687,77 @@
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
         <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-839170</wp:posOffset>
+            <wp:posOffset>-905191</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-433451</wp:posOffset>
+            <wp:posOffset>-438149</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7535522" cy="10658475"/>
+          <wp:extent cx="7562533" cy="10715625"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapNone/>
-          <wp:docPr descr="Icono" id="968022249" name="image1.png"/>
+          <wp:docPr id="968022249" name="image1.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr descr="Icono" id="0" name="image1.png"/>
+                  <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect b="0" l="89" r="89" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7535522" cy="10658475"/>
+                    <a:ext cx="7562533" cy="10715625"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>