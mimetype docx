--- v0 (2026-02-01)
+++ v1 (2026-07-18)
@@ -1,2148 +1,1155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...13 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="7A4FF2AA" w14:textId="6BC41AAB" w:rsidR="009F36E9" w:rsidRDefault="009F36E9" w:rsidP="00E968AA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="es-PE"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="443C8D74" w14:textId="77777777" w:rsidR="00026B7D" w:rsidRPr="00026BE5" w:rsidRDefault="00026B7D" w:rsidP="009C103E">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="2FEFFABD" w14:textId="77777777" w:rsidR="00026B7D" w:rsidRPr="00026BE5" w:rsidRDefault="00026B7D" w:rsidP="00026B7D">
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="es-PE"/>
-[...6 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="es-PE"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2472F24A" w14:textId="77777777" w:rsidR="00026B7D" w:rsidRPr="00026BE5" w:rsidRDefault="00026B7D" w:rsidP="00026B7D">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARACIÓN JURADA DE AUTENTICIDAD</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="es-PE"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="68C5BB40" w14:textId="1B50BCC5" w:rsidR="00026B7D" w:rsidRPr="00026BE5" w:rsidRDefault="00026B7D" w:rsidP="00026B7D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="es-PE"/>
-[...123 lines deleted...]
-    <w:p w14:paraId="04AD7333" w14:textId="77777777" w:rsidR="00026B7D" w:rsidRPr="00026BE5" w:rsidRDefault="00026B7D" w:rsidP="00026B7D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yo</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…………………………………………………………………………………………….</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, identificad</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con Documento Nacional de Identidad No.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………………..,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Programa Académico d</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e ………………………………. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la Escuela de Educación Pedagógica Pública “SANTA ROSA”, declaro bajo juramento lo siguiente:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="es-PE"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="es-PE"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2C2547CD" w14:textId="2D4060FC" w:rsidR="00135C58" w:rsidRPr="00026BE5" w:rsidRDefault="00026B7D" w:rsidP="00135C58">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...25 lines deleted...]
-          <w:lang w:eastAsia="es-PE"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La tesis titulada:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………….  .    . ……………………………………</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es de mi autoría, la misma que presentó para optar el Título Profesional de</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00026BE5">
-[...64 lines deleted...]
-    <w:p w14:paraId="7E32740C" w14:textId="77777777" w:rsidR="00026B7D" w:rsidRPr="00026BE5" w:rsidRDefault="00026B7D" w:rsidP="00026B7D">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="709AF7C1" w14:textId="63CFBFBC" w:rsidR="00026B7D" w:rsidRPr="00B25579" w:rsidRDefault="00026B7D" w:rsidP="00B25579">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La tesis no ha sido plagiada ni total ni parcialmente, para la cual se han respetado las normas internacionales de citas y referencias para las fuentes consultadas, por lo que no atenta contra derechos de terceros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="041F89A6" w14:textId="77777777" w:rsidR="00026B7D" w:rsidRPr="00026BE5" w:rsidRDefault="00026B7D" w:rsidP="00026B7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La tesis es original e inédita, y no ha sido realizado, desarrollado o publicado, parcial ni totalmente, por terceras personas naturales o jurídicas. No incurre en autoplagio; es decir, no fue publicado ni presentado de manera previa para conseguir algún grado académico o título profesional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="48F05363" w14:textId="77777777" w:rsidR="00026B7D" w:rsidRPr="00026BE5" w:rsidRDefault="00026B7D" w:rsidP="00026B7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los datos presentados en los resultados son reales, pues no son falsos, duplicados, ni copiados, por consiguiente, constituyen un aporte significativo para la realidad estudiada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="es-PE"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="46BBCBA4" w14:textId="55C6FB26" w:rsidR="00026B7D" w:rsidRPr="00026BE5" w:rsidRDefault="00026B7D" w:rsidP="00026B7D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="es-PE"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="279CA8E9" w14:textId="7D5487D0" w:rsidR="00026B7D" w:rsidRPr="00026BE5" w:rsidRDefault="00026B7D" w:rsidP="00B25579">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De identificarse fraude, falsificación de datos, plagio, información sin cita de autores, uso ilegal de información ajena, asumo las consecuencias y sanciones que de mi acción se deriven, sometiéndome a las acciones legales pertinentes.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="es-PE"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="es-PE"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                       </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cusco,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de 202</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="es-PE"/>
-[...150 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="es-PE"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="1A19398C" w14:textId="77777777" w:rsidR="00135C58" w:rsidRPr="00026BE5" w:rsidRDefault="00026B7D" w:rsidP="00026B7D">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="758028A7" w14:textId="1F4AF802" w:rsidR="00026B7D" w:rsidRPr="00026BE5" w:rsidRDefault="00026B7D" w:rsidP="00026B7D">
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="50A48B59" w14:textId="15689BB7" w:rsidR="00026B7D" w:rsidRPr="00026BE5" w:rsidRDefault="00026B7D" w:rsidP="00026B7D">
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombres y apellidos de los tesistas </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="108"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...34 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DNI. No.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId7" w:type="default"/>
+      <w:footerReference r:id="rId8" w:type="default"/>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="1418" w:top="1418" w:left="1418" w:right="1418" w:header="709" w:footer="709"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...48 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Arial"/>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</w:footnotes>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+    <w:pPr>
+      <w:rPr/>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="573A7BAE" w14:textId="0209B593" w:rsidR="006817AC" w:rsidRPr="006817AC" w:rsidRDefault="00B25579">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4252"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:rPr>
-        <w:lang w:val="es-MX"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:noProof/>
+        <w:rtl w:val="0"/>
       </w:rPr>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49877F06" wp14:editId="3E067779">
+        <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:align>right</wp:align>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-839170</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-429260</wp:posOffset>
+            <wp:posOffset>-433451</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7535522" cy="10658475"/>
-          <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="968022248" name="Imagen 2" descr="Icono"/>
-[...3 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:docPr descr="Icono" id="968022249" name="image1.png"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1013599596" name="Imagen 2" descr="Icono"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr descr="Icono" id="0" name="image1.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7535522" cy="10658475"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                  </a:prstGeom>
+                  <a:prstGeom prst="rect"/>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...265 lines deleted...]
-    <w:tmpl w:val="31C26D36"/>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="450706986">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
-    <w:lvlOverride w:ilvl="0">
-[...11 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...15 lines deleted...]
-  </w:endnotePr>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:defaultTabStop w:val="720"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...48 lines deleted...]
-  <w:themeFontLang w:val="es-PE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{5FEB2245-5E21-4C8D-966B-8806ECF09443}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-PE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="es-PE"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...381 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-[...2 lines deleted...]
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablanormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:styleId="Sinlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="006817AC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+  <w:style w:type="character" w:styleId="EncabezadoCar" w:customStyle="1">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006817AC"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="006817AC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+  <w:style w:type="character" w:styleId="PiedepginaCar" w:customStyle="1">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006817AC"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="002D5E7F"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-PE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-tab-span">
+  <w:style w:type="character" w:styleId="apple-tab-span" w:customStyle="1">
     <w:name w:val="apple-tab-span"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="002D5E7F"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...60 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2400,75 +1407,50 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miD/AQiVLmBrLSGGQnRB06+nolHgw==">CgMxLjA4AHIhMW1icnl1cGJGVHp2VzJickRGWmJNV2FMdlpmbWQyTEpW</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Usuario</dc:creator>
-  <cp:keywords/>
-[...5 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>